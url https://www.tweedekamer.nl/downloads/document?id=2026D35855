--- v0 (2026-07-07)
+++ v1 (2026-10-06)
@@ -1,6465 +1,45533 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="009665F1" w:rsidP="009665F1" w:rsidRDefault="009665F1" w14:paraId="341845B1" w14:textId="77777777"/>
-[...9 lines deleted...]
-        <w:t>oorzitter,</w:t>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00873CE3" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="18896593" w14:textId="50609BFB">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>852</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3" w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3" w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Grondstoffenvoorzieningszekerheid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003F2DF5" w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="7020502D" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Met deze brief informeren wij uw Kamer over de inzet van het kabinet op leveringszekerheid van kritieke grondstoffen en gerelateerde </w:t>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00873CE3" w:rsidP="00873CE3" w:rsidRDefault="00873CE3" w14:paraId="3244499A" w14:textId="3731185C">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nr.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">strategische </w:t>
-[...2 lines deleted...]
-        <w:t>halffabricaten en componenten</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3" w:rsidR="00B74B13">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>426</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. Deze inzet vindt plaats </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">onder de Nationale Grondstoffenstrategie </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">(NGS) </w:t>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ministers</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Economische</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zaken</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Klimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Klimaat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Groene</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Groei,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Buitenlandse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Handel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ontwikkelingssamenwerking</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Defensie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00873CE3" w14:paraId="06F5C768" w14:textId="0B23F3A2">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Aan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Voorzitter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Tweede</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Kamer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>der</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00873CE3" w:rsidP="00873CE3" w:rsidRDefault="00873CE3" w14:paraId="2BE6376C" w14:textId="76B10A0E">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Den</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Haag,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>juli</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="0B3CD7F9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="1D8BAE2F" w14:textId="681556D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>brief</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>informeren</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wij</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uw</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kamer</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inzet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>leveringszekerheid</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kritieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gerelateerde</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>strategische</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>halffabricaten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>componenten.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Deze</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inzet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vindt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>plaats</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onder</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nationale</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Grondstoffenstrategie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(NGS)</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Europese</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Critical </w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>Critical</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Raw</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>Raw</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Materials</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Act </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="003F2DF5">
+        <w:t>Materials</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Act</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(CRMA).</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003F2DF5" w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="7297D87C" w14:textId="77777777"/>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="003F2DF5">
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="12A606D6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="0660F758" w14:textId="20ECD8DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>brief</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voldoen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wij</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toezegging</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Economische</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zaken</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Klimaat</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uit</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>commissiedebat</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>economische</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>veiligheid</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>strategische</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>autonomie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maart</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="003F2DF5">
-        <w:t xml:space="preserve">, om de Kamer te informeren over de Nederlandse bijdrage aan de CRMA. </w:t>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kamer</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>informeren</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederlandse</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bijdrage</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>CRMA.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003F2DF5" w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="61B73E10" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00AF418C" w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="4DD4C67A" w14:textId="144D81E3">
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="50FD95E7" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="2B6C9BD5" w14:textId="4BA05326">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="57194563">
-        <w:rPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">De druk op </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>leveringszekerheid van kritieke grondstoffen</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> neemt toe</w:t>
-[...299 lines deleted...]
-        <w:rPr>
+        <w:t>druk</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">De </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>N</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>ationale Grondstoffenstrategie</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>leveringszekerheid</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>:</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>v</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">ersnelling door </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>kritieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>f</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">ocus en </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>grondstoffen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>u</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>itvoering</w:t>
+        <w:t>neemt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>toe</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF418C" w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="7956E4EC" w14:textId="77777777">
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="00A2F6DA" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="06E4ACB7" w14:textId="0A68781F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Grondstoffen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>breed</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>begrip;</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>binnen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>NGS</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>CRMA</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>betreft</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kritieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>strategische</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffen.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>“kritieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>strategische</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffen”</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vooral</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>metalen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mineralen,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zoals</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lithium,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zeldzame</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aardmetalen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kobalt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bedoeld.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Leveringszekerheid</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>essentieel</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Europese</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederlandse</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>welvaart</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>veiligheid.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dit</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>omdat</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nodig</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>producten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ons</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dagelijks</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebruik,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energietransitie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>digitale</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>transitie,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onder</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meer</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebruikt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onze</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hightech-</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>defensie-industrie.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Halffabricaten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>componenten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hierin</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kritieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>cruciaal</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bijvoorbeeld</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hoogwaardige</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>machinebouw,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>batterijindustrie,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>productie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onderdelen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>militaire</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>schepen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>drones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="0DC29FB5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="7E759CB5" w14:textId="2CE2CB77">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Geopolitieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontwikkelingen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zorgen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>constante</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toenemende</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>druk</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>leveringszekerheid</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kritieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gerelateerde</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>halffabricaten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>componenten.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>productieketen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zich</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>laatste</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>decennia</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sterk</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>geconcentreerd</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beperkt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aantal</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>landen.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Deze</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>druk</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>komt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uiting</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>exportcontrolemaatregelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>derde</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>landen,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zoals</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>China.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sluiting</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Straat</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hormuz</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ander</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voorbeeld,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gevolgen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beschikbaarheid</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bijvoorbeeld</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aluminium</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>helium.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="0109CBEC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="6FE0D7DA" w14:textId="071020B9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederlandse</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bedrijven</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hebben</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maken</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onzekerheid</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vertragingen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>levering</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bepaalde</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>essentiële</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>componenten.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>andere</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Europese</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lidstaten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>geven</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bedrijven</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dergelijke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>signalen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>af.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bepaalde</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffen,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>halffabricaten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>componenten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uit</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>derde</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>landen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>soms</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>geleverd.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mogelijk</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>industriële</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>productie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>belangrijk</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onze</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>welvaart</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>veiligheid</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>daardoor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>stopt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="1FC5AC1A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="7D6821A8" w14:textId="7C6618AA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bedrijfsleven</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eerste</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>plaats</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zelf</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>weerbare</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toeleveringsketens</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eigen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>leveringszekerheid.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tegelijkertijd</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>leveringszekerheid</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aantal</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>derde</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>landen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ingezet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>geopolitiek</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wapen,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>subsidiëren</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3" w:rsidDel="007576FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zij</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bovenmatig</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eigen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>industrie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bemoeilijken</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zij</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>actief</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>opbouwen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>alternatieve</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toeleveringsketens</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>elders.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>markt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dermate</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>structureel</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontwricht</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>alle</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tekenen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vertoont</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>falende</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>markt.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>publieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>belangen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onze</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>welvaart</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>veiligheid</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>groot.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarom</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>steeds</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>diepgaandere</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>samenwerking</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tussen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bedrijfsleven</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>overheid</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>leveringszekerheid</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verhogen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>urgent</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>essentieel.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="1EE01D6C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="16D58796" w14:textId="65F5F826">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Nationale</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Grondstoffenstrategie:</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>versnelling</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>focus</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>uitvoering</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="18BF46AF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="006A7679" w:rsidR="006A7679" w:rsidP="009665F1" w:rsidRDefault="006A7679" w14:paraId="191BE12D" w14:textId="004E0307">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Met de NGS werken we langs vijf handelingsperspectieven aan het minder kwetsbaar maken van Nederland voor verstoringen in internationale ketens van kritieke grondstoffen en gerelateerde halffabricaten en componenten. Deze lijnen zijn: </w:t>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="7D075C18" w14:textId="03DF2CA7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>NGS</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>werken</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>langs</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vijf</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>handelingsperspectieven</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>minder</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kwetsbaar</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maken</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederland</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verstoringen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>internationale</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ketens</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kritieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gerelateerde</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>halffabricaten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>componenten.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Deze</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lijnen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn:</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A7679" w:rsidR="006A7679" w:rsidP="009665F1" w:rsidRDefault="006A7679" w14:paraId="5D9A32DF" w14:textId="77777777">
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="1E651196" w14:textId="60DA348D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A7679">
-        <w:t xml:space="preserve">Circulariteit en innovatie – kritieke grondstoffen langer gebruiken, hergebruiken en recyclen. </w:t>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Circulariteit</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>innovatie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kritieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>langer</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebruiken,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hergebruiken</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>recyclen.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A7679" w:rsidR="006A7679" w:rsidP="009665F1" w:rsidRDefault="006A7679" w14:paraId="7F9E7657" w14:textId="77777777">
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="26606D8D" w14:textId="6FA6282A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A7679">
-        <w:t>Duurzame Europese mijnbouw en raffinage – meer winning en verwerking van kritieke grondstoffen binnen Europa. Ook voorraadvorming wordt hierbij meegenomen.</w:t>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Duurzame</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Europese</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mijnbouw</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>raffinage</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meer</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>winning</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verwerking</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kritieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>binnen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Europa.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ook</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voorraadvorming</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hierbij</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meegenomen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A7679" w:rsidR="006A7679" w:rsidP="009665F1" w:rsidRDefault="006A7679" w14:paraId="7D2EE5EE" w14:textId="77777777">
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="5C578DB1" w14:textId="4C3EF54C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A7679">
-        <w:t xml:space="preserve">Diversificatie – kritieke grondstoffen uit meerdere landen en leveranciers halen om afhankelijkheden te verminderen. </w:t>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Diversificatie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kritieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uit</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meerdere</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>landen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>leveranciers</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>halen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>afhankelijkheden</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verminderen.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A7679" w:rsidR="006A7679" w:rsidP="009665F1" w:rsidRDefault="006A7679" w14:paraId="0B37E542" w14:textId="77777777">
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="25E3A67B" w14:textId="7DE43D3B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A7679">
-        <w:t xml:space="preserve">Verduurzaming van internationale ketens – zorgen dat winning en handel van kritieke grondstoffen eerlijker en milieuvriendelijker verlopen. </w:t>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Verduurzaming</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>internationale</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ketens</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zorgen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>winning</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>handel</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kritieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eerlijker</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>milieuvriendelijker</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verlopen.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A7679" w:rsidR="006A7679" w:rsidP="009665F1" w:rsidRDefault="006A7679" w14:paraId="7A62C9F3" w14:textId="77777777">
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="297674BB" w14:textId="59522A8C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A7679">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006A7679">
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kennisopbouw</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>monitoring</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meer</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kennis</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inzicht</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>waardeketens</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> van kritieke grondstoffen. </w:t>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kritieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffen.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A7679" w:rsidR="006A7679" w:rsidP="009665F1" w:rsidRDefault="006A7679" w14:paraId="3AEA593A" w14:textId="77777777"/>
-[...6 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="4068FEAE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AF418C" w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="0073E4CF" w14:textId="77777777">
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="16FF1D66" w14:textId="38DC4D32">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>afgelopen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jaren</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>handelingsperspectieven</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>noodzakelijke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>basis</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gelegd</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kabinetsaanpak.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nu</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>versnelling</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inzet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>leveringszekerheid</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nodig.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>brengt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>daarom</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>focus</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>binnen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>brede</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inzet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>NGS</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maakt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>omslag</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meer</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitvoering</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gerichte</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>strategische</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>projecten.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="541790C5" w14:textId="06D07273">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="57194563">
-        <w:rPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Focus: Nationale Kritieke Grondstoffenlijst</w:t>
-[...162 lines deleted...]
-        <w:rPr>
+        <w:t>Focus:</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Focus: </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>m</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Nationale</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">agneten, </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>b</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Kritieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>atterijen,</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Grondstoffenlijst</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="2719B0AE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="1F9BD842" w14:textId="5435D141">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Binnen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>EU-lijst</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>34</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kritieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>strategische</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>geconcentreerd</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffen.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederlandse</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lijst</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3" w:rsidDel="005C1365">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3" w:rsidDel="005C1365">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3" w:rsidDel="005C1365">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doel</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3" w:rsidDel="005C1365">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gerichter</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3" w:rsidDel="00DA64C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3" w:rsidDel="00DA64C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>prioriteren</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3" w:rsidDel="00DA64C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>binnen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3" w:rsidDel="00DA64C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3" w:rsidDel="00DA64C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bredere</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3" w:rsidDel="00DA64C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Europese</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3" w:rsidDel="00DA64C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inzet,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3" w:rsidDel="00DA64C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>stelt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>staat</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>specifieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederlandse</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>belangen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>industrie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beter</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dienen.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="38C415AC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="55803C14" w14:textId="7628DD5A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Deze</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nationale</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kritieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffenlijst</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bijlage</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>brief</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>opgenomen.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lijst</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zal</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jaarlijks</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>herijkt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>basis</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>actuele</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>geopolitieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>economische</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>omstandigheden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3" w:rsidDel="002516F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3" w:rsidDel="002516F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>laatste</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beschikbare</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>data.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dus</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nadrukkelijk</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>geen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>statische</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lijst.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>betreft</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kritieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>volgens</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederlands</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Materialen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Observatorium</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(NMO)</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hoogste</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mate</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onzekerheden</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kennen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>levering,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bijdragen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toegevoegde</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waarde</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>huidige</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederlandse</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>industrie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="338DA7E1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="5C6E29B2" w14:textId="5B707BD1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>blijft</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ruimte</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederland</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>projecten,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ketens</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bedrijven</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondersteunen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zich</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>richten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kritieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gerelateerde</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>producten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>buiten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nationale</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kritieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffenlijst.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dit</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>omdat</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bijvoorbeeld</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bijdragen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bredere</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Europese</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederlandse</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>leveringszekerheid,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>economische</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kansen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>innovatie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="09426C08" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="543724A1" w14:textId="72A24055">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>d</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Focus:</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>efensie-industrie</w:t>
-[...127 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>magneten,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>batterijen,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...34 lines deleted...]
-        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009878FB">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>defensie-industrie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="62851764" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="26DF4E8A" w14:textId="68029E71">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wat</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>betreft</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>leveringszekerheid</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>specifieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waardeketens,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>legt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>focus</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>korte</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>termijn</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>leveringszekerheid</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>permanente</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>magneten,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>batterijen,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>defensie-industrie.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dit</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lijn</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inzet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Europese</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Unie.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Deze</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inzet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3" w:rsidDel="006870F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3" w:rsidDel="006870F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>stap</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3" w:rsidDel="006870F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3" w:rsidDel="006870F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>stap</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3" w:rsidDel="006870F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verbreed</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3" w:rsidDel="006870F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3" w:rsidDel="006870F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>verscherpt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zal</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meebewegen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>plannen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toekomst</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederlandse</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>economie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zoals</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onder</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nationale</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Technologiestrategie,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nationaal</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Plan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Energievoorziening,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gericht</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>industriebeleid.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Defensie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Strategie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Industrie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Innovatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(DSII),</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>later</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jaar</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verwachte</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nationaal</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Programma</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Defensie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Industrie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Innovatie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(NPDII)</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beoogt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederlandse</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>defensie-industrie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sterker</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>weerbaarder</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maken,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>extra</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aandacht</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>“NLD”</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebieden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003F2DF5" w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="12DB1309" w14:textId="77777777"/>
-[...13 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="5FD4DD98" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="04460BC8" w14:textId="1189C816">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Niet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>alle</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>details</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inzet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>publiek</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gedeeld.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wat</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ter</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>illustratie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wel</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gedeeld</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zich</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>permanente</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>magneten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>richt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nauwere</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>samenwerking</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bedrijfsleven</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gezamenlijke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>handelingsopties</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>stimuleren.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>batterijen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>actie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernomen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>projecten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondersteunen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zich</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>richten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verwerking</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en/of</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>recycling</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>batterij-gerelateerde</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>materialen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zoals</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lithium</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nikkel</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>black</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>mass.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ingezet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>substitutie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>essentiële</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>batterijgrondstoffen.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ook</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onderzoekt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ministerie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Defensie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mogelijkheden</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>opzetten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>batterijcelfabriek</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dual-use</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toepassingen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederland.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wat</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>betreft</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>defensie-industrie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ieder</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>geval</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voortgebouwd</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>routekaart</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>leveringszekerheid</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>circulariteit</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>productie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>militaire</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>schepen.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Vervolgacties</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bijvoorbeeld</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>geïmplementeerd</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>programma’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zoals</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Werf</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Toekomst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="0E3E98EE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="127D8874" w14:textId="02653B3B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Als</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>breder</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>fundament</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onder</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>huidige</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>focusbepaling</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>afgelopen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jaren</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gewerkt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>totaal</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>acht</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>publiek-private</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C81D99">
-[...34 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>routekaarten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meer</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>leveringszekerheid</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>circulariteit</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>productie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>militaire</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>schepen,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>batterijen,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kritieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>materialen,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>elektrolysers,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zonnestroomsystemen,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wind</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zee,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>klimaatinstallaties.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Een</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>routekaart</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>machinebouw</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zomer</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>afgerond.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>relevante</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onderdelen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Rijksoverheid</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebruiken</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanbevelingen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uit</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>routekaarten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nu</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hun</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beleidsprocessen.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gefinaliseerde</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>routekaarten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zover</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>publiek</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beschikbaar,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vinden</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>www.</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7">
-        <w:r w:rsidRPr="00393E34">
+      <w:hyperlink w:history="1" r:id="rId10">
+        <w:r w:rsidRPr="00873CE3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>circulairemaakindustrie.nl</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005220E0">
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003F2DF5" w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="3D8D72A1" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00AF418C" w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="7673503E" w14:textId="1E77126D">
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="74E88123" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="16AF01FF" w14:textId="5E1A87E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Uitvoering: </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Uitvoering:</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>trategische projecten in Nederland</w:t>
+        <w:t>strategische</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>projecten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Nederland</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003F2DF5" w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="40DA5ED9" w14:textId="77777777"/>
-[...13 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="52EC44DD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="4D1AB916" w14:textId="326D963B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Strategische</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>projecten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>leveringszekerheid</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>moeten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sneller</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uit</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontwikkelfase</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>komen.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>stimuleren</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>faciliteren</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>initiatieven</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederland,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>complementair</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Europese</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>strategische</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>projecten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3" w:rsidDel="007F48EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Nederland</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F2DF5">
-[...8 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sterke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>positie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebied</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>circulaire</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>projecten,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>chemische</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sector</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>raffinage</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>recycling,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>logistieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>positie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voorraadvorming.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="7A2D9AA3" w14:textId="77777777">
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="153B62ED" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-5760"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="4292602B" w14:textId="77777777">
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="224EE116" w14:textId="38728BAC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-5760"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F2DF5">
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>enkele</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>veelbelovende</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>initiatieven</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kaart</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebracht</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hoeverre</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>business case</w:t>
-[...20 lines deleted...]
-      <w:r>
+        <w:t>business</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>case</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sluitend</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gemaakt,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wat</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bijdrage</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Europese</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederlandse</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>leveringszekerheid</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zou</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wat</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mogelijke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>rol</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zou</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nationale</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>overheid</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>publieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>financiers</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>InvestNL</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...4 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Invest</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00D81398">
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>International.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lijn</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>motie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lid</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Verkuijlen</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00873CE3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
-      <w:r w:rsidRPr="00D81398">
-[...19 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>daarbij</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nadrukkelijk</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>samenwerking</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>private</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sector</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gezocht</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bezien</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hoe</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>publieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>instrumenten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vliegwiel</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dienen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>private</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>investeringen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>strategische</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>projecten.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Instrumenten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bijdragen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>evenwichtige</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>risicodeling</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mobiliseren</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>private</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>investeringen,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waaronder</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>garantstellingen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>first-loss-facilitering,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>daarbij</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voorhand</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitgesloten.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Waar</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nodig</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zullen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>proposities</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>politiek</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>niveau</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>besproken</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>knelpunten,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>financieel</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>anderszins,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>adresseren.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanpak</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sluit</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wennink-rapport</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
-      <w:r w:rsidRPr="003F2DF5">
-[...14 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eventuele</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>CRMA-strategische</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>projecten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederland</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bekeken.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="04801C54" w14:textId="77777777">
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="471DCB4E" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-5760"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="003F2DF5" w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="41CB79AA" w14:textId="14B35627">
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="5D0D3FA8" w14:textId="6CEC1B24">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-5760"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...27 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wanneer</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>initiatieven</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>overheid</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bekend</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gemonitord.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarbij</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Rijksdienst</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ondernemen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(RVO)</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Netherlands </w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>Netherlands</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Foreign</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Investment Agency</w:t>
-[...11 lines deleted...]
-        <w:rPr>
+        <w:t>Foreign</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>business development</w:t>
-[...16 lines deleted...]
-      <w:r w:rsidR="0084657D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Investment</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Agency</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(NFIA)</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondersteuning</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>geboden</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>business</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>development</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Projecten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vragen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>terecht</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>centraal</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>contactpunt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>RVO.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Speciaal</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Vertegenwoordiger</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Grondstoffenstrategie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>belangrijke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>rol</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanjagen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grond</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>krijgen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>projecten.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hij</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>fungeert</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>daarbij</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verbinder</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tussen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>overheid</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bedrijfsleven.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zijn</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mandaat</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>daarom</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verlengd</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voorjaar</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2027.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="36073C9C" w14:textId="77777777">
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="60500571" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-5760"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00823431" w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="4EACFBF2" w14:textId="0B3517D6">
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="78EDB217" w14:textId="66E2C254">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-5760"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393E34">
-[...69 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bekijkt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>daarnaast</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hoe</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bestaande</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>subsidie-instrumentarium</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>klimaat,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>circulariteit</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verduurzaming</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>industrie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meer</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bijdragen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>initiatieven</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>leveringszekerheid</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kritieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffen.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zo</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eerste</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>stap</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bekeken</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>additionele</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>financiering</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kritieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffenprojecten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ter</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beschikking</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gesteld</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>via</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>regeling</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Energie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Klimaat</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Onderzoek</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ontwikkeling</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Circulaire</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Economie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(EKOO-CE).</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mogelijkheid</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kritieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffenprojecten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebruik</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maken</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Demonstratie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Energie-</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Klimaatinnovatie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Circulaire</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Economie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> bezien.</w:t>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>subsidie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(DEI+</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>CE)</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bezien.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00823431" w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="5D4A537F" w14:textId="68210C30">
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="51D607BA" w14:textId="73CAABC2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-5760"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393E34">
-[...21 lines deleted...]
-        <w:t>die bijdragen aan leveringszekerheid van kritieke grondstoffen.</w:t>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ook</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zal</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gekeken</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hoe</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>richten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nationale</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Investeringsinstelling</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bijdragen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beschikbaarheid</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>financiering</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederlandse</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>projecten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>projecten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>buitenland</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederlandse</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>betrokkenheid,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bijdragen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>leveringszekerheid</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kritieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="07720E26" w14:textId="77777777">
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="1AF34FA7" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-5760"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00F83C7E" w:rsidR="001D466C" w:rsidP="001D466C" w:rsidRDefault="001D466C" w14:paraId="56933205" w14:textId="77777777">
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="03436E6C" w14:textId="23EAAD33">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-5760"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD6A56">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FD6A56">
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanpak</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>projecten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>stimuleren</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>faciliteren</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>geeft</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>invulling</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>motie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lid</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>den</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Berg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="15"/>
       </w:r>
-      <w:r w:rsidRPr="00FD6A56">
-        <w:t xml:space="preserve"> om kansrijke projecten voor kritieke grondstoffen in beeld te brengen en hiervoor passend beleid te ontwikkelen.</w:t>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kansrijke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>projecten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kritieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beeld</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>brengen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hiervoor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>passend</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beleid</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontwikkelen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003F2DF5" w:rsidR="001D466C" w:rsidP="009665F1" w:rsidRDefault="001D466C" w14:paraId="2FB25A56" w14:textId="77777777">
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="4CEFD3EA" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-5760"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="2C7EB59F" w14:textId="2AE8A002">
-[...5 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="27A19812" w14:textId="30775C1B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Gezien</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gunstige</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>logistieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitgangspositie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederland</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>streeft</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ernaar</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederland</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>actieve</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>rol</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>speelt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>binnen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Europese</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanpak</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voorraadvorming.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederland</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onderdeel</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Coalition</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> of </w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>the</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Willing</w:t>
-[...14 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Willing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dit</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tien</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lidstaten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>samenwerken</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>pilot</w:t>
       </w:r>
-      <w:r w:rsidRPr="45B434B2">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> pilot</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> wordt onderzocht hoe en onder welke voorwaarden voorraadvorming kan worden gerealiseerd. </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>pilot</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onderzocht</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hoe</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onder</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>welke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voorwaarden</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voorraadvorming</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gerealiseerd.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003F2DF5" w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="140A567A" w14:textId="7E5FDD67">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="002C6E9D">
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="7D53AFC5" w14:textId="10AAC593">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Los</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>pilot</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bekeken</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hoe</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>prioriteringskader</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vormgegeven</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waarmee</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>schaarse</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>volumes,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inclusief</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>strategische</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voorraden,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tijden</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>crisis</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gericht</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>herverdeeld</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meest</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kritieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>prioritaire</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sectoren.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hiermee</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>invulling</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="002C6E9D">
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gegeven</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>motie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lid</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Boswijk</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>c.s.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>prioriteringskader</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebruik</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kritieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="16"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="6BA44542" w14:textId="77777777"/>
-[...37 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="0E8B127A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="08509A2E" w14:textId="67DA434D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mogelijkheden</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zichzelf</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>staande</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>winning</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>primaire</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kritieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederland</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beperkt.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Er</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eventueel</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wel</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mogelijkheden</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>coproductie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bestaande</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>activiteiten.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wenselijke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>initiatieven</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meegenomen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bovenstaande</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanpak.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Vorig</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jaar</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederlandse</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nationale</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Exploratieprogramma</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(NEP)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="17"/>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00A43CA2" w:rsidR="00A43CA2">
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>opgeleverd,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onderdeel</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>brede</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Europese</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inventarisatie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>winningsmogelijkheden.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bijlage</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>brief</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vindt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voortgangsrapportage</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>NEP,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jaarlijks</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Europese</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Commissie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>moet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ingediend.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006734D8" w:rsidP="009665F1" w:rsidRDefault="006734D8" w14:paraId="71066EEE" w14:textId="77777777">
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="1737919B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-5760"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00A77D46" w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="694C8B7A" w14:textId="73652F51">
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="49D9B84E" w14:textId="6859EBB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-5760"/>
         </w:tabs>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A77D46">
-        <w:rPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Uitvoering: </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Uitvoering:</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>b</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>eleidsagenda c</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>beleidsagenda</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>irculariteit van kritieke grondstoffen</w:t>
-[...9 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>circulariteit</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...24 lines deleted...]
-        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...30 lines deleted...]
-        <w:t>:</w:t>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>kritieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>grondstoffen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A43CA2" w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="4AD61C2B" w14:textId="77777777">
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="40806FBD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="1A4B729D" w14:textId="652A5177">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Circulariteit</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kritieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffen,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zoals</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>via</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>urban</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>mining</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>significant</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bijdragen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>leveringszekerheid</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kritieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>materialen.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="5B78B96A" w14:textId="08EDB019">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>presenteert</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>brief</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aparte</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>beleidsagenda</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>circulariteit</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>kritieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>grondstoffen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Deze</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beleidsagenda</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>richt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zich</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eerste</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>instantie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>elektrische</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>elektronische</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>apparaten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>batterijen,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>omdat</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>circulaire</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>potentieel</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>productgroepen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>betrekking</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kritieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>groot</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beleidsagenda</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bevat</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maatregelen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="416E032E" w14:textId="535B61A7">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A43CA2">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">matigen van de groeiende vraag naar kritieke grondstoffen, </w:t>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>matigen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>groeiende</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kritieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffen,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A43CA2" w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="13037B5C" w14:textId="77777777">
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="347CD63A" w14:textId="115AEBC8">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A43CA2">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">het verhogen van de beschikbaarheid van secundaire kritieke grondstoffen, </w:t>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verhogen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beschikbaarheid</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>secundaire</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kritieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffen,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A43CA2" w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="07A034D1" w14:textId="77777777">
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="343332BB" w14:textId="5E9B89D3">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A43CA2">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">het aanjagen van de vraag naar gerecyclede kritieke grondstoffen, </w:t>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanjagen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gerecyclede</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kritieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffen,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A43CA2" w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="2816F8D7" w14:textId="77777777">
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="2B2E0A99" w14:textId="6CAAFE6D">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A43CA2">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">ruimtegebruik van circulaire projecten, </w:t>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ruimtegebruik</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>circulaire</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>projecten,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A43CA2" w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="14550B74" w14:textId="77777777">
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="2059612E" w14:textId="3AA68F6D">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A43CA2">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">financiering voor projecten, en </w:t>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>financiering</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>projecten,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A43CA2" w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="1DA50F39" w14:textId="77777777">
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="1FF1F422" w14:textId="746057DD">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A43CA2">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">beschikbaarheid van benodigde vaardigheden. </w:t>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beschikbaarheid</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>benodigde</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vaardigheden.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="6045CC61" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Hiermee wordt ook invulling gegeven aan de CRMA, die lidstaten verplicht om een nationaal programma op te zetten met circulariteitsmaatregelen voor producten die veel kritieke grondstoffen bevatten. </w:t>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="202F8EB3" w14:textId="1873BCDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hiermee</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>invulling</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gegeven</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>CRMA,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lidstaten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verplicht</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nationaal</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>programma</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zetten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>circulariteitsmaatregelen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>producten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>veel</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kritieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bevatten.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="70BE9ACC" w14:textId="77777777"/>
-[...5 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="5B823467" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="2D214948" w14:textId="6669D235">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kamerbrief</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Weerbare ketens: stappen naar strategische voorraden en verwerking </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Weerbare</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>van kritieke grondstoffen</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="003F2DF5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ketens:</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>stappen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>strategische</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>voorraden</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>verwerking</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>kritieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>grondstoffen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>december</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="18"/>
       </w:r>
-      <w:r w:rsidRPr="003F2DF5">
-[...14 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ging</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>reeds</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>benodigde</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>randvoorwaarden</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>strategische</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>projecten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3" w:rsidDel="005B781F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3" w:rsidDel="005B781F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>den</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3" w:rsidDel="005B781F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>brede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waar</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Rijksoverheid</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>geadresseerd.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>internationaal</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verband</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gesproken</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verbeteren</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>algemene</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>randvoorwaarden</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>projecten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>leveringszekerheid</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verhogen,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zoals</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>G7-verband</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tussen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>EU</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Verenigde</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Staten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="19"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003F2DF5" w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="14E92320" w14:textId="77777777">
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="71051E47" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="4EF54204" w14:textId="77777777">
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="6C6782CD" w14:textId="1B53EE03">
       <w:pPr>
         <w:keepNext/>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>De Nederlandse inzet als onderdeel van de CRMA</w:t>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Nederlandse</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>inzet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>onderdeel</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>CRMA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="31F2608E" w14:textId="77777777">
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="5A11D9CC" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="006A7679" w:rsidR="006A7679" w:rsidP="009665F1" w:rsidRDefault="006A7679" w14:paraId="54034B8A" w14:textId="77777777">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">, daarom is Europese samenwerking essentieel om meer grip te krijgen op kritieke grondstoffen en gerelateerde halffabricaten en componenten. </w:t>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="79DD5387" w14:textId="382C84A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Toeleveringsketens</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vrijwel</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>altijd</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grensoverstijgend,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>daarom</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Europese</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>samenwerking</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>essentieel</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meer</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grip</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>krijgen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kritieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gerelateerde</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>halffabricaten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>componenten.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A7679" w:rsidR="006A7679" w:rsidP="009665F1" w:rsidRDefault="006A7679" w14:paraId="1D75D223" w14:textId="77777777"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="006A7679">
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="3ADA5BE1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="660387B3" w14:textId="65624AB4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nationale</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Grondstoffenstrategie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(NGS)</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Critical</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Raw</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="006A7679">
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Materials</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...4 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Act</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(CRMA)</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hebben</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hetzelfde</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doel:</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vergroten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>leveringszekerheid</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kritieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffen.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>NGS</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederlandse</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>strategische</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beleidskader,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>terwijl</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>CRMA</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gezamenlijke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Europese</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inzet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vormt.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>handelingsperspectieven</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onder</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>NGS</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>CRMA</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>komen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vrijwel</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>overeen.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inzet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederland</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onder</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>NGS</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>valt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>samen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederlandse</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bijdrage</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Europese</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>CRMA-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>benchmarks</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A7679">
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003F2DF5" w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="1D6FB399" w14:textId="65CA78D6">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="3079CA60" w14:textId="787877F0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Onder</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>CRMA</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Europese</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>benchmarks</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F2DF5">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F2DF5">
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vastgesteld</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>strategische</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="20"/>
       </w:r>
-      <w:r w:rsidRPr="003F2DF5">
-        <w:t xml:space="preserve">; </w:t>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008631AB" w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="6149B133" w14:textId="77777777">
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="4B559160" w14:textId="550E6AC3">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008631AB">
-[...5 lines deleted...]
-        <w:t>In 2030 zou meer dan 10% van de jaarlijkse EU-consumptie van strategische grondstoffen binnen de EU moeten worden gewonnen.</w:t>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2030</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zou</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meer</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>10%</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jaarlijkse</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>EU-consumptie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>strategische</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>binnen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>EU</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>moeten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gewonnen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008631AB" w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="631FC957" w14:textId="77777777">
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="2CB6FB2C" w14:textId="3F5E8E2D">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008631AB">
-[...5 lines deleted...]
-        <w:t>Meer dan 40% van de jaarlijkse EU-consumptie van strategische grondstoffen zou binnen de EU moeten worden verwerkt.</w:t>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Meer</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>40%</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jaarlijkse</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>EU-consumptie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>strategische</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zou</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>binnen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>EU</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>moeten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verwerkt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008631AB" w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="557C0A50" w14:textId="77777777">
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="02CEA506" w14:textId="61E1364A">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008631AB">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Meer dan 25% van de jaarlijkse EU-consumptie van strategische grondstoffen zou binnen de EU moeten worden gerecycled. </w:t>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Meer</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>25%</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jaarlijkse</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>EU-consumptie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>strategische</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zou</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>binnen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>EU</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>moeten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gerecycled.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008631AB" w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="12A474A2" w14:textId="77777777">
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="4C9D8915" w14:textId="264DE5F7">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008631AB">
-[...5 lines deleted...]
-        <w:t>En de afhankelijkheid van strategische grondstoffen van een derde land zou in 2030 minder moeten zijn dan 65% van de jaarlijkse EU-consumptie.</w:t>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>En</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>afhankelijkheid</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>strategische</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>derde</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>land</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zou</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2030</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>minder</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>moeten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>65%</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jaarlijkse</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>EU-consumptie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003F2DF5" w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="4A1B2EF6" w14:textId="77777777"/>
-    <w:p w:rsidRPr="003F2DF5" w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="0FE5717B" w14:textId="6FBF2049">
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="52A0C36C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="7C75DA13" w14:textId="4A3C01F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F2DF5">
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Deze</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>benchmarks</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F2DF5">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="003F2DF5" w:rsidR="00144294">
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>functioneren</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ambitieuze</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>richtinggevende</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beleidsdoelen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>EU-niveau.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zij</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nader</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>per</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstof</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lidstaat</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gespecificeerd.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hoeverre</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>lidstaten</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F2DF5">
-[...56 lines deleted...]
-      <w:r w:rsidRPr="003F2DF5">
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hier</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>individueel</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bijdrage</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>leveren</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vooral</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>afhankelijk</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>private</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>initiatieven</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>winning,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verwerking</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>recycling,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vermogen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>overheden</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>effectief</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>stimuleren</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>faciliteren.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>benodigde</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>industriële</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ketens</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>laten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zich</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>daarbij</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>veelal</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>binnen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>enkele</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jaren</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>opbouwen,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lastig</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>concurreren</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>industriële</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ketens</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>derde</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>landen.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tegelijkertijd</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>duidelijk</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sinds</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vaststellen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>CRMA</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Europa</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>weinig</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voortgang</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>boeken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="21"/>
       </w:r>
-      <w:r w:rsidRPr="003F2DF5">
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003F2DF5" w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="703F348D" w14:textId="77777777">
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="503C14EB" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="43D00041" w14:textId="6D4F4165">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="003F2DF5">
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="2BFB6BB1" w14:textId="06ABDF0B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ResourceEU-pakket</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>december</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2025,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beoogt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Europese</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Commissie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>versnelling</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>brengen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>CRMA.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>focus</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gelegd</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>korte</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>termijn</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>leveringszekerheid</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>permanente</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>magneten,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>batterijen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>defensie-industrie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="22"/>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Een</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onderdeel</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>ResourceEU</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...86 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beter</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toegankelijk</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maken</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>financiering</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>strategische</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>projecten.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ook</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wil</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Commissie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>werken</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sterkere</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Europese</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>coördinatie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanzien</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>investeringsstromen,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>data</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waardeketens,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gezamenlijke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inkoop,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>opbouw</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Europese</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>strategische</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voorraden</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>oprichting</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Critical </w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>Critical</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Raw</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>Raw</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Materials</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> (CRM)</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Materials</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Centre</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>.</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>(CRM)</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Centre.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="1DA6A158" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00DB33D6" w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="1C887DBE" w14:textId="77777777">
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="675F237D" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="47E16979" w14:textId="615CEF07">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393E34">
-[...14 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mei</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>juli</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>publieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>consultatie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>CRM</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Centre</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>geopend.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vaste</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kamercommissie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Economische</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zaken</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verzocht</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>appreciatie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hiervan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kamer</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>delen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(2026Z10508).</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gereageerd</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>publieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>consultatie,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lijn</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>BNC-fiche</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ResourceEU-pakket.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>reactie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vindt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bijlage</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>brief.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Een</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voorstel</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>CRM</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Centre</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>later</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jaar</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verwacht.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="3B4CB485" w14:textId="77777777">
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="5DA436BB" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="7FD49EAA" w14:textId="4C815D4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>Internationale</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>samenwerking</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Internationale samenwerking in EU</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>EU-verband</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="1AD7CDD4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="64001169" w14:textId="7C417372">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Weinig</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>landen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zelfstandig</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>volledige</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waardeketen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>versterken,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ruwe</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstof</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebruik</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>halffabricaten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>componenten.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Afnamevolumes</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ruwe</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kritieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederlandse</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>industrie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>relatief</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beperkt,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>terwijl</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wel</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>cruciaal</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gerelateerde</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>halffabricaten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>componenten.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Gegeven</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederlandse</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>positie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mondiale</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kritieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffenketens</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meer</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>impact</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gemaakt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>leveringszekerheid</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wanneer</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>internationaal</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>optrekken</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gelijkgezinde</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>landen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>binnen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>buiten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>EU.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="71A8C95A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="73416439" w14:textId="585D5C14">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bilaterale</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>partnerschappen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederland</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>opgezet,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hebben</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>slechts</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beperkt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>resultaat</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gehad</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>diversificatie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstofketens.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zal</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>daarom</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>naast</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bilaterale</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>partnerschappen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>focus</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>leggen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>samenwerking</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>derde</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>landen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>coalitieverband</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meer</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>impact</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hebben</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>diversificatie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffenketens.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bovendien</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sluiten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>internationale</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inzet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waar</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mogelijk</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hierboven</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>genoemde</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>prioritaire</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ketens</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(batterijen,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>magneten,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>defensie-industrie).</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarbij</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>stimuleert</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vorming</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>consortia</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tussen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bedrijven</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kennisinstellingen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>internationale</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>partners.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="2EAED984" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="04DB6BB5" w14:textId="340CCEF3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Naast</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>consortiumvorming</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederland</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kennissamenwerking,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>handelsbevordering</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>economische</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>diplomatie.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zo</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk231984696" w:id="0"/>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beschikt</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>NMO</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk231984706" w:id="1"/>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>internationaal</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kennisprogramma,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waarbij</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gewerkt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kennisuitwisseling,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>geologische</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>samenwerking,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onderzoek,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>technische</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>assistentie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>capaciteitsopbouw.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>richt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zich</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>betere</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>positionering</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederlandse</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bedrijven</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>strategische</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>segmenten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>internationale</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waardeketens,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onder</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meer</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>via</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>handelsmissies,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beursbezoeken</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>marktbewerking.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ook</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dringt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Europese</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Commissie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>handelsakkoorden</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstofrijke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>landen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>afspraken</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maken</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toegang</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="23"/>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="70BFAE8E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="04987972" w14:textId="34F3BBB2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tevens</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Commissie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gesproken</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meer</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>resultaatgericht</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maken</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>EU-Oekraïne</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>partnerschap,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>conform</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>motie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hoogeveen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="24"/>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Commissie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deelt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wens</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederland</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kamer</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meer</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>concrete</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>resultaten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>behalen.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Een</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>groot</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deel</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>reserves</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Oekraïne</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ligt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Rusland</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bezet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebied.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dit</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maakt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zeer</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>moeilijk</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zolang</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Russische</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>agressie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voortduurt,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>concrete</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>resultaten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>behalen.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="6877C7A1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="63E7BEAC" w14:textId="7E98F183">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Om</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bouwen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>betrouwbare</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verantwoorde</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffenketens</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>versterkt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verdiept</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederland</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>samenwerking</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstofrijke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(ODA-)landen,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inzet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wederzijdse</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>belangen.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ODA</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(Official</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Development</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Assistance)</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verwijst</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>officiële</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lijst</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontwikkelingslanden</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-gebieden</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanmerking</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>komen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontwikkelingshulp.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Deze</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hulp</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bedoeld</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>economische</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontwikkeling</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>welzijn</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bevorderen.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>focust</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hierin</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verbetering</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lokale</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>omstandigheden</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>rondom</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mijnbouw</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>duurzame</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>economische</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontwikkeling,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inclusief</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>formalisatie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>artisanale</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kleinschalige</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mijnbouw.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ook</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zal</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederland</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inzet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lokale</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waardetoevoeging</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>versterken</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>investeren</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>randvoorwaarden</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor)</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lokale</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verwerkingscapaciteit</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(conform</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>motie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lid</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Stoffer</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hoge</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>prioriteit</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>versterking</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lokale</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verwerkingscapaciteit</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>name</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sub-Sahara</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Afrika.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="25"/>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lokale</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>marktontwikkeling.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grotere</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>slagkracht</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hierbij</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nauw</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>opgetrokken</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>EU,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zoals</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>binnen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Global</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Gateway</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>initiatieven.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="26"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="4C8ACB6A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="03AA6FD0" w14:textId="1AACE94C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Invest</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>International</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>afgelopen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>twee</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jaar</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>interne</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>expertise</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>opgebouwd</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kritieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffen-strategie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontwikkeld.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Er</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>projectpijplijn</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontwikkeld</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>internationale</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>private</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>investeringen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bijdragen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederlandse</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>open</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>strategische</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>autonomie.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarbij</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitvoering</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kritieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffen-strategie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mede</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>afhankelijk</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beschikbare</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>middelen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>instrumenten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="3C902AEC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="01CB6798" w14:textId="6B99386C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>versterkt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederlandse</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>positie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>binnen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>strategische</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>initiatieven</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>programma’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bijdragen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verantwoorde</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>betrouwbare</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffenketens.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="27"/>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dit</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wij</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>door,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waar</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mogelijk,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>besturen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>plaats</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nemen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>financiering</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voort</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zetten.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zo</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>treedt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederland</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>juli</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toe</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Board</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Extractives</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Industries</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Transparency</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Initiative</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederland</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voorzitter</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Governance</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Board</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>European</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Partnership</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Responsible</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Minerals</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Internationaal</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maatschappelijk</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verantwoord</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(IMVO)</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wetgeving</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inzake</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gepaste</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zorgvuldigheid</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onverminderd</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>belangrijk</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>integrale</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inzet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verantwoorde</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffenketens.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ondersteuning</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bedrijfsleven</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hierbij</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>noodzakelijk</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>essentieel.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederlandse</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bedrijven</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>metaal-</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hernieuwbare</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energiesector</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gestimuleerd</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hun</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>internationale</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffenketens</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verduurzamen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>via</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sectorovereenkomst</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Metaal</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>IMVO-convenant</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hernieuwbare</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Energiesector</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sociaal</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Economische</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Raad</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(SER).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="7351ED1C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>-</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="56BF59CF" w14:textId="0BCD769B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>verband</w:t>
-[...540 lines deleted...]
-        <w:rPr>
+        <w:t>Voorwaarts</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...10 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Voorwaarts in EU</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>EU-verband,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>-</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>verband, samen met Nederlandse bedrijven</w:t>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:t>samen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Nederlandse</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bedrijven</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="05E54474" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="1DD3CA11" w14:textId="7B4A6383">
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="477FB8FB" w14:textId="3FD7A5A9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>versnelling</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inzet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>leveringszekerheid</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kritieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gerelateerde</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>halffabricaten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>componenten.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nadrukkelijk</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onderdeel</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Europese</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inzet,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>scherpere</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>focus</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nadruk</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitvoering</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>via</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nationale</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grondstoffenlijst,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>focus</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanpakken</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waardeketens,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanjagen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>faciliteren</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>strategische</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>projecten,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>betere</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>randvoorwaarden</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>circulariteit.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Mondiaal</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>trekt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>daarbij</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nauw</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gelijkgezinde</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>landen,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waaronder</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ODA-landen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="09E860C9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="32D5AC34" w14:textId="72B60C7E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>daarbij</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>essentieel</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bedrijven</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hun</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verantwoordelijkheid</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nemen,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zorg</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dragen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>weerbaarheid</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hun</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toeleveringsketens.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>overheid</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>daarbij</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>faciliterend</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>optreden,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maar</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uiteindelijk</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zal</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>succes</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>afhangen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bereidheid</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>individuele</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bedrijven</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>samen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>slag</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gaan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zaken</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vraagbundeling</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanhouden</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voorraden.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>continueert</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waardevolle</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nauwe</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>samenwerking</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bedrijfsleven,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waaronder</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>via</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Speciaal</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Vertegenwoordiger</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Grondstoffenstrategie,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederlands</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Materialen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Observatorium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="4A3C0EAC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00873CE3" w:rsidP="00873CE3" w:rsidRDefault="00873CE3" w14:paraId="76401E3F" w14:textId="5CBE8379">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">Het kabinet zet in op een versnelling van de inzet op leveringszekerheid van kritieke grondstoffen en gerelateerde halffabricaten en componenten. Het doet dit nadrukkelijk als onderdeel van de Europese inzet, met scherpere focus en nadruk op uitvoering via een nationale grondstoffenlijst, focus in het aanpakken van </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister</w:t>
+      </w:r>
       <w:r>
-        <w:t>waardeketens</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">, het aanjagen en faciliteren van strategische projecten, en betere randvoorwaarden voor circulariteit. Mondiaal trekt het kabinet daarbij nauw op met gelijkgezinde landen, </w:t>
-[...2 lines deleted...]
-        <w:t>waaronder</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Economische</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> met ODA-landen.</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zaken</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Klimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="60FBC0E5" w14:textId="77777777"/>
-    <w:p w:rsidRPr="003F2DF5" w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="3523FF69" w14:textId="77777777">
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="50E499AC" w14:textId="45677D5B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3" w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.G.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Herbert</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="25B6C748" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00873CE3" w:rsidP="00873CE3" w:rsidRDefault="00873CE3" w14:paraId="239F1A34" w14:textId="24AB38C0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
       <w:r>
-        <w:t>Het is daarbij essentieel dat ook bedrijven hun verantwoordelijkheid nemen, en zorg dragen voor weerbaarheid van hun toeleveringsketens. De overheid kan daarbij faciliterend optreden, maar uiteindelijk zal het succes afhangen van de bereidheid van individuele bedrijven om samen aan de slag te gaan met zaken als vraagbundeling en het aanhouden van voorraden. Het kabinet continueert de waardevolle nauwe samenwerking met het bedrijfsleven, waaronder via de Speciaal Vertegenwoordiger Grondstoffenstrategie, en het Nederlands Materialen Observatorium.</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Klimaat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Groene</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Groei</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003F2DF5" w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="410A4067" w14:textId="77777777"/>
-[...6 lines deleted...]
-        <w:t>Heleen Herbert</w:t>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="495001EF" w14:textId="5B02B22C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3" w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Veldhoven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3" w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3" w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>der</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3" w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Meer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003F2DF5" w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="082C49EA" w14:textId="77777777">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="1741580A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="003F2DF5" w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="261C3C99" w14:textId="77777777"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> van Veldhoven</w:t>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00873CE3" w:rsidP="00873CE3" w:rsidRDefault="00873CE3" w14:paraId="7892CF37" w14:textId="28857AF1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Buitenlandse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Handel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ontwikkelingssamenwerking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003F2DF5" w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="4C7FA60A" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t>Minister van Klimaat en Groene Groei</w:t>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="14CA5067" w14:textId="22A7D06A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3" w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.W.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sjoerdsma</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="5811A825" w14:textId="77777777"/>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="05250149" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="003F2DF5" w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="351618E5" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t>Minister van Buitenlandse Handel en Ontwikkelingssamenwerking</w:t>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00873CE3" w:rsidP="00873CE3" w:rsidRDefault="00873CE3" w14:paraId="23A40CFF" w14:textId="4CDCE950">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Defensie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A53F24" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="2BC5DACA" w14:textId="77777777"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="003F2DF5">
+    <w:p w:rsidRPr="00873CE3" w:rsidR="00B74B13" w:rsidP="00873CE3" w:rsidRDefault="00B74B13" w14:paraId="4411325A" w14:textId="6D094C39">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3" w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Yeşilgöz</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidRPr="00A53F24" w:rsidR="00BD2D73" w:rsidP="009665F1" w:rsidRDefault="00A53F24" w14:paraId="566D5633" w14:textId="179F8D2D">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00873CE3" w:rsidR="006F53E6" w:rsidP="00873CE3" w:rsidRDefault="006F53E6" w14:paraId="4B2EF87B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00A53F24" w:rsidR="00BD2D73" w:rsidSect="00D604B3">
-[...8 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:sectPr w:rsidRPr="00873CE3" w:rsidR="006F53E6">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="14487017" w14:textId="77777777" w:rsidR="00995866" w:rsidRDefault="00995866">
+    <w:p w14:paraId="5721025A" w14:textId="77777777" w:rsidR="00FD1644" w:rsidRDefault="00FD1644" w:rsidP="00B74B13">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A00EAA9" w14:textId="77777777" w:rsidR="00995866" w:rsidRDefault="00995866"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71BCAFB7" w14:textId="77777777" w:rsidR="00995866" w:rsidRDefault="00995866">
+    <w:p w14:paraId="24E066A8" w14:textId="77777777" w:rsidR="00FD1644" w:rsidRDefault="00FD1644" w:rsidP="00B74B13">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EADE920" w14:textId="77777777" w:rsidR="00995866" w:rsidRDefault="00995866"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...35 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="009AE23F" w14:textId="77777777" w:rsidR="002D2AB3" w:rsidRDefault="002D2AB3">
+  <w:p w14:paraId="05CE1CC9" w14:textId="77777777" w:rsidR="00B74B13" w:rsidRPr="00B74B13" w:rsidRDefault="00B74B13" w:rsidP="00B74B13">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5712E6E3" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="73401576" w14:textId="77777777" w:rsidR="00B74B13" w:rsidRPr="00B74B13" w:rsidRDefault="00B74B13" w:rsidP="00B74B13">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="7E32CDB9" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="6A0706EE" w14:textId="77777777" w:rsidR="00B74B13" w:rsidRPr="00B74B13" w:rsidRDefault="00B74B13" w:rsidP="00B74B13">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11DF6233" w14:textId="77777777" w:rsidR="00995866" w:rsidRDefault="00995866">
+    <w:p w14:paraId="6FE12AF5" w14:textId="77777777" w:rsidR="00FD1644" w:rsidRDefault="00FD1644" w:rsidP="00B74B13">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41C6F9F2" w14:textId="77777777" w:rsidR="00995866" w:rsidRDefault="00995866"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="189A2512" w14:textId="77777777" w:rsidR="00995866" w:rsidRDefault="00995866">
+    <w:p w14:paraId="42B64A7E" w14:textId="77777777" w:rsidR="00FD1644" w:rsidRDefault="00FD1644" w:rsidP="00B74B13">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C8CF31C" w14:textId="77777777" w:rsidR="00995866" w:rsidRDefault="00995866"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="728402FD" w14:textId="77777777" w:rsidR="00A53F24" w:rsidRPr="009665F1" w:rsidRDefault="00A53F24" w:rsidP="009665F1">
+    <w:p w14:paraId="0E5A349A" w14:textId="3C2FCD16" w:rsidR="00B74B13" w:rsidRPr="00873CE3" w:rsidRDefault="00B74B13" w:rsidP="00873CE3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009665F1">
+      <w:r w:rsidRPr="00873CE3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009665F1">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Toezegging nummer TZ202603-022.</w:t>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Toezegging</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>nummer</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>TZ202603-022.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="4D7392F4" w14:textId="77777777" w:rsidR="00A53F24" w:rsidRPr="009665F1" w:rsidRDefault="00A53F24" w:rsidP="009665F1">
+    <w:p w14:paraId="35A0C127" w14:textId="3BD7C512" w:rsidR="00B74B13" w:rsidRPr="00873CE3" w:rsidRDefault="00B74B13" w:rsidP="00873CE3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009665F1">
+      <w:r w:rsidRPr="00873CE3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009665F1">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Zie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="13"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Critical</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="13"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="13"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Raw</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="13"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="13"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> vastgestelde lijsten van kritieke en strategische grondstoffen via </w:t>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Materials</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Act</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>vastgestelde</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>lijsten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>kritieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>strategische</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>grondstoffen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>via</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="009665F1">
+        <w:r w:rsidRPr="00873CE3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32024R1252&amp;qid=1720020986785</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009665F1">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> .</w:t>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="65D97BF8" w14:textId="77777777" w:rsidR="00A53F24" w:rsidRPr="009665F1" w:rsidRDefault="00A53F24" w:rsidP="009665F1">
+    <w:p w14:paraId="731EBA66" w14:textId="463E39DF" w:rsidR="00B74B13" w:rsidRPr="00873CE3" w:rsidRDefault="00B74B13" w:rsidP="00873CE3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009665F1">
+      <w:r w:rsidRPr="00873CE3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009665F1">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Zie</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>onder</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>meer</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="13"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>OECD Inventory of Export Restrictions on Critical Raw Materials 2026</w:t>
-[...3 lines deleted...]
-          <w:szCs w:val="13"/>
+        <w:t>OECD</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> - </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Inventory</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Export</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Restrictions</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Critical</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Raw</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Materials</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="009665F1">
+        <w:r w:rsidRPr="00873CE3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.oecd.org/en/publications/oecd-inventory-of-export-restrictions-on-critical-raw-materials-2026_d5ca8f62-en.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009665F1">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="6375D76C" w14:textId="2CE3A9C1" w:rsidR="00A53F24" w:rsidRPr="009665F1" w:rsidRDefault="00A53F24" w:rsidP="009665F1">
+    <w:p w14:paraId="7CE1D4F6" w14:textId="2DF566CB" w:rsidR="00B74B13" w:rsidRPr="00873CE3" w:rsidRDefault="00B74B13" w:rsidP="00873CE3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009665F1">
+      <w:r w:rsidRPr="00873CE3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009665F1">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> 332.</w:t>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Kamerstuk</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>821,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>332.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="3AD62D84" w14:textId="77777777" w:rsidR="00A53F24" w:rsidRPr="009665F1" w:rsidRDefault="00A53F24" w:rsidP="009665F1">
+    <w:p w14:paraId="7EB3CF95" w14:textId="29900E22" w:rsidR="00B74B13" w:rsidRPr="00873CE3" w:rsidRDefault="00B74B13" w:rsidP="00873CE3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009665F1">
+      <w:r w:rsidRPr="00873CE3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009665F1">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Zie de in de CRMA vastgestelde lijsten van kritieke en strategische grondstoffen via </w:t>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Zie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>CRMA</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>vastgestelde</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>lijsten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>kritieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>strategische</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>grondstoffen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>via</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="009665F1">
+        <w:r w:rsidRPr="00873CE3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32024R1252&amp;qid=1720020986785</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009665F1">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="459CEE47" w14:textId="77777777" w:rsidR="00A53F24" w:rsidRPr="009665F1" w:rsidRDefault="00A53F24" w:rsidP="009665F1">
+    <w:p w14:paraId="532F8ED3" w14:textId="2A704C79" w:rsidR="00B74B13" w:rsidRPr="00873CE3" w:rsidRDefault="00B74B13" w:rsidP="00873CE3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009665F1">
+      <w:r w:rsidRPr="00873CE3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009665F1">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Zie </w:t>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Zie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidRPr="009665F1">
+        <w:r w:rsidRPr="00873CE3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://nederlandsmaterialenobservatorium.nl</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009665F1">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> voor toelichting op samenstelling lijst.</w:t>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>toelichting</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>samenstelling</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>lijst.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="306E0504" w14:textId="039EAFC2" w:rsidR="00A53F24" w:rsidRPr="009665F1" w:rsidRDefault="00A53F24" w:rsidP="009665F1">
+    <w:p w14:paraId="62870CB1" w14:textId="45643DD3" w:rsidR="00B74B13" w:rsidRPr="00873CE3" w:rsidRDefault="00B74B13" w:rsidP="00873CE3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009665F1">
+      <w:r w:rsidRPr="00873CE3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009665F1">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> 277. </w:t>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Kamerstuk</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>826,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>277.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="3FE89095" w14:textId="121F368B" w:rsidR="006A7679" w:rsidRPr="009665F1" w:rsidRDefault="006A7679" w:rsidP="009665F1">
+    <w:p w14:paraId="71FECC8C" w14:textId="0AD11F40" w:rsidR="00B74B13" w:rsidRPr="00873CE3" w:rsidRDefault="00B74B13" w:rsidP="00873CE3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009665F1">
+      <w:r w:rsidRPr="00873CE3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009665F1">
-[...13 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Kamerstuk</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>125,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>134.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="57FF7BDE" w14:textId="77777777" w:rsidR="006A7679" w:rsidRPr="009665F1" w:rsidRDefault="006A7679" w:rsidP="009665F1">
+    <w:p w14:paraId="56FA066D" w14:textId="608E6A0E" w:rsidR="00B74B13" w:rsidRPr="00873CE3" w:rsidRDefault="00B74B13" w:rsidP="00873CE3">
       <w:pPr>
-        <w:spacing w:line="180" w:lineRule="exact"/>
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009665F1">
+      <w:r w:rsidRPr="00873CE3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009665F1">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009665F1">
-[...25 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dit</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>technologieën</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>militaire</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>capaciteiten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>bijdragen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ontwikkelingen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>gebied</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>industrie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kennis.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Deze</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>gebieden</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>zijn:</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Slimme</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>materialen,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sensoren,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>quantum,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ruimtetechnologie,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>intelligente</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>systemen.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="07C34186" w14:textId="77777777" w:rsidR="00A53F24" w:rsidRPr="009665F1" w:rsidRDefault="00A53F24" w:rsidP="009665F1">
+    <w:p w14:paraId="50D56F45" w14:textId="45778F87" w:rsidR="00B74B13" w:rsidRPr="00873CE3" w:rsidRDefault="00B74B13" w:rsidP="00873CE3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009665F1">
+      <w:r w:rsidRPr="00873CE3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009665F1">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:szCs w:val="13"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Black</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:szCs w:val="13"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>mass</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> is een poeder dat ontstaat door het mechanisch versnipperen en verwerken van oude batterijen.</w:t>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>poeder</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ontstaat</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>mechanisch</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>versnipperen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>verwerken</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>oude</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>batterijen.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="68B567B3" w14:textId="740C90D7" w:rsidR="00A53F24" w:rsidRPr="009665F1" w:rsidRDefault="00A53F24" w:rsidP="009665F1">
+    <w:p w14:paraId="271A8495" w14:textId="5377E53D" w:rsidR="00B74B13" w:rsidRPr="00873CE3" w:rsidRDefault="00B74B13" w:rsidP="00873CE3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009665F1">
+      <w:r w:rsidRPr="00873CE3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009665F1">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> 15.</w:t>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Kamerstuk</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>915</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>XVII,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>15.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="12583CCF" w14:textId="77777777" w:rsidR="00A53F24" w:rsidRPr="009665F1" w:rsidRDefault="00A53F24" w:rsidP="009665F1">
+    <w:p w14:paraId="3F5D0BCA" w14:textId="04F387DC" w:rsidR="00B74B13" w:rsidRPr="00873CE3" w:rsidRDefault="00B74B13" w:rsidP="00873CE3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009665F1">
+      <w:r w:rsidRPr="00873CE3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009665F1">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidRPr="009665F1">
+        <w:r w:rsidRPr="00873CE3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://www.rapportwennink.nl</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009665F1">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> .</w:t>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1"/>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="5E219190" w14:textId="54B80E18" w:rsidR="00A53F24" w:rsidRPr="009665F1" w:rsidRDefault="00A53F24" w:rsidP="009665F1">
+    <w:p w14:paraId="6F9A1F0B" w14:textId="75571A92" w:rsidR="00B74B13" w:rsidRPr="00873CE3" w:rsidRDefault="00B74B13" w:rsidP="00873CE3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009665F1">
+      <w:r w:rsidRPr="00873CE3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009665F1">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> De CRMA wijst strategische projecten aan om de capaciteit van de EU te vergroten voor het winnen, verwerken en recyclen van strategische grondstoffen en om de EU-leveringen uit derde landen te diversifiëren. Strategische projecten leveren een wezenlijke bijdrage aan de leveringszekerheid van strategische grondstoffen. Voor meer informatie:</w:t>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>CRMA</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>wijst</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>strategische</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>projecten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>capaciteit</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>EU</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>vergroten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>winnen,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>verwerken</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>recyclen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>strategische</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>grondstoffen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>EU-leveringen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>uit</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>derde</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>landen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>diversifiëren.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Strategische</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>projecten</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>leveren</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>wezenlijke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>bijdrage</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>leveringszekerheid</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>strategische</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>grondstoffen.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>meer</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>informatie:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48DA1C46" w14:textId="6811820D" w:rsidR="00A53F24" w:rsidRPr="009665F1" w:rsidRDefault="00A53F24" w:rsidP="009665F1">
+    <w:p w14:paraId="06A5E0F6" w14:textId="77777777" w:rsidR="00B74B13" w:rsidRPr="00873CE3" w:rsidRDefault="00B74B13" w:rsidP="00873CE3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="009665F1">
+        <w:r w:rsidRPr="00873CE3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://single-market-economy.ec.europa.eu/sectors/raw-materials/areas-specific-interest/critical-raw-materials/strategic-projects-under-crma_en?prefLang=nl</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009665F1">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="727B96E6" w14:textId="25FB44D0" w:rsidR="00A53F24" w:rsidRPr="009665F1" w:rsidRDefault="00A53F24" w:rsidP="009665F1">
+    <w:p w14:paraId="24B3E980" w14:textId="5E752100" w:rsidR="00B74B13" w:rsidRPr="00873CE3" w:rsidRDefault="00B74B13" w:rsidP="00873CE3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009665F1">
+      <w:r w:rsidRPr="00873CE3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009665F1">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Zie </w:t>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Zie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="009665F1">
+        <w:r w:rsidRPr="00873CE3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>Staatscourant 2026, 20279 | Overheid.nl &gt; Officiële bekendmakingen</w:t>
+          <w:t>Staatscourant</w:t>
+        </w:r>
+        <w:r w:rsidR="00873CE3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00873CE3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>2026,</w:t>
+        </w:r>
+        <w:r w:rsidR="00873CE3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00873CE3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>20279</w:t>
+        </w:r>
+        <w:r w:rsidR="00873CE3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00873CE3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>|</w:t>
+        </w:r>
+        <w:r w:rsidR="00873CE3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00873CE3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>Overheid.nl</w:t>
+        </w:r>
+        <w:r w:rsidR="00873CE3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00873CE3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>&gt;</w:t>
+        </w:r>
+        <w:r w:rsidR="00873CE3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00873CE3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>Officiële</w:t>
+        </w:r>
+        <w:r w:rsidR="00873CE3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00873CE3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>bekendmakingen</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00367C59">
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="67F2DC4E" w14:textId="77777777" w:rsidR="001D466C" w:rsidRDefault="001D466C" w:rsidP="001D466C">
+    <w:p w14:paraId="2511ACD1" w14:textId="4DEAC970" w:rsidR="00B74B13" w:rsidRPr="00873CE3" w:rsidRDefault="00B74B13" w:rsidP="00873CE3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00873CE3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Kamerstuk</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D7458B">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00D7458B">
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>32852</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>413.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w14:paraId="0A58DDDC" w14:textId="77777777" w:rsidR="00A53F24" w:rsidRPr="009665F1" w:rsidRDefault="00A53F24" w:rsidP="009665F1">
+    <w:p w14:paraId="321F952F" w14:textId="6B2B229A" w:rsidR="00B74B13" w:rsidRPr="00873CE3" w:rsidRDefault="00B74B13" w:rsidP="00873CE3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009665F1">
+      <w:r w:rsidRPr="00873CE3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009665F1">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstuk 21 501-20, nr. 2287.</w:t>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Kamerstuk</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>501-20,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2287.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
-    <w:p w14:paraId="0E43EE68" w14:textId="77777777" w:rsidR="00A53F24" w:rsidRPr="009665F1" w:rsidRDefault="00A53F24" w:rsidP="009665F1">
+    <w:p w14:paraId="00AAFBF4" w14:textId="31591851" w:rsidR="00B74B13" w:rsidRPr="00873CE3" w:rsidRDefault="00B74B13" w:rsidP="00873CE3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009665F1">
+      <w:r w:rsidRPr="00873CE3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009665F1">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstuk 32 852, nr. 374.</w:t>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Kamerstuk</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>852,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>374.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="18">
-    <w:p w14:paraId="5F1DC912" w14:textId="77777777" w:rsidR="00A53F24" w:rsidRPr="009665F1" w:rsidRDefault="00A53F24" w:rsidP="009665F1">
+    <w:p w14:paraId="3A9064E1" w14:textId="3150051A" w:rsidR="00B74B13" w:rsidRPr="00873CE3" w:rsidRDefault="00B74B13" w:rsidP="00873CE3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009665F1">
+      <w:r w:rsidRPr="00873CE3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009665F1">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstuk 32852, nr. 395.</w:t>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Kamerstuk</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>32852,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>395.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="19">
-    <w:p w14:paraId="14B7A7B6" w14:textId="77777777" w:rsidR="00A53F24" w:rsidRPr="009665F1" w:rsidRDefault="00A53F24" w:rsidP="009665F1">
+    <w:p w14:paraId="507AF025" w14:textId="120F088E" w:rsidR="00B74B13" w:rsidRPr="00873CE3" w:rsidRDefault="00B74B13" w:rsidP="00873CE3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009665F1">
+      <w:r w:rsidRPr="00873CE3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009665F1">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstuk 32 852, nr. 400.</w:t>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Kamerstuk</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>852,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>400.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="20">
-    <w:p w14:paraId="64A9A15E" w14:textId="77777777" w:rsidR="00A53F24" w:rsidRPr="009665F1" w:rsidRDefault="00A53F24" w:rsidP="009665F1">
+    <w:p w14:paraId="175B89AB" w14:textId="119ED7CF" w:rsidR="00B74B13" w:rsidRPr="00873CE3" w:rsidRDefault="00B74B13" w:rsidP="00873CE3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009665F1">
+      <w:r w:rsidRPr="00873CE3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009665F1">
-[...8 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Europese</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Critical</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Raw</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...9 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Materials</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Act (CRMA) hanteert een lijst met 34 kritieke grondstoffen die essentieel zijn voor de economie. Daarvan zijn er 17 aangemerkt als 'strategisch'. Deze strategische materialen zijn cruciaal voor de groene en digitale transitie, ruimtevaart en defensie. </w:t>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Act</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(CRMA)</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>hanteert</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>lijst</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>34</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>kritieke</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>grondstoffen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>essentieel</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>economie.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Daarvan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>aangemerkt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>'strategisch'.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Deze</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>strategische</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>materialen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>cruciaal</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>groene</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>digitale</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>transitie,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ruimtevaart</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>defensie.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="21">
-    <w:p w14:paraId="5AA09273" w14:textId="77777777" w:rsidR="00A53F24" w:rsidRPr="009665F1" w:rsidRDefault="00A53F24" w:rsidP="009665F1">
+    <w:p w14:paraId="2DBD30E0" w14:textId="2EE8C8C8" w:rsidR="00B74B13" w:rsidRPr="00873CE3" w:rsidRDefault="00B74B13" w:rsidP="00873CE3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009665F1">
+      <w:r w:rsidRPr="00873CE3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009665F1">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Zie </w:t>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Zie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="009665F1">
+        <w:r w:rsidRPr="00873CE3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://www.eca.europa.eu/en/publications?ref=SR-2026-04</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009665F1">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="22">
-    <w:p w14:paraId="5D1F36EB" w14:textId="54C8AE3D" w:rsidR="00A53F24" w:rsidRPr="009665F1" w:rsidRDefault="00A53F24" w:rsidP="009665F1">
+    <w:p w14:paraId="4E08CD5A" w14:textId="18D6366F" w:rsidR="00B74B13" w:rsidRPr="00873CE3" w:rsidRDefault="00B74B13" w:rsidP="00873CE3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009665F1">
+      <w:r w:rsidRPr="00873CE3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009665F1">
-[...8 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Zie</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>BNC-fiche</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>t.a.v.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Mededeling</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>RESourceEU</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> actieplan - </w:t>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>actieplan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="009665F1">
+        <w:r w:rsidRPr="00873CE3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://www.rijksoverheid.nl/documenten/publicaties/2026/01/30/fiche-6-resourceeu-actieplan-en-voorstel-tot-aanpassing-van-de-verordening-kritieke-grondstoffen</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009665F1">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="23">
-    <w:p w14:paraId="1CC12956" w14:textId="51EEA3A3" w:rsidR="008854F8" w:rsidRPr="009665F1" w:rsidRDefault="008854F8" w:rsidP="009665F1">
+    <w:p w14:paraId="42BAD694" w14:textId="70D7100D" w:rsidR="00B74B13" w:rsidRPr="00873CE3" w:rsidRDefault="00B74B13" w:rsidP="00873CE3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009665F1">
+      <w:r w:rsidRPr="00873CE3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009665F1">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Kamernummer 36800-V, nr. 103.</w:t>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Kamernummer</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>36800-V,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>103.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="24">
-    <w:p w14:paraId="118AB9DA" w14:textId="7F1D7328" w:rsidR="00A53F24" w:rsidRPr="009665F1" w:rsidRDefault="00A53F24" w:rsidP="009665F1">
+    <w:p w14:paraId="14C6C04A" w14:textId="48DD155A" w:rsidR="00B74B13" w:rsidRPr="00873CE3" w:rsidRDefault="00B74B13" w:rsidP="00873CE3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009665F1">
+      <w:r w:rsidRPr="00873CE3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009665F1">
-[...21 lines deleted...]
-        <w:t>27.</w:t>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Kamernummer</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>36045</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>274.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="25">
-    <w:p w14:paraId="1208A9EE" w14:textId="4C489DCB" w:rsidR="00A53F24" w:rsidRPr="009665F1" w:rsidRDefault="00A53F24" w:rsidP="009665F1">
+    <w:p w14:paraId="27CB862A" w14:textId="54914053" w:rsidR="00B74B13" w:rsidRPr="00873CE3" w:rsidRDefault="00B74B13" w:rsidP="00873CE3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009665F1">
+      <w:r w:rsidRPr="00873CE3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009665F1">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> 217.</w:t>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Kamernummer</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>180,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>217.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="26">
-    <w:p w14:paraId="716BB8BE" w14:textId="77777777" w:rsidR="00A53F24" w:rsidRPr="009665F1" w:rsidRDefault="00A53F24" w:rsidP="009665F1">
+    <w:p w14:paraId="45E6C456" w14:textId="29BB1C1B" w:rsidR="00B74B13" w:rsidRPr="00873CE3" w:rsidRDefault="00B74B13" w:rsidP="00873CE3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009665F1">
+      <w:r w:rsidRPr="00873CE3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009665F1">
-[...17 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Zo</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>zal</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Nederland</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>dragen</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Europees</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Global</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Gateway</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>initiatief</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Zuid-Afrika,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>onder</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>andere</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>bijdraagt</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>randvoorwaarden</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ontwikkeling</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>batterijenketen.</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Dit</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>zal</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>gecombineerd</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>bilaterale</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>inzet</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>hulp</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>handel</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>mangaan-</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>platinagroepmetaalketens.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="27">
-    <w:p w14:paraId="4C9B5472" w14:textId="77777777" w:rsidR="00A53F24" w:rsidRPr="009665F1" w:rsidRDefault="00A53F24" w:rsidP="009665F1">
+    <w:p w14:paraId="4106F13B" w14:textId="6949B9F4" w:rsidR="00B74B13" w:rsidRPr="00873CE3" w:rsidRDefault="00B74B13" w:rsidP="00873CE3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009665F1">
+      <w:r w:rsidRPr="00873CE3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009665F1">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Zoals</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de Extractive Industries Transparency Initiative (EITI), het Intergovernmental Forum on Mining, Minerals, Metals and Sustainable Development (IGF), de </w:t>
-[...4 lines deleted...]
-          <w:szCs w:val="13"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Extractive</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Industries</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Transparency</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Initiative</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(EITI),</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Intergovernmental</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Forum</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Mining,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Minerals,</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Metals</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Sustainable</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Development</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(IGF),</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Wereldbank</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> en het European Partnership for Responsible Minerals (EPRM).</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>European</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Partnership</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Responsible</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Minerals</w:t>
+      </w:r>
+      <w:r w:rsidR="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(EPRM).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5EA78799" w14:textId="77777777" w:rsidR="002D2AB3" w:rsidRDefault="002D2AB3">
+  <w:p w14:paraId="46CA4E8B" w14:textId="77777777" w:rsidR="00B74B13" w:rsidRPr="00B74B13" w:rsidRDefault="00B74B13" w:rsidP="00B74B13">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...97 lines deleted...]
-  <w:p w14:paraId="1C7BE05E" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="1691C032" w14:textId="77777777" w:rsidR="00B74B13" w:rsidRPr="00B74B13" w:rsidRDefault="00B74B13" w:rsidP="00B74B13">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...542 lines deleted...]
-  <w:p w14:paraId="458374BE" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="77857C60" w14:textId="77777777" w:rsidR="00B74B13" w:rsidRPr="00B74B13" w:rsidRDefault="00B74B13" w:rsidP="00B74B13">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...731 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29DE67E5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B0AAF0A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6531,193 +45599,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...141 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65DE51AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FF5038F0"/>
     <w:lvl w:ilvl="0" w:tplc="823A8A60">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6786,51 +45712,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70D72B76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="07662DB2"/>
     <w:lvl w:ilvl="0" w:tplc="0413000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6899,927 +45825,236 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1352760100">
-[...20 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="1279677410">
+  <w:num w:numId="1" w16cid:durableId="858352256">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1564411963">
+  <w:num w:numId="2" w16cid:durableId="628359676">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="425343922">
+  <w:num w:numId="3" w16cid:durableId="232739973">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="2080402925">
-[...20 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:removePersonalInformation/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...667 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00B74B13"/>
+    <w:rsid w:val="00596870"/>
+    <w:rsid w:val="00616DFE"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="007D3B52"/>
+    <w:rsid w:val="0087100B"/>
+    <w:rsid w:val="00873CE3"/>
+    <w:rsid w:val="00940945"/>
+    <w:rsid w:val="00B21EB8"/>
+    <w:rsid w:val="00B74B13"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00FD1644"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3ACBA864"/>
+  <w14:docId w14:val="6BE71742"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{3711940D-EDB4-4887-B78C-FE3F167EC632}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7841,74 +46076,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -8057,1042 +46293,1001 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00B74B13"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00B74B13"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00B74B13"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00B74B13"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B74B13"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B74B13"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B74B13"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B74B13"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B74B13"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...337 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B74B13"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B74B13"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B74B13"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B74B13"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Standaardinspringing">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B74B13"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ondertitel">
-[...12 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B74B13"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
-    <w:name w:val="Ondertitel Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Ondertitel"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B74B13"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B74B13"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B74B13"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00B74B13"/>
     <w:pPr>
-      <w:pBdr>
-[...2 lines deleted...]
-      <w:spacing w:after="300"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-      <w:spacing w:val="5"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00B74B13"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-      <w:spacing w:val="5"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nadruk">
-    <w:name w:val="Emphasis"/>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B74B13"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="20"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00B74B13"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00D1197D"/>
+    <w:rsid w:val="00B74B13"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
-    <w:name w:val="Voettekst Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00B74B13"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00D908D4"/>
+    <w:rsid w:val="00B74B13"/>
     <w:pPr>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B74B13"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B74B13"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00B74B13"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B74B13"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00B74B13"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B74B13"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B74B13"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D908D4"/>
+    <w:rsid w:val="00B74B13"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B74B13"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B74B13"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B74B13"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B74B13"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.circulairemaakindustrie.nl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.circulairemaakindustrie.nl" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/stcrt-2026-20279.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32024R1252&amp;qid=1720020986785" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://single-market-economy.ec.europa.eu/sectors/raw-materials/areas-specific-interest/critical-raw-materials/strategic-projects-under-crma_en?prefLang=nl" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oecd.org/en/publications/oecd-inventory-of-export-restrictions-on-critical-raw-materials-2026_d5ca8f62-en.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32024R1252&amp;qid=1720020986785" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rapportwennink.nl/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rapportwennink.nl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/publicaties/2026/01/30/fiche-6-resourceeu-actieplan-en-voorstel-tot-aanpassing-van-de-verordening-kritieke-grondstoffen" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nederlandsmaterialenobservatorium.nl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eca.europa.eu/en/publications?ref=SR-2026-04" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>19662</ap:Characters>
+  <ap:Pages>8</ap:Pages>
+  <ap:Words>3614</ap:Words>
+  <ap:Characters>19880</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>163</ap:Lines>
+  <ap:Lines>165</ap:Lines>
   <ap:Paragraphs>46</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>23190</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>23448</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>