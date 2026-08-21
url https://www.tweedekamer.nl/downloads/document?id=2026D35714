--- v0 (2026-07-06)
+++ v1 (2026-08-21)
@@ -1,2983 +1,1656 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="008B5E50" w:rsidP="008B5E50" w:rsidRDefault="008B5E50" w14:paraId="6096DCEA" w14:textId="77777777">
-[...29 lines deleted...]
-        <w:t xml:space="preserve">De elektrificatie van het Nederlandse energiesysteem, en de verduurzaming daarvan, is een van de speerpunten van dit kabinet. Tegelijkertijd is ook de leveringszekerheid van aardgas de komende decennia cruciaal. De Nederlandse Noordzee speelt een belangrijke rol in beide opgaven. Hier zal de ambitie voor windenergie op zee worden gerealiseerd, terwijl het ook de aardgasvoorraden heeft waarmee Nederland </w:t>
+    <w:p w:rsidRPr="00F30A0F" w:rsidR="00F30A0F" w:rsidP="008B5E50" w:rsidRDefault="00972D27" w14:paraId="5AA1C8CE" w14:textId="7B5380B5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>34</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F30A0F" w:rsidR="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>682</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F30A0F" w:rsidR="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F30A0F" w:rsidR="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:name="_GoBack" w:id="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00F30A0F" w:rsidR="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nationale Omgevingsvisie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F30A0F" w:rsidR="00F30A0F" w:rsidRDefault="00972D27" w14:paraId="7010AD85" w14:textId="4D7DA81F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F30A0F" w:rsidR="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>561</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F30A0F" w:rsidR="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F30A0F" w:rsidR="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Structuurvisie Windenergie op Zee (SV WoZ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F30A0F" w:rsidR="00F30A0F" w:rsidP="00985BA8" w:rsidRDefault="00972D27" w14:paraId="33ED400D" w14:textId="68A79D94">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F30A0F" w:rsidR="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>849</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F30A0F" w:rsidR="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F30A0F" w:rsidR="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Mijnbouw</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F30A0F" w:rsidR="00F30A0F" w:rsidP="00F30A0F" w:rsidRDefault="00F30A0F" w14:paraId="1BE39179" w14:textId="3E127449">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nr. 255</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brief van de minister van Klimaat en Groene Groei</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F30A0F" w:rsidR="00F30A0F" w:rsidP="008B5E50" w:rsidRDefault="00F30A0F" w14:paraId="237CE1E6" w14:textId="425758DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F30A0F" w:rsidR="00F30A0F" w:rsidP="008B5E50" w:rsidRDefault="00F30A0F" w14:paraId="072C784B" w14:textId="0A6261ED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 6 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F30A0F" w:rsidR="00972D27" w:rsidP="00F30A0F" w:rsidRDefault="00972D27" w14:paraId="1C82F6A2" w14:textId="04509BFD">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>De elektrificatie van het Nederlandse energiesysteem, en de verduurzaming daarvan, is een van de speerpunten van dit kabinet. Tegelijkertijd is ook de leveringszekerheid van aardgas de komende decennia cruciaal. De Nederlandse Noordzee speelt een belangrijke rol in beide opgaven. Hier zal de ambitie voor windenergie op zee worden gerealiseerd, terwijl het ook de aardgasvoorraden heeft waarmee Nederland zijn importafhankelijkheid kan beperken. Het inpassen van windparken en mijnbouwactiviteiten op de Noordzee kent uitdagingen. In deze brief wordt ingegaan op de maatwerkaanpak-ontwikkelingen van de afgelopen jaren, de voorgenomen wijzigingen van het juridisch instrumentarium die nodig zijn om regie te kunnen voeren op de gecombineerde ontwikkeling van windenergielocaties en mijnbouwactiviteiten en de ontwikkelingen ten aanzien van vliegprocedures om met minder ruimtegebruik veilig naar platforms te kunnen blijven vliegen. Met de gekozen oplossingsrichtingen wordt het beter mogelijk om op de Noordzee de uitrol van windenergie op zee, de versnelling van de gaswinning, en de ontwikkeling van ondergrondse opslag van CO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zo optimaal mogelijk ruimtelijk vorm te geven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F30A0F" w:rsidR="00972D27" w:rsidP="00F30A0F" w:rsidRDefault="00972D27" w14:paraId="673C5A6C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F30A0F" w:rsidR="00972D27" w:rsidP="00F30A0F" w:rsidRDefault="00972D27" w14:paraId="1165DC92" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>U bent in de Kamerbrief van 17 mei 2023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geïnformeerd over de toenemende ruimtelijke uitdagingen op de Noordzee als gevolg van de uitrol van windparken enerzijds en de aanwezige en toekomstige mijnbouwactiviteiten anderzijds. Daarbij werd geconstateerd dat het huidige wettelijk instrumentarium onvoldoende mogelijkheden biedt om deze belangen tijdig tegen elkaar af te wegen en om zo regie te kunnen voeren op optimaal ruimtegebruik. In diezelfde brief werd daarom: 1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F30A0F" w:rsidDel="00D70EE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC7985">
-[...67 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">een aanvulling op het juridische instrumentarium en 2) onderzoek naar ruimtebesparende manieren van vliegen van en naar mijnbouwinstallaties op zee aangekondigd. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sindsdien is de ruimtelijke druk op de Noordzee verder toegenomen, onder andere als gevolg van opgaven voor defensie, natuur en een Europese verplichting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor de realisatie van CO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC7985">
-[...82 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-opslagcapaciteit. Dit onderstreept dat tijdiger regie en het kunnen voorschrijven van ruimtebesparende (vlieg)technieken nodig zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC7985">
-[...94 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00F30A0F" w:rsidR="00972D27" w:rsidP="00F30A0F" w:rsidRDefault="00972D27" w14:paraId="0BCB7FC5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F30A0F" w:rsidR="00972D27" w:rsidP="00F30A0F" w:rsidRDefault="00972D27" w14:paraId="18F15AEC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Uitdagingen voor het inpassen van windparken op zee en mijnbouwactiviteiten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CC7985" w:rsidR="008B5E50" w:rsidP="008B5E50" w:rsidRDefault="008B5E50" w14:paraId="3DD9D54D" w14:textId="11B5AEE0">
-[...99 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00F30A0F" w:rsidR="00972D27" w:rsidP="00F30A0F" w:rsidRDefault="00972D27" w14:paraId="7E39C59B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wanneer activiteiten van nationaal belang stapelen in hetzelfde gebied, zoals windenergie en mijnbouw, is gecombineerd en ruimte-efficiënt gebruik het uitgangspunt. De afweging tussen windenergie en andere (nationale) belangen vindt als eerste plaats op planniveau wanneer windenergiegebieden in het Programma Noordzee worden aangewezen. In dit Programma weegt het kabinet de belangen van bestaande en voorziene mijnbouwactiviteiten zorgvuldig af tegen het belang van ruimte voor nieuwe windparken, zodat zowel windenergie als mijnbouw zoveel mogelijk ontwikkeld kunnen worden. De exacte ruimtelijke inpassing van de windparken ten opzichte van (voorgenomen) mijnbouwactiviteiten vindt plaats middels een maatwerkproces onder leiding van het Ministerie van Economische Zaken en Klimaat, in nauwe afstemming met de mijnbouwoperators. Het kavelbesluit dat later volgt bepaalt de uiteindelijke begrenzing tussen een mijnbouwinstallatie(s) en een toekomstig windpark.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F30A0F" w:rsidR="00972D27" w:rsidP="00F30A0F" w:rsidRDefault="00972D27" w14:paraId="095EBC27" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F30A0F" w:rsidR="00972D27" w:rsidP="00F30A0F" w:rsidRDefault="00972D27" w14:paraId="1264ECED" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>In de bovengenoemde Kamerbrief is echter geconstateerd dat er onvoldoende mogelijkheid is om als bevoegd gezag tot een belangenafweging te komen zolang een windenergiegebied in het Programma Noordzee is aangewezen, maar daarbinnen nog geen kavel is aangewezen met een kavelbesluit of een voorbereidingsbesluit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC7985">
+      <w:r w:rsidRPr="00F30A0F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00CC7985">
-[...161 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Met het bestaande wettelijk instrumentarium kan een mijnbouwinitiatief, wat onvoorzien was tijdens de vaststelling van het Programma Noordzee, worden ontwikkeld in of nabij een aangewezen windenergiegebied. Dit kan de mogelijkheden voor de ontwikkeling van windenergie op die locatie inperken, zonder dat er een bestuurlijke ruimtelijke afweging is gemaakt hoe de activiteiten het beste kunnen samengaan. Dit leidt tot onzekerheid over de mogelijkheden om de doelen voor windenergie op zee te halen, maar ook tot risico’s voor investeringen in het bijbehorende net op zee, dat van TenneT vroegtijdige investeringen vraagt. Mijnbouwondernemers kunnen eveneens onzekerheid ervaren over de beschikbaarheid van ruimte met de komst van een windenergiegebied nabij hun activiteiten. Dit kan ook een belemmerend effect hebben op de benodigde investeringen van deze activiteiten. Kortom, partijen betrokken bij de ontwikkeling van beide activiteiten zijn gebaat bij vroegtijdiger duidelijkheid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F30A0F" w:rsidR="00972D27" w:rsidP="00F30A0F" w:rsidRDefault="00972D27" w14:paraId="44E201E2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F30A0F" w:rsidR="00972D27" w:rsidDel="00D82243" w:rsidP="00F30A0F" w:rsidRDefault="00972D27" w14:paraId="2D6F2760" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In dezelfde Kamerbrief is geconstateerd dat er nog onvoldoende kennis was over de obstakelvrije ruimte die nodig is tussen windparken en mijnbouwplatformen om daar veilig naar toe te kunnen vliegen. Dit vergroot de onzekerheid voor de realisatie van windenergie of beperkt de inpassing van mijnbouwactiviteiten. Door het gezamenlijk ontwikkelen van maatwerk voor een aantal concrete casussen is de laatste jaren meer inzicht ontstaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F30A0F" w:rsidR="00972D27" w:rsidP="00F30A0F" w:rsidRDefault="00972D27" w14:paraId="1C465369" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F30A0F" w:rsidR="00972D27" w:rsidP="00F30A0F" w:rsidRDefault="00972D27" w14:paraId="50FAAC33" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De maatwerkaanpak-ontwikkelingen van de afgelopen jaren </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CC7985" w:rsidR="008B5E50" w:rsidP="008B5E50" w:rsidRDefault="008B5E50" w14:paraId="1EBD6629" w14:textId="2B082C46">
-[...41 lines deleted...]
-      <w:r w:rsidRPr="00CC7985">
+    <w:p w:rsidRPr="00F30A0F" w:rsidR="00972D27" w:rsidP="00F30A0F" w:rsidRDefault="00972D27" w14:paraId="3BACFE30" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De afgelopen twee jaar is er intensief samengewerkt met het Ministerie van Infrastructuur en Waterstaat, Energie Beheer Nederland (EBN), mijnbouwbedrijven, TenneT, helikopteroperators, aeronautische experts en kennisinstellingen. Dit leidde onder andere tot succesvolle inpassing van bestaande en geplande mijnbouwactiviteiten in kavelbesluiten voor windenergie op zee. De succesvolle afronding van twee maatwerktrajecten is toegelicht in de Kamerbrief van 16 mei 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F30A0F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="00CC7985">
-[...14 lines deleted...]
-        <w:pStyle w:val="Lijstalinea"/>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Dit heeft de volgende inzichten opgeleverd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F30A0F" w:rsidR="00F30A0F" w:rsidP="00F30A0F" w:rsidRDefault="00F30A0F" w14:paraId="085F4647" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F30A0F" w:rsidR="00972D27" w:rsidP="00F30A0F" w:rsidRDefault="00972D27" w14:paraId="76A05339" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...47 lines deleted...]
-        <w:pStyle w:val="Lijstalinea"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een maatwerkoplossing start bij het vaststellen van een acceptabele helikopterbereikbaarheid voor de mijnbouwoperator en vraagt vervolgens ruimtelijke en luchtvaart technische maatregelen om de luchtvaartveiligheid te waarborgen met een zo beperkt mogelijk ruimtebeslag. Omdat de verschillende activiteiten op mijnbouwplatforms ook een verschillende mate van helikopterbereikbaarheid vragen, is de benodigde ruimte rondom elk platform anders. Dit betekent dat maatwerk voor elk platform nodig is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F30A0F" w:rsidR="00972D27" w:rsidP="00F30A0F" w:rsidRDefault="00972D27" w14:paraId="7FA59F19" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De vliegprocedures die tot nu toe gebruikt worden om platforms veilig te bereiken nemen veel ruimte in beslag, wat de ruimte voor nieuwe windparken kan beperken. Daarom is er behoefte aan nieuwe ruimtebesparende vliegprocedures. Ik kom daar verderop op terug. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CC7985" w:rsidR="008B5E50" w:rsidP="008B5E50" w:rsidRDefault="008B5E50" w14:paraId="3D247928" w14:textId="3424A10D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Lijstalinea"/>
+    <w:p w:rsidRPr="00F30A0F" w:rsidR="00972D27" w:rsidP="00F30A0F" w:rsidRDefault="00972D27" w14:paraId="0FD589C8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vroegtijdige afstemming tussen mijnbouwoperators en het Rijk (windenergie) vergroot de ruimtelijke inpassingsmogelijkheden van beide. Naarmate verschillende activiteiten en plannen in tijd en ruimte vorderen, wordt het ingewikkelder en kostbaarder om tot een goede ruimtelijke afstemming te komen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CC7985" w:rsidR="008B5E50" w:rsidP="008B5E50" w:rsidRDefault="008B5E50" w14:paraId="3B48CFD8" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="Lijstalinea"/>
+    <w:p w:rsidRPr="00F30A0F" w:rsidR="00972D27" w:rsidP="00F30A0F" w:rsidRDefault="00972D27" w14:paraId="0E136F56" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Intensieve samenwerking tussen mijnbouwpartijen en het Rijk bij het zoeken naar een maatwerkoplossing biedt een goed uitgangspunt om te komen tot creatieve, gedragen resultaten die voor alle partijen acceptabel zijn.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CC7985" w:rsidR="008B5E50" w:rsidP="008B5E50" w:rsidRDefault="008B5E50" w14:paraId="735A62EA" w14:textId="6DFBE6DB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Lijstalinea"/>
+    <w:p w:rsidRPr="00F30A0F" w:rsidR="00972D27" w:rsidP="00F30A0F" w:rsidRDefault="00972D27" w14:paraId="1AA2FA21" w14:textId="20506BFC">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...87 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het bestaande juridisch instrumentarium, te weten een omgevingsvergunningplicht voor gebruik van de locatie als het voorbereidingsbesluit voor windparken is genomen, geeft marktpartijen </w:t>
+      </w:r>
+      <w:r w:rsidR="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in het stadium dat de besluitvorming voor windenergie al vergevorderd is </w:t>
+      </w:r>
+      <w:r w:rsidR="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>de juiste prikkel voor ruimtebesparing. Dit instrument stelt de overheid in staat om te besluiten over het al dan niet toestaan van nieuwe mijnbouwactiviteiten in het licht van de verenigbaarheid met het beoogde windpark. Vanwege de timing geeft dit instrument momenteel geen ruimtebesparende prikkel in situaties waarin de ontwikkeling van windenergie minder vergevorderd is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F30A0F" w:rsidR="00F30A0F" w:rsidP="00F30A0F" w:rsidRDefault="00F30A0F" w14:paraId="441CE544" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F30A0F" w:rsidR="00972D27" w:rsidP="00F30A0F" w:rsidRDefault="00972D27" w14:paraId="79628D31" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Voorgenomen wijziging juridisch instrumentarium</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C92C97" w:rsidR="008B5E50" w:rsidP="008B5E50" w:rsidRDefault="008B5E50" w14:paraId="052ECD4D" w14:textId="77777777">
-[...214 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F30A0F" w:rsidR="00972D27" w:rsidP="00F30A0F" w:rsidRDefault="00972D27" w14:paraId="54CF7C66" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vanwege bovenstaande inzichten zal een wijziging van het bestaande juridisch instrumentarium uit het stelsel van de Omgevingswet in gang worden gezet. Het voornemen is om de omgevingsvergunningplicht voor een mijnbouwlocatieactiviteit in de tijd naar voren te halen. Daarmee wordt het mogelijk om vroegtijdiger in het proces van windenergie specifieke situaties te toetsen op de mate waarin en in welke vorm mijnbouw en windenergie op zee samen kunnen gaan. Deze vroegtijdige duidelijkheid moet de investeringszekerheid borgen voor zowel het net op zee als ook voor mijnbouwondernemers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F30A0F" w:rsidR="00972D27" w:rsidP="00F30A0F" w:rsidRDefault="00972D27" w14:paraId="36E4289A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F30A0F" w:rsidR="00972D27" w:rsidDel="001C13C9" w:rsidP="00F30A0F" w:rsidRDefault="00972D27" w14:paraId="69F663B9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vergunningplicht zal gaan gelden vanaf het moment dat het windenergiegebied in de Omgevingsregeling is aangewezen. Hiervoor is het nodig om het Besluit activiteiten leefomgeving (Bal) en het Besluit kwaliteit leefomgeving (Bkl) te wijzigen, en aansluitend ook de Omgevingsregeling. Gestreefd wordt naar internetconsultatie voor het concept-wijzigingsbesluit medio 2026. De beoogde inwerkingtreding van het definitieve wijzigingsbesluit is 1 januari 2028. Deze vergunningenplicht zal niet gaan gelden voor al bestaande mijnbouwinstallaties en vergevorderde mijnbouwprojecten. In die situaties zal er, net als in afgelopen jaren, in samenspraak met mijnbouwondernemers maatwerkonderzoek plaatsvinden. Daarbij is het aan het Rijk om een aanvaardbare oplossing te faciliteren. Naast deze wijziging van het juridisch instrumentarium worden momenteel de (mogelijk toekomstige) mijnbouwlocaties in kaart gebracht zodat hier rekening mee kan worden gehouden bij het eventueel aanwijzen van de nieuwe windenergiegebieden. Dit draagt bij aan het voorkomen van inpassingsproblemen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F30A0F" w:rsidR="00972D27" w:rsidP="00F30A0F" w:rsidRDefault="00972D27" w14:paraId="2C5CB0DC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F30A0F" w:rsidR="00972D27" w:rsidP="00F30A0F" w:rsidRDefault="00972D27" w14:paraId="7AF9BD0A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andere acties </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C92C97" w:rsidR="008B5E50" w:rsidP="008B5E50" w:rsidRDefault="008B5E50" w14:paraId="4DECF5BE" w14:textId="77777777">
-[...73 lines deleted...]
-      <w:r w:rsidRPr="00C92C97">
+    <w:p w:rsidRPr="00F30A0F" w:rsidR="00972D27" w:rsidP="00F30A0F" w:rsidRDefault="00972D27" w14:paraId="59D60FA8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Naast de bovengenoemde initiatieven zijn ook de volgende acties uitgevoerd of gestart om de windenergie op zee en mijnbouwactiviteiten beter ruimtelijk met elkaar te verenigen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F30A0F" w:rsidR="00972D27" w:rsidP="00F30A0F" w:rsidRDefault="00972D27" w14:paraId="042396F2" w14:textId="4A17C8B7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In samenwerking met de Minister van Infrastructuur en Waterstaat heb ik een proefproject gestart voor de toepassing van een innovatieve ruimtebesparende vliegprocedure op zee: de Point in Space (PinS) vliegprocedure. Het doel van de hierbij toegepaste navigatietechniek is om met minder ruimte veilig naar platforms te kunnen vliegen. De technische resultaten van de vliegtesten zijn tot nu toe veelbelovend. Ruimtelijk, zien we dat de PinS-vliegprocedure per mijnbouwplatform kan leiden tot een ruimtebesparing van een factor 5 tot 7 ten opzichte van conventionele vliegprocedures. Dit betekent al snel een paar honderd vierkante kilometer ruimtewinst die vrijkomt voor ander gebruik, bijvoorbeeld voor windenergie op zee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F30A0F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="00C92C97">
-[...38 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F30A0F" w:rsidR="00F30A0F" w:rsidP="00F30A0F" w:rsidRDefault="00F30A0F" w14:paraId="67446805" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F30A0F" w:rsidR="00972D27" w:rsidP="00F30A0F" w:rsidRDefault="00972D27" w14:paraId="64627F81" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het streven is om eind dit jaar de eerste PinS-vliegprocedure goedgekeurd te krijgen om deze daarna in gebruik te nemen. Vanwege het innovatieve karakter bestaat het risico op vertraging in de goedkeuringsprocedure. Dit zou kunnen leiden tot vertraging in de kavelbesluiten en daarmee de uitrol van windenergie op zee. Om dit risico te beperken leg ik daarom het ontwerpkavelbesluit Nederwiek I-b ter inzage parallel aan de goedkeuringsprocedure. Het ontwerpkavelbesluit bevat echter een voorbehoud dat het definitieve kavelbesluit pas kan worden vastgesteld als de goedkeuring succesvol is afgerond. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F30A0F" w:rsidR="00972D27" w:rsidP="00F30A0F" w:rsidRDefault="00972D27" w14:paraId="31C25D8B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">De ontwikkeling van PinS is een mooi voorbeeld van samenwerking tussen verschillende partijen waardoor innovatieve oplossingen tot stand komen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00003277" w:rsidP="00E65D71" w:rsidRDefault="00003277" w14:paraId="702CBEBB" w14:textId="725E0705">
-[...114 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00F30A0F" w:rsidR="00972D27" w:rsidP="00F30A0F" w:rsidRDefault="00972D27" w14:paraId="088B63A2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Minister van Infrastructuur en Waterstaat werkt op basis van de opgedane kennis en ervaring aan een proceskader waarin wordt uitgewerkt welke stappen en onderzoeken gedaan moeten worden om de luchtvaartveiligheid van een ruimtelijk ontwerp te beoordelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F30A0F" w:rsidR="00972D27" w:rsidP="00F30A0F" w:rsidRDefault="00972D27" w14:paraId="6679F1ED" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EBN heeft waardevolle inlichtingen verschaft over de bestaande en mogelijk toekomstige mijnbouwactiviteiten, waarmee vroeger inzichtelijk werd welke gebieden meer en minder geschikt zullen zijn voor de realisatie van windparken. Dit heeft ook een belangrijke rol gespeeld bij de identificatie van nieuwe zoekgebieden voor windenergie in de notitie reikwijdte en detailniveau voor het Programma Noordzee 2028-2033. Daarnaast heeft EBN ook kritisch gekeken naar de noodzaak voor bereikbaarheid van verschillende typen operaties per helikopter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F30A0F" w:rsidR="00972D27" w:rsidP="00F30A0F" w:rsidRDefault="00972D27" w14:paraId="6F42F426" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Er zijn afspraken met de mijnbouwsector gemaakt in het Sectorakkoord gaswinning in de Energietransitie om te komen tot een zo efficiënt mogelijk ruimtegebruik bij de opsporing en winning van koolwaterstoffen en de ontmanteling van mijnbouwinstallaties.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC7985">
+      <w:r w:rsidRPr="00F30A0F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CC7985" w:rsidR="008B5E50" w:rsidP="00E65D71" w:rsidRDefault="008B5E50" w14:paraId="6B3E8361" w14:textId="4A144366">
-[...42 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00F30A0F" w:rsidR="00972D27" w:rsidP="00F30A0F" w:rsidRDefault="00972D27" w14:paraId="769D5AF3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>TNO onderzoekt in opdracht van het Ministerie van Economische Zaken en Klimaat de mogelijkheden voor ruimtebesparende monitoringstechnieken voor CO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC7985">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-opslagvoorkomens. Onder andere wordt de toepasbaarheid van glasvezelkabels op de zeebodem als monitoringsinstrument onderzocht. Indien dit een succes blijkt, zal de monitoring van CO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC7985">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC7985">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-opslaglocaties met aanzienlijk minder ruimte af kunnen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B5E50" w:rsidP="008B5E50" w:rsidRDefault="008B5E50" w14:paraId="58431EDE" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F30A0F" w:rsidR="00972D27" w:rsidP="00F30A0F" w:rsidRDefault="00972D27" w14:paraId="0DB713F1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F30A0F" w:rsidR="00972D27" w:rsidP="00F30A0F" w:rsidRDefault="00972D27" w14:paraId="4384BB2C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vervolg </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CC7985" w:rsidR="008B5E50" w:rsidP="008B5E50" w:rsidRDefault="008B5E50" w14:paraId="0F0A82A3" w14:textId="77777777">
-[...25 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00F30A0F" w:rsidR="00972D27" w:rsidP="00F30A0F" w:rsidRDefault="00972D27" w14:paraId="560D70C8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De bovenstaande inzichten en reeds in gang gezette acties krijgen onder andere een uitwerking in het Programma Noordzee 2028-2033, waarvoor de voorbereiding inmiddels is gestart. Door het vroegtijdig en proactief inventariseren van bestaande en toekomstige mijnbouwinitiatieven en bijbehorende belangen, de voorgenomen aanvulling van de juridische sturingsinstrumentarium en het inzetten van nieuwe ruimtebesparende vliegprocedures voor helikopters, wordt de uitrol van windenergie op zee, de versnelling van gaswinning en de ontwikkeling van ondergrondse opslag van CO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC7985">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> op de Noordzee zo optimaal mogelijk ruimtelijk vormgeven. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B5E50" w:rsidP="008B5E50" w:rsidRDefault="008B5E50" w14:paraId="21426555" w14:textId="77777777"/>
-[...38 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:p w:rsidRPr="00F30A0F" w:rsidR="00972D27" w:rsidP="00F30A0F" w:rsidRDefault="00972D27" w14:paraId="5CAC94C7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F30A0F" w:rsidR="00F30A0F" w:rsidP="00F30A0F" w:rsidRDefault="00F30A0F" w14:paraId="5E6F0B94" w14:textId="3BF4325D">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk222840271" w:id="1"/>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Klimaat en Groene Groei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F30A0F" w:rsidR="00972D27" w:rsidP="00F30A0F" w:rsidRDefault="00972D27" w14:paraId="7A59376A" w14:textId="1877A5FF">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F30A0F" w:rsidR="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Veldhoven-van der Meer</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidRPr="00F30A0F" w:rsidR="004E5D09" w:rsidP="00F30A0F" w:rsidRDefault="004E5D09" w14:paraId="32751C7D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00F30A0F" w:rsidR="004E5D09" w:rsidSect="00D2413A">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="415F84F5" w14:textId="77777777" w:rsidR="00FC72EA" w:rsidRDefault="00FC72EA">
+    <w:p w14:paraId="59DA20FB" w14:textId="77777777" w:rsidR="0035121C" w:rsidRDefault="0035121C" w:rsidP="00972D27">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="087C78EF" w14:textId="77777777" w:rsidR="00FC72EA" w:rsidRDefault="00FC72EA"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45188DDA" w14:textId="77777777" w:rsidR="00FC72EA" w:rsidRDefault="00FC72EA">
+    <w:p w14:paraId="710F85EB" w14:textId="77777777" w:rsidR="0035121C" w:rsidRDefault="0035121C" w:rsidP="00972D27">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A06C394" w14:textId="77777777" w:rsidR="00FC72EA" w:rsidRDefault="00FC72EA"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...15 lines deleted...]
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="35835FA8" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="024D1C69" w14:textId="77777777" w:rsidR="00972D27" w:rsidRPr="00972D27" w:rsidRDefault="00972D27" w:rsidP="00972D27">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="5799050E" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="4D944FA6" w14:textId="77777777" w:rsidR="00972D27" w:rsidRPr="00972D27" w:rsidRDefault="00972D27" w:rsidP="00972D27">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="2463DE27" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6D4DA510" w14:textId="77777777" w:rsidR="00972D27" w:rsidRPr="00972D27" w:rsidRDefault="00972D27" w:rsidP="00972D27">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45DC0E8E" w14:textId="77777777" w:rsidR="00FC72EA" w:rsidRDefault="00FC72EA">
+    <w:p w14:paraId="640E6079" w14:textId="77777777" w:rsidR="0035121C" w:rsidRDefault="0035121C" w:rsidP="00972D27">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="262742AB" w14:textId="77777777" w:rsidR="00FC72EA" w:rsidRDefault="00FC72EA"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="571F960E" w14:textId="77777777" w:rsidR="00FC72EA" w:rsidRDefault="00FC72EA">
+    <w:p w14:paraId="5E13CD89" w14:textId="77777777" w:rsidR="0035121C" w:rsidRDefault="0035121C" w:rsidP="00972D27">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71CC7724" w14:textId="77777777" w:rsidR="00FC72EA" w:rsidRDefault="00FC72EA"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="6DD50699" w14:textId="2F539A8F" w:rsidR="008B5E50" w:rsidRDefault="008B5E50" w:rsidP="008B5E50">
+    <w:p w14:paraId="474A814D" w14:textId="77777777" w:rsidR="00972D27" w:rsidRPr="00F30A0F" w:rsidRDefault="00972D27" w:rsidP="00F30A0F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F30A0F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> 34682, nr. 161. </w:t>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2023/24, 34682, nr. 161. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="206B0396" w14:textId="77777777" w:rsidR="008B5E50" w:rsidRDefault="008B5E50" w:rsidP="008B5E50">
+    <w:p w14:paraId="104F5199" w14:textId="77777777" w:rsidR="00972D27" w:rsidRPr="00F30A0F" w:rsidRDefault="00972D27" w:rsidP="00F30A0F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F30A0F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Verordening (EU) 2024/1735</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="44754977" w14:textId="77777777" w:rsidR="008B5E50" w:rsidRDefault="008B5E50" w:rsidP="008B5E50">
+    <w:p w14:paraId="4DFA2044" w14:textId="77777777" w:rsidR="00972D27" w:rsidRPr="00F30A0F" w:rsidRDefault="00972D27" w:rsidP="00F30A0F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F30A0F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> als bedoeld in artikel 3, eerste lid, respectievelijk 9, eerste lid, van de Wet windenergie op zee.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="62902801" w14:textId="1A294C2D" w:rsidR="008B5E50" w:rsidRDefault="008B5E50" w:rsidP="008B5E50">
+    <w:p w14:paraId="0FB4A7B3" w14:textId="77777777" w:rsidR="00972D27" w:rsidRPr="00F30A0F" w:rsidRDefault="00972D27" w:rsidP="00F30A0F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F30A0F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-        <w:t>33561, nr. 84.</w:t>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2024/25, 33561, nr. 84.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="4F5B9D08" w14:textId="77777777" w:rsidR="008B5E50" w:rsidRDefault="008B5E50" w:rsidP="008B5E50">
+    <w:p w14:paraId="20922D16" w14:textId="77777777" w:rsidR="00972D27" w:rsidRPr="00F30A0F" w:rsidRDefault="00972D27" w:rsidP="00F30A0F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F30A0F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Elke honderd vierkante kilometer biedt ruimte aan ongeveer 1 GW windenergie op zee</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="08A4209D" w14:textId="77777777" w:rsidR="008B5E50" w:rsidRDefault="008B5E50" w:rsidP="008B5E50">
+    <w:p w14:paraId="22D85B2B" w14:textId="77777777" w:rsidR="00972D27" w:rsidRPr="00F30A0F" w:rsidRDefault="00972D27" w:rsidP="00F30A0F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F30A0F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00975F71">
+        <w:r w:rsidRPr="00F30A0F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://www.rijksoverheid.nl/documenten/rapporten/2025/04/23/sectorakkoord-gaswinning-in-de-energietransitie</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00F30A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...97 lines deleted...]
-  <w:p w14:paraId="4C4B5C92" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="2F4514D9" w14:textId="77777777" w:rsidR="00972D27" w:rsidRPr="00972D27" w:rsidRDefault="00972D27" w:rsidP="00972D27">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...109 lines deleted...]
-  <w:p w14:paraId="20258434" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="00D0609E">
+  <w:p w14:paraId="3FC74FF5" w14:textId="77777777" w:rsidR="00972D27" w:rsidRPr="00972D27" w:rsidRDefault="00972D27" w:rsidP="00972D27">
     <w:pPr>
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="5A4D87DF" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="000049FB">
-[...414 lines deleted...]
-  <w:p w14:paraId="3B1ADC13" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6DAE8D81" w14:textId="77777777" w:rsidR="00972D27" w:rsidRPr="00972D27" w:rsidRDefault="00972D27" w:rsidP="00972D27">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...163 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0144C330"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="411C5F70">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B6E4E880">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -3046,336 +1719,51 @@
     <w:lvl w:ilvl="7" w:tplc="65EC7576">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B3A42892">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...284 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="105423F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="179AD1F2"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3444,334 +1832,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...282 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2AAE0C98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8EE8F488"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3840,1042 +1945,350 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="636012BC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C4B84BBE"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1957566683">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="1" w16cid:durableId="1612781356">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1289505096">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="2" w16cid:durableId="962924607">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1295528391">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="3" w16cid:durableId="1762951003">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1356030873">
-[...8 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="144587350">
+  <w:num w:numId="4" w16cid:durableId="741832771">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1517184703">
-[...29 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...639 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00972D27"/>
+    <w:rsid w:val="0035121C"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="0058618B"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00972D27"/>
+    <w:rsid w:val="00C92256"/>
+    <w:rsid w:val="00D2413A"/>
+    <w:rsid w:val="00E0357E"/>
+    <w:rsid w:val="00F30A0F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="35417073"/>
+  <w14:docId w14:val="488F64BB"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{FD79488E-D3B8-4E14-A88C-3E171CC4A373}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4897,74 +2310,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5113,1113 +2527,1027 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00972D27"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00972D27"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00972D27"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00972D27"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00972D27"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00972D27"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00972D27"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00972D27"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00972D27"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...337 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00972D27"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00972D27"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00972D27"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00972D27"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00972D27"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00972D27"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00972D27"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00972D27"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00972D27"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00972D27"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...3 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Standaardinspringing">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00972D27"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00972D27"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00972D27"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titel">
-    <w:name w:val="Title"/>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00972D27"/>
     <w:pPr>
-      <w:pBdr>
-[...3 lines deleted...]
-      <w:contextualSpacing/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:rPr>
-[...28 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
-    <w:name w:val="Voettekst Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00972D27"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00646746"/>
+    <w:rsid w:val="00972D27"/>
     <w:pPr>
-      <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00972D27"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00972D27"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00972D27"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00972D27"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00972D27"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00972D27"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00972D27"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00646746"/>
+    <w:rsid w:val="00972D27"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00972D27"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:semiHidden/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00972D27"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EA50AC"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00EA50AC"/>
+    <w:rsid w:val="00972D27"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...5 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
-[...34 lines deleted...]
-    <w:hidden/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00972D27"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F30A0F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2025/04/23/sectorakkoord-gaswinning-in-de-energietransitie" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>10958</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>2025</ap:Words>
+  <ap:Characters>11143</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>91</ap:Lines>
-  <ap:Paragraphs>25</ap:Paragraphs>
+  <ap:Lines>92</ap:Lines>
+  <ap:Paragraphs>26</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>12925</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>13142</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>