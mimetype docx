--- v0 (2026-07-06)
+++ v1 (2026-10-07)
@@ -1,3781 +1,1284 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B824BA" w:rsidP="00AA06AF" w:rsidRDefault="00787A60" w14:paraId="5DD3D8FB" w14:textId="77777777">
-[...29 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00391AC5" w:rsidR="00391AC5" w:rsidP="00391AC5" w:rsidRDefault="0014149F" w14:paraId="7B3ACBA1" w14:textId="3DBF9223">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391AC5" w:rsidR="00391AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004440F9">
-[...5 lines deleted...]
-      <w:r w:rsidR="00010C8E">
+      <w:r w:rsidRPr="00391AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>112</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391AC5" w:rsidR="00391AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00391AC5" w:rsidR="00391AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nieuwe Commissievoorstellen en initiatieven van de lidstaten van de Europese Unie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00391AC5" w:rsidR="00391AC5" w:rsidP="00391AC5" w:rsidRDefault="00391AC5" w14:paraId="34FEF31E" w14:textId="79560F26">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>643</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00391AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Informatie- en communicatietechnologie (ICT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00391AC5" w:rsidR="00391AC5" w:rsidP="00391AC5" w:rsidRDefault="00391AC5" w14:paraId="617ECC31" w14:textId="0BCC2247">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391AC5" w:rsidR="0014149F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4404</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretarissen van Economische Zaken en Klimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Justitie en Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00391AC5" w:rsidR="00391AC5" w:rsidP="00391AC5" w:rsidRDefault="00391AC5" w14:paraId="0E1B66A7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00391AC5" w:rsidR="00391AC5" w:rsidP="00391AC5" w:rsidRDefault="00391AC5" w14:paraId="33319005" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 6 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00391AC5" w:rsidR="0014149F" w:rsidP="00391AC5" w:rsidRDefault="0014149F" w14:paraId="0A753D5E" w14:textId="75900BC1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Wij hebben uw Kamer eerder per brief geïnformeerd over het voornemen van het Cypriotische voorzitterschap om tijdens Coreper II van 26 juni jl. de Raad van de Europese Unie (hierna: de Raad) om een mandaat te vragen voor de trilogen op de Omnibus Digitaal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391AC5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
-[...101 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00391AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Middels deze brief informeren wij uw Kamer, mede namens de minister van Binnenlandse Zaken en Koninkrijksrelaties, over de ontwikkelingen in de onderhandelingen over de Omnibus Digitaal. Daarnaast informeren wij uw Kamer nader over bepaalde aspecten van online tracking, zoals toegezegd tijdens het Commissiedebat over de bescherming van persoonsgegevens en grote datalekken van 25 juni jl.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00391AC5" w:rsidR="0014149F" w:rsidP="00391AC5" w:rsidRDefault="0014149F" w14:paraId="4EBFE4B0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00391AC5" w:rsidR="0014149F" w:rsidP="00391AC5" w:rsidRDefault="0014149F" w14:paraId="32B50DDA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uiteindelijk heeft het voorzitterschap besloten de Raad niet te vragen om het mandaat om met het Europees Parlement te onderhandelen over de Omnibus Digitaal. In de dagen voorafgaand aan Coreper werd duidelijk dat een blokkerende minderheid van lidstaten was. Een deel van deze lidstaten was van mening was dat het voorgelegde compromis onvoldoende ‘ambitie’ toonde ten aanzien van simplificatie, met name waar het de Algemene Verordening Gegevensbescherming (AVG) betreft. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het terugdringen van onnodige regeldruk is ook voor het kabinet een belangrijke prioriteit en het kabinet zet zich er voor in dat deze omnibus digitale wetgeving versimpelt, verduidelijkt en stroomlijnt. Voor het kabinet is daarbij wel een belangrijke voorwaarde dat de doelen en ambities van de digitale wetgeving overeind blijven, zeker als het gaat om de bescherming van grondrechten. Het kabinet was van mening dat het voorgelegde compromis voldoende in lijn was met deze inzet en voldeed als onderhandelingsmandaat voor de trilogen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00391AC5" w:rsidR="0014149F" w:rsidP="00391AC5" w:rsidRDefault="0014149F" w14:paraId="66E13CD5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00391AC5" w:rsidR="0014149F" w:rsidP="00391AC5" w:rsidRDefault="0014149F" w14:paraId="69E7B302" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Zoals wij uw Kamer eerder hebben geïnformeerd</w:t>
       </w:r>
-      <w:r w:rsidR="007F5DC5">
+      <w:r w:rsidRPr="00391AC5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r>
-[...141 lines deleted...]
-      <w:r w:rsidRPr="2F61DFB1">
+      <w:r w:rsidRPr="00391AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leek er gedurende de onderhandelingen voldoende steun onder lidstaten om de Omnibus Digitaal op veel onderdelen in lijn te brengen met de kabinetsinzet. Met betrekking tot de Platform-to-Business(P2B)-verordening, meldpunten voor incidentmeldingen en datawetgeving lijkt die steun er nog steeds te zijn. In de laatste weken en dagen groeide echter de groep lidstaten met de ambitie tot verdergaande wijzigingen van de AVG. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De precieze wijzigingen die deze lidstaten beogen zijn op dit moment nog onbekend. Deze zullen mogelijk wel lastig te verenigen zijn met de kabinetsinzet dat de omnibus geen afbreuk mag doen aan het niveau van gegevensbescherming dat de AVG biedt. Het is daardoor onzeker of er voldoende steun is in de Raad om de AVG-onderdelen van de Omnibus Digitaal in lijn te brengen met de kabinetsinzet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00391AC5" w:rsidR="0014149F" w:rsidP="00391AC5" w:rsidRDefault="0014149F" w14:paraId="78CB48B0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00391AC5" w:rsidR="0014149F" w:rsidP="00391AC5" w:rsidRDefault="0014149F" w14:paraId="29B07689" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Raadsonderhandelingen zullen nu worden voortgezet onder het Ierse voorzitterschap. Het is nog niet duidelijk wat de beoogde planning is. Wij zullen ons in het vervolg van de Raadsonderhandelingen ervoor blijven inspannen het compromis zoveel mogelijk in lijn te brengen met de kabinetsinzet zoals onder andere beschreven in het BNC-fiche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391AC5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="2F61DFB1">
+      <w:r w:rsidRPr="00391AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>. Over het vervolg van de onderhandelingen zullen wij uw Kamer conform de gemaakte informatie-afspraken informeren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="180BD6A4" w:rsidP="00AA06AF" w:rsidRDefault="180BD6A4" w14:paraId="2F1D9371" w14:textId="733B2020"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00391AC5" w:rsidR="0014149F" w:rsidP="00391AC5" w:rsidRDefault="0014149F" w14:paraId="71C01D24" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00391AC5" w:rsidR="0014149F" w:rsidP="00391AC5" w:rsidRDefault="0014149F" w14:paraId="722AD0D5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Rathenau onderzoek en online tracking</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00391AC5" w:rsidR="0014149F" w:rsidP="00391AC5" w:rsidRDefault="0014149F" w14:paraId="6F9A64CD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens het Commissiedebat over de bescherming van persoonsgegevens en grote datalekken op 25 juni jl. zijn door de leden Kathmann (PRO) en Swinkels (CDA) vragen gesteld over online tracking naar aanleiding van het onderzoek van het Rathenau Instituut </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...26 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>'De prijs van gratis internet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>'</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391AC5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00391AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, meer specifiek over minderjarigen, contextuele advertenties en de mogelijkheid om - naast de Europese inzet - nationale maatregelen te treffen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00391AC5" w:rsidR="0014149F" w:rsidP="00391AC5" w:rsidRDefault="0014149F" w14:paraId="1119FC32" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00391AC5" w:rsidR="0014149F" w:rsidP="00391AC5" w:rsidRDefault="0014149F" w14:paraId="2CECB70C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Met betrekking tot minderjarigen geldt dat zij op grond van Europese wetgeving al specifieke bescherming genieten tegen online tracking en advertentiepersonalisatie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391AC5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00391AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De door Rathenau voorgestelde beleidsoptie richting contextueel adverteren behelst in feite een volledig verbod op advertentiepersonalisatie. Dit zou potentieel verstrekkende gevolgen kunnen hebben voor de financiering van onder meer vrij toegankelijke online diensten en onafhankelijke journalistiek, en (mkb-)bedrijven die personalisatie inzetten om hun doelgroep te bereiken. De inzet van het kabinet is daarom om de Europese regelgeving rondom online tracking te stroomlijnen, en het voor gebruikers makkelijker te maken om hun rechten uit te oefenen zonder </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...69 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>consentmoeheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>dark patterns</w:t>
       </w:r>
-      <w:r w:rsidRPr="00342393">
-[...46 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00391AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Ook bij de onderhandelingen over de Omnibus Digitaal zet het kabinet zich hiervoor in.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00391AC5" w:rsidR="0014149F" w:rsidP="00391AC5" w:rsidRDefault="0014149F" w14:paraId="103719A2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00391AC5" w:rsidR="0014149F" w:rsidP="00391AC5" w:rsidRDefault="0014149F" w14:paraId="2CDF2043" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De mogelijkheden tot het treffen van nationale maatregelen op dit gebied zijn zeer beperkt, zoals ook geconstateerd door Rathenau. Het toepasselijke juridisch kader volgt namelijk uit Europese regelgeving. Het kabinet zet zich daarom nationaal vooral in voor het toezicht op dit terrein. Zoals weergegeven in de kabinetsreactie op het Rathenau-onderzoek is momenteel een wetsvoorstel in voorbereiding waarmee het toezicht op cookies en online tracking geconcentreerd ondergebracht wordt bij de Autoriteit Persoonsgegevens. Er zijn sinds 2024 structureel middelen vrijgemaakt voor toezicht op dit terrein.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391AC5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005C65B5" w:rsidR="00591E4A" w:rsidP="00AA06AF" w:rsidRDefault="00591E4A" w14:paraId="44F3BDC4" w14:textId="77777777"/>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00062ECD">
+    <w:p w:rsidRPr="00391AC5" w:rsidR="0014149F" w:rsidP="00391AC5" w:rsidRDefault="0014149F" w14:paraId="06E57DF7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00391AC5" w:rsidR="00391AC5" w:rsidP="00391AC5" w:rsidRDefault="00391AC5" w14:paraId="17DC028B" w14:textId="0971B3AB">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Economische Zaken en Klimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00391AC5" w:rsidR="0014149F" w:rsidP="00391AC5" w:rsidRDefault="0014149F" w14:paraId="607DE6B3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">W.J.M. Aerdts </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00082598" w:rsidR="00082598" w:rsidP="00AA06AF" w:rsidRDefault="00082598" w14:paraId="07BBE99A" w14:textId="77777777">
-[...65 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:p w:rsidRPr="00391AC5" w:rsidR="0014149F" w:rsidP="00391AC5" w:rsidRDefault="0014149F" w14:paraId="2E146DCF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00391AC5" w:rsidR="00391AC5" w:rsidP="00391AC5" w:rsidRDefault="00391AC5" w14:paraId="5E447F48" w14:textId="5C6FF7B9">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Justitie en Veiligheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00391AC5" w:rsidR="0014149F" w:rsidP="00391AC5" w:rsidRDefault="00391AC5" w14:paraId="2FFD105A" w14:textId="7B46796F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">K.T. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391AC5" w:rsidR="0014149F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van Bruggen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00391AC5" w:rsidR="0014149F" w:rsidP="00391AC5" w:rsidRDefault="0014149F" w14:paraId="4A54FCDA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00391AC5" w:rsidR="004E5D09" w:rsidP="00391AC5" w:rsidRDefault="004E5D09" w14:paraId="39751E99" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00391AC5" w:rsidR="004E5D09" w:rsidSect="00E524A9">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="756B0FA8" w14:textId="77777777" w:rsidR="002D69A6" w:rsidRDefault="002D69A6">
+    <w:p w14:paraId="47D6DE9A" w14:textId="77777777" w:rsidR="00423D3E" w:rsidRDefault="00423D3E" w:rsidP="0014149F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2744A6D4" w14:textId="77777777" w:rsidR="002D69A6" w:rsidRDefault="002D69A6"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75FDEE3B" w14:textId="77777777" w:rsidR="002D69A6" w:rsidRDefault="002D69A6">
+    <w:p w14:paraId="7AC09801" w14:textId="77777777" w:rsidR="00423D3E" w:rsidRDefault="00423D3E" w:rsidP="0014149F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29A93882" w14:textId="77777777" w:rsidR="002D69A6" w:rsidRDefault="002D69A6"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...42 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="37E0BB00" w14:textId="2D8579D4" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="7EC7F11C" w14:textId="77777777" w:rsidR="0014149F" w:rsidRPr="0014149F" w:rsidRDefault="0014149F" w:rsidP="0014149F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...106 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...75 lines deleted...]
-  <w:p w14:paraId="43C3760A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="759B4D04" w14:textId="77777777" w:rsidR="0014149F" w:rsidRPr="0014149F" w:rsidRDefault="0014149F" w:rsidP="0014149F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3C94439C" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6C3EE693" w14:textId="77777777" w:rsidR="0014149F" w:rsidRPr="0014149F" w:rsidRDefault="0014149F" w:rsidP="0014149F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4CAEE180" w14:textId="77777777" w:rsidR="002D69A6" w:rsidRDefault="002D69A6">
+    <w:p w14:paraId="36146B67" w14:textId="77777777" w:rsidR="00423D3E" w:rsidRDefault="00423D3E" w:rsidP="0014149F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0DD945" w14:textId="77777777" w:rsidR="002D69A6" w:rsidRDefault="002D69A6"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B68C019" w14:textId="77777777" w:rsidR="002D69A6" w:rsidRDefault="002D69A6">
+    <w:p w14:paraId="04E121A9" w14:textId="77777777" w:rsidR="00423D3E" w:rsidRDefault="00423D3E" w:rsidP="0014149F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C9E643C" w14:textId="77777777" w:rsidR="002D69A6" w:rsidRDefault="002D69A6"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="70047E74" w14:textId="5012738B" w:rsidR="00010C8E" w:rsidRPr="00AA06AF" w:rsidRDefault="00010C8E">
+    <w:p w14:paraId="6C466824" w14:textId="77777777" w:rsidR="0014149F" w:rsidRPr="00391AC5" w:rsidRDefault="0014149F" w:rsidP="00391AC5">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AA06AF">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391AC5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AA06AF">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00391AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/2026, 22112, nr. 4224</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="303340D9" w14:textId="04858EB0" w:rsidR="007F5DC5" w:rsidRPr="00AA06AF" w:rsidRDefault="007F5DC5">
+    <w:p w14:paraId="64162B55" w14:textId="77777777" w:rsidR="0014149F" w:rsidRPr="00391AC5" w:rsidRDefault="0014149F" w:rsidP="00391AC5">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AA06AF">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391AC5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AA06AF">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00391AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Meeste recentelijk: Kamerstukken II 2025/2026, 22112, nr. 4224</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="479269FB" w14:textId="77777777" w:rsidR="00082598" w:rsidRPr="00AA06AF" w:rsidRDefault="00082598" w:rsidP="00082598">
+    <w:p w14:paraId="41893844" w14:textId="77777777" w:rsidR="0014149F" w:rsidRPr="00391AC5" w:rsidRDefault="0014149F" w:rsidP="00391AC5">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AA06AF">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391AC5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AA06AF">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00391AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/2026, 22112, nr. 4223</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="6ECE5BDD" w14:textId="77777777" w:rsidR="000B3721" w:rsidRPr="00AA06AF" w:rsidRDefault="000B3721" w:rsidP="000B3721">
+    <w:p w14:paraId="4840611E" w14:textId="77777777" w:rsidR="0014149F" w:rsidRPr="00391AC5" w:rsidRDefault="0014149F" w:rsidP="00391AC5">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AA06AF">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391AC5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AA06AF">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00391AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2024/25, 26643, nr. 1362.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="7DA716DB" w14:textId="77777777" w:rsidR="000B3721" w:rsidRPr="00AA06AF" w:rsidRDefault="000B3721" w:rsidP="000B3721">
+    <w:p w14:paraId="68DAA29F" w14:textId="77777777" w:rsidR="0014149F" w:rsidRPr="00391AC5" w:rsidRDefault="0014149F" w:rsidP="00391AC5">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AA06AF">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391AC5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AA06AF">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00391AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Op grond van de Algemene Verordening Gegevensbescherming en de Digitaledienstenverordening. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="0E24CD37" w14:textId="77777777" w:rsidR="000B3721" w:rsidRPr="00AA06AF" w:rsidRDefault="000B3721" w:rsidP="000B3721">
+    <w:p w14:paraId="269DAF17" w14:textId="77777777" w:rsidR="0014149F" w:rsidRPr="00391AC5" w:rsidRDefault="0014149F" w:rsidP="00391AC5">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AA06AF">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391AC5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AA06AF">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00391AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 26643, nr. 1452.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...99 lines deleted...]
-  <w:p w14:paraId="7C7D883C" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="25CADB21" w14:textId="77777777" w:rsidR="0014149F" w:rsidRPr="0014149F" w:rsidRDefault="0014149F" w:rsidP="0014149F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...40 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...585 lines deleted...]
-  <w:p w14:paraId="2B46B72C" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="68CE934A" w14:textId="77777777" w:rsidR="0014149F" w:rsidRPr="0014149F" w:rsidRDefault="0014149F" w:rsidP="0014149F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1034 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="61E912FE" w14:textId="77777777" w:rsidR="0014149F" w:rsidRPr="0014149F" w:rsidRDefault="0014149F" w:rsidP="0014149F">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...702 lines deleted...]
-    <w:rsid w:val="7E196B58"/>
+    <w:rsidRoot w:val="0014149F"/>
+    <w:rsid w:val="0014149F"/>
+    <w:rsid w:val="001B54A2"/>
+    <w:rsid w:val="0035642C"/>
+    <w:rsid w:val="00391AC5"/>
+    <w:rsid w:val="00423D3E"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00753E6A"/>
+    <w:rsid w:val="007D3B3B"/>
+    <w:rsid w:val="00B844E3"/>
+    <w:rsid w:val="00E524A9"/>
+    <w:rsid w:val="00FB4EA0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="06579B63"/>
+  <w14:docId w14:val="1BF7526C"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{5963D8FC-133C-4848-A08A-768E0BCFA315}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3791,74 +1294,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4007,1138 +1511,1018 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0014149F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0014149F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0014149F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="0014149F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0014149F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0014149F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0014149F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0014149F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0014149F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...404 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0014149F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0014149F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0014149F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="0014149F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0014149F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0014149F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0014149F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0014149F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0014149F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0014149F"/>
     <w:pPr>
-      <w:ind w:left="720"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0014149F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="0014149F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="0014149F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0014149F"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0014149F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0014149F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0014149F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="0014149F"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-      <w:contextualSpacing/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:rPr>
-[...28 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="Voettekst Char"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0014149F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0014149F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0014149F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0014149F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00082598"/>
+    <w:rsid w:val="0014149F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...13 lines deleted...]
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000B3721"/>
-[...16 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="0014149F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0014149F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0014149F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0014149F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00391AC5"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC9A63.E2C7FFB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>4290</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>827</ap:Words>
+  <ap:Characters>4550</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>35</ap:Lines>
+  <ap:Lines>37</ap:Lines>
   <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5059</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5367</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>