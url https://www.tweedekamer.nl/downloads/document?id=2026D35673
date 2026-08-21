--- v0 (2026-07-06)
+++ v1 (2026-08-21)
@@ -1,4558 +1,1348 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00596A11" w:rsidP="007843B8" w:rsidRDefault="00F6522C" w14:paraId="4BA144BB" w14:textId="53D9BA12">
-[...6 lines deleted...]
-      <w:r w:rsidR="00B61407">
+    <w:p w:rsidRPr="00AD7F92" w:rsidR="00AD7F92" w:rsidP="00AD7F92" w:rsidRDefault="009F7E57" w14:paraId="746DED0C" w14:textId="6B5E058F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7F92" w:rsidR="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...20 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>793</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7F92" w:rsidR="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AD7F92" w:rsidR="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Internationale klimaatafspraken </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD7F92" w:rsidR="00AD7F92" w:rsidP="00AD7F92" w:rsidRDefault="00AD7F92" w14:paraId="04985EBA" w14:textId="12C2EE07">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7F92" w:rsidR="009F7E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>303</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>minister van Buitenlandse Handel en Ontwikkelingssamenwerking</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD7F92" w:rsidR="00AD7F92" w:rsidP="00AD7F92" w:rsidRDefault="00AD7F92" w14:paraId="2EA4C15A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD7F92" w:rsidR="00082BFD" w:rsidP="00AD7F92" w:rsidRDefault="00AD7F92" w14:paraId="1D658524" w14:textId="0D3B1AA3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 6 juli 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7F92" w:rsidR="009F7E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00AD7F92" w:rsidR="009F7E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00AD7F92" w:rsidR="00082BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij het commissiedebat Internationale Klimaatstrategie op 12 maart 2026 deed ik de toezegging de Kamer voor het reces te informeren over de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7F92" w:rsidR="00082BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tropical Forest Forever Facility</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7F92" w:rsidR="00082BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (TFFF) en het bijbehorende vermogensfonds </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7F92" w:rsidR="00082BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tropical Forest Investment Fund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7F92" w:rsidR="00082BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (TFIF) en daarbij in te gaan op 1) hoe ver dit initiatief is gevorderd 2) hoe succesvol Nederland is met het betrekken van private investeerders en 3) wat dit betekent voor de Nederlandse inzet en financiering (TZ202604-046). Met deze brief doe ik deze toezegging gestand, mede namens de Minister van Landbouw, Visserij, Voedselzekerheid en Natuur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD7F92" w:rsidR="00082BFD" w:rsidP="00AD7F92" w:rsidRDefault="00082BFD" w14:paraId="5AB170AC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD7F92" w:rsidR="00082BFD" w:rsidP="00AD7F92" w:rsidRDefault="00082BFD" w14:paraId="643C68F9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>COP30</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD7F92" w:rsidR="00082BFD" w:rsidP="00AD7F92" w:rsidRDefault="00082BFD" w14:paraId="7C940746" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ondanks de afspraak onder het Parijsakkoord om ontbossing in 2030 te stoppen en om te keren ligt de wereld hiervoor nog niet op koers. Bosbehoud is essentieel voor het tegengaan van klimaatverandering en het behoud van biodiversiteit, maar het is economisch nog altijd aantrekkelijker om bos te kappen dan om het te behouden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD7F92" w:rsidR="00082BFD" w:rsidP="00AD7F92" w:rsidRDefault="00082BFD" w14:paraId="55E7FB12" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD7F92" w:rsidR="00082BFD" w:rsidP="00AD7F92" w:rsidRDefault="00082BFD" w14:paraId="3F97B815" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op de COP28 klimaattop in 2023 stelde Brazilië daarom een multilateraal vermogensfonds voor om ontwikkelingslanden te stimuleren om tropische bossen te beschermen, en ontbossing en bosdegradatie tegen te gaan. Met een deel van de opbrengsten van het fonds ontvangen overheden een jaarlijkse betaling voor instandhouding van tropisch bos op basis van verificatie met satellietdata en nationale monitoring. Zo kunnen de betalingen aan tropische-bossenlanden voor lange termijn gegarandeerd worden en zijn deze niet meer afhankelijk van fluctuerende ODA-bijdragen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD7F92" w:rsidR="00082BFD" w:rsidP="00AD7F92" w:rsidRDefault="00082BFD" w14:paraId="3A7DCF9A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD7F92" w:rsidR="00082BFD" w:rsidP="00AD7F92" w:rsidRDefault="00082BFD" w14:paraId="079215D9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de uitwerking bestaat het initiatief uit:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD7F92" w:rsidR="00082BFD" w:rsidP="00AD7F92" w:rsidRDefault="00082BFD" w14:paraId="0A5CE394" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.  De TFFF faciliteit (TFFF </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Financial Intermediary Fund)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bij de Wereldbank, dat de betalingen aan tropische-bossenlanden doet op basis van strikte toelatingseisen en robuuste satellietmonitoring;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD7F92" w:rsidR="00082BFD" w:rsidP="00AD7F92" w:rsidRDefault="00082BFD" w14:paraId="28934BA8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.Het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tropical Forest Investment Fund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (TFIF), het vermogensfonds dat publiek en privaat kapitaal belegt om een stabiele inkomstenstroom te genereren waarmee het TFFF </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Financial Intermediary Fund </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de betalingen aan de tropisch-bossenlanden kan doen en haar kosten kan dekken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD7F92" w:rsidR="00082BFD" w:rsidP="00AD7F92" w:rsidRDefault="00082BFD" w14:paraId="35CA29EC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD7F92" w:rsidR="00082BFD" w:rsidP="00AD7F92" w:rsidRDefault="00082BFD" w14:paraId="27B71DED" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op basis van de beoogde uiteindelijke omvang van het vermogensfonds van USD 125 miljard (USD 25 miljard junior kapitaal van overheden en sponsoren, en USD 100 miljard senior kapitaal van private investeerders), zou het initiatief in staat moeten zijn om één miljard hectare tropisch bos te beschermen met een indicatieve jaarlijkse vergoeding van ongeveer USD 4 per hectare. Minimaal 20% van de jaarlijkse betalingen dient rechtstreeks  te worden toegewezen aan inheemse volkeren en lokale gemeenschappen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD7F92" w:rsidR="00082BFD" w:rsidP="00AD7F92" w:rsidRDefault="00082BFD" w14:paraId="3703C2BF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD7F92" w:rsidR="00082BFD" w:rsidP="00AD7F92" w:rsidRDefault="00082BFD" w14:paraId="2652F553" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In november 2025 werd het initiatief daadwerkelijk gelanceerd op de klimaattop COP30 in Belém, Brazilië. Drieënvijftig landen, waaronder Nederland, gaven politieke steun aan het initiatief met ondertekening van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...13 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Declaration on the Launch of the Tropical Forest Forever Facility</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Brazilië (USD 1 miljard), Indonesië (USD 1 miljard), Noorwegen (USD 3 miljard), Duitsland (EUR 1 miljard) en Frankrijk (EUR 500 miljoen) kondigden tevens een kapitaalbijdrage aan.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD7F92" w:rsidR="00082BFD" w:rsidP="00AD7F92" w:rsidRDefault="00082BFD" w14:paraId="579A461F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD7F92" w:rsidR="00082BFD" w:rsidP="00AD7F92" w:rsidRDefault="00082BFD" w14:paraId="5480EC5A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland zegde USD 5 miljoen subsidie toe voor de opstartkosten van het fonds via de Wereldbank en benadrukte de interesse van Nederlandse institutionele investeerders. Sindsdien heeft NL mede vormgegeven aan de oprichting. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD7F92" w:rsidR="00082BFD" w:rsidP="00AD7F92" w:rsidRDefault="00082BFD" w14:paraId="70F81168" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD7F92" w:rsidR="00082BFD" w:rsidP="00AD7F92" w:rsidRDefault="00082BFD" w14:paraId="77C0C561" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oprichting van het fonds</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD7F92" w:rsidR="00082BFD" w:rsidP="00AD7F92" w:rsidRDefault="00082BFD" w14:paraId="39610B28" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het initiatief bevindt zich nu in de opstartfase, waarin de benodigde structuren worden opgericht en de daadwerkelijke kapitalisatie van het vermogensfonds van start gaat. De Nederlandse bijdrage aan de opstartkosten wordt door de Wereldbank met name ingezet voor de kosten horende bij de opzet van het vermogensfonds. Door de directe beschikbaarheid, speelt de Nederlandse bijdrage een significante rol in deze eerste fase en het behoud van momentum na COP30. De toegezegde bijdragen van andere donoren aan de opstartkosten komen beschikbaar wanneer zowel de TFFF-faciliteit als het vermogensfonds daadwerkelijk zijn opgericht. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD7F92" w:rsidR="00082BFD" w:rsidP="00AD7F92" w:rsidRDefault="00082BFD" w14:paraId="5AF5CD2E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD7F92" w:rsidR="00082BFD" w:rsidP="00AD7F92" w:rsidRDefault="00082BFD" w14:paraId="22CD3AC6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland is, op basis van de bijdrage aan de opstartkosten, door Brazilië uitgenodigd te participeren in het interim bestuur van de TFFF-faciliteit bij de Wereldbank (in samenwerking met Brazilië, Indonesië, de Democratische Republiek Congo, Noorwegen, Duitsland en Frankrijk). Inmiddels is het oprichtingsdocument ontwikkeld, waarin de principewerking van het instrument wordt vastgelegd. In de tweede helft van 2026 wordt de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>operations manual</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uitgewerkt, dat de praktische werking en procedures zal vastleggen en nodig is om operationeel te kunnen worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD7F92" w:rsidR="00082BFD" w:rsidP="00AD7F92" w:rsidRDefault="00082BFD" w14:paraId="36548856" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD7F92" w:rsidR="00082BFD" w:rsidP="00AD7F92" w:rsidRDefault="00082BFD" w14:paraId="63FF0CE1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vijf landen die reeds een kapitaalbijdrage hebben toegezegd, hebben als </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>transition committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van het TFIF vermogensfonds begin juni 2026 aangekondigd het vermogensfonds te vestigen in Luxemburg. De overheid van Luxemburg kondigde hierbij een junior kapitaalbijdrage aan van EUR 50 miljoen voor de periode 2026-2030 en voor de periode daarna een jaarlijkse bijdrage. Op basis van het huidige </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>due diligence</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> proces is de verwachting dat de eerste junior kapitaalbijdragen in de tweede helft van 2026 daadwerkelijk worden ingelegd, en begin 2027 de eerste obligaties voor het senior-kapitaaldeel worden uitgegeven. Het vermogensfonds zal een opschalingstraject kennen van een aantal jaren voordat de beoogde omvang wordt bereikt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD7F92" w:rsidR="00082BFD" w:rsidP="00AD7F92" w:rsidRDefault="00082BFD" w14:paraId="4A9DF213" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD7F92" w:rsidR="00082BFD" w:rsidP="00AD7F92" w:rsidRDefault="00082BFD" w14:paraId="285C90AE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Onder druk van Noorwegen is het doel gesteld om per eind 2026 een totaal aan junior kapitaaltoezeggingen van USD 10 miljard te bereiken. Inclusief de toezegging van Luxemburg en enkele filantropische bijdragen staat het totaal op USD 6,8 miljard. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD7F92" w:rsidR="00082BFD" w:rsidP="00AD7F92" w:rsidRDefault="00082BFD" w14:paraId="02272B85" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD7F92" w:rsidR="00082BFD" w:rsidP="00AD7F92" w:rsidRDefault="00082BFD" w14:paraId="33BD4BA8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Private investeerders</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD7F92" w:rsidR="00082BFD" w:rsidP="00AD7F92" w:rsidRDefault="00082BFD" w14:paraId="000C4AAC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 26 mei jl. organiseerde de Nederlandse overheid samen met de Finance for Biodiversity Foundation, het Wereld Natuur Fonds en Robeco en in het bijzijn van de Wereldbank en de huidige sponsorlanden, in Rotterdam een dialoog over TFFF. Meer dan vijftig institutionele investeerders, met name pensioenfondsen, vermogensbeheerders, en commerciële banken waren aanwezig. Er bleek opnieuw serieuze interesse vanuit institutionele investeerders om te investeren in TFFF. De dialoog bood de investeerders bovendien de gelegenheid om suggesties mee te geven over de inrichting van het vermogensfonds, de investeringsstrategie en het realiseren van de gewenste impact van TFFF. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD7F92" w:rsidR="00082BFD" w:rsidP="00AD7F92" w:rsidRDefault="00082BFD" w14:paraId="72995C68" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD7F92" w:rsidR="00082BFD" w:rsidP="00AD7F92" w:rsidRDefault="00082BFD" w14:paraId="007AFD45" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de vormgeving van het vermogensfonds wordt gekozen voor een opzet en omvang waarmee niet alleen de investeerders kunnen worden terugbetaald maar ook zoveel mogelijk hectares bos kunnen worden beschermd. Daarvoor is het nodig dat het seniorkapitaal past binnen de investeringskaders van de institutionele investeerders. Het juniorkapitaal is met name in de vroege fase nodig om risico’s te absorberen. Het is uitdagend om een goede balans te vinden tussen snelle beschikbaarheid van de opbrengsten van het fonds voor daadwerkelijke betalingen aan tropische bossenlanden, en gebruik van een deel van de opbrengsten voor versterking van het fonds zelf, terwijl het geleidelijk toegroeit naar de beoogde omvang. TFIF wordt niet ontworpen voor impactinvesteringen, maar zal wel zogenaamde ‘exclusiecriteria’ ten aanzien van de investeringsportefeuille hanteren. Daarmee dienen negatieve sociale en milieugevolgen voorkomen te worden en kan het fonds als investeerder de obligatiemarkt een positieve prikkel voor vergroening geven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD7F92" w:rsidR="00082BFD" w:rsidP="00AD7F92" w:rsidRDefault="00082BFD" w14:paraId="0952E828" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD7F92" w:rsidR="00082BFD" w:rsidP="00AD7F92" w:rsidRDefault="00082BFD" w14:paraId="4CA100D4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">De institutionele investeerders hebben hun interesse en betrokkenheid verder kenbaar gemaakt aan de hand van een gezamenlijke verklaring (‘Rotterdam Statement of Support’) bij de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...47 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>London Climate Action Week</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (20-28 juni 2026), die zal worden verder gebracht richting andere internationale bijeenkomsten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD7F92" w:rsidR="00082BFD" w:rsidP="00AD7F92" w:rsidRDefault="00082BFD" w14:paraId="57A99021" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD7F92" w:rsidR="00082BFD" w:rsidP="00AD7F92" w:rsidRDefault="00082BFD" w14:paraId="1F0B32AF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...96 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tot slot</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD7F92" w:rsidR="00082BFD" w:rsidP="00AD7F92" w:rsidRDefault="00082BFD" w14:paraId="0BA41E3F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet ziet TFFF als positief initiatief, gezien de potentieel belangrijke bijdrage aan het behoud van tropische bossen. Het initiatief is innovatief. Het partnerschap is geopolitiek relevant en heeft meerwaarde voor financiering van klimaat en biodiversiteit in brede zin (inclusief grote rol van niet-traditionele donoren). Anderzijds heeft TFFF juist door zijn schaal en ambitie verdere ontwikkeling en tijd nodig en is succes niet verzekerd. Het momentum is tot op heden, met name door het Braziliaans leiderschap, indrukwekkend. De komende periode zal de haalbaarheid van de beoogde kapitalisatie, in de huidige geopolitieke context, verder duidelijk worden. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk233012337" w:id="0"/>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook zal duidelijk moeten worden welk vooruitzicht tropische bossenlanden daadwerkelijk hebben op betalingen uit TFFF en in hoeverre zij klaar zijn om aan TFFF mee te kunnen doen. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidRPr="00AD7F92" w:rsidR="00082BFD" w:rsidP="00AD7F92" w:rsidRDefault="00082BFD" w14:paraId="322912FB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Nederlandse steun voor de opstartkosten en de Nederlandse inzet op het betrekken van institutionele investeerders wordt door de landen in de TFFF-coalitie en de Wereldbank gewaardeerd, omdat het in de huidige vroege fase van het initiatief steun en momentum genereert. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD7F92" w:rsidR="00082BFD" w:rsidP="00AD7F92" w:rsidRDefault="00082BFD" w14:paraId="6CC9F495" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD7F92" w:rsidR="00082BFD" w:rsidP="00AD7F92" w:rsidRDefault="00082BFD" w14:paraId="1AB8EA52" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland acht het in de uitwerking van het vermogensfonds van belang dat de exclusiecriteria voldoende robuust zijn en dat private investeerders niet meer worden gesubsidieerd dan strikt noodzakelijk. In deze fase waarin opzet en structuur van het fonds nader worden uitgewerkt, gebruikt Nederland de bijdrage aan de opstartkosten om deze aandachtspunten en daarbij horende risico’s onder de aandacht te brengen bij de leden van het TFIF </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...28 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>transition committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Nederland heeft formeel geen zeggenschap in de vormgeving van het vermogensfonds; daarvoor is een kapitaalbijdrage nodig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD7F92" w:rsidR="00082BFD" w:rsidP="00AD7F92" w:rsidRDefault="00082BFD" w14:paraId="43021EBC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD7F92" w:rsidR="00082BFD" w:rsidP="00AD7F92" w:rsidRDefault="00082BFD" w14:paraId="4361EF0F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het kabinet is in deze fase nog niet in staat om een positie in te nemen over een mogelijke kapitaalbijdrage aan TFIF vanuit de Nederlandse overheid. Een ambtelijke verkenning naar mogelijke opties voor een eventuele kapitaalbijdrage is gaande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD7F92" w:rsidR="00082BFD" w:rsidP="00AD7F92" w:rsidRDefault="00082BFD" w14:paraId="1F1CE758" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD7F92" w:rsidR="00082BFD" w:rsidP="00AD7F92" w:rsidRDefault="00082BFD" w14:paraId="6D0B6830" w14:textId="7F78782A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van Buitenlandse Handel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7F92" w:rsidR="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...861 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>en Ontwikkelingssamenwerking,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED258D" w:rsidP="007843B8" w:rsidRDefault="00ED258D" w14:paraId="593522B1" w14:textId="77777777">
-[...45 lines deleted...]
-      <w:pgMar w:top="3095" w:right="2777" w:bottom="1077" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00AD7F92" w:rsidR="00082BFD" w:rsidP="00AD7F92" w:rsidRDefault="00082BFD" w14:paraId="47A23F0B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD7F92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S.W. Sjoerdsma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD7F92" w:rsidR="004E5D09" w:rsidP="00AD7F92" w:rsidRDefault="004E5D09" w14:paraId="36597352" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00AD7F92" w:rsidR="004E5D09" w:rsidSect="00C1584D">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B27A6C8" w14:textId="77777777" w:rsidR="007A72C9" w:rsidRDefault="007A72C9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="470F02A9" w14:textId="77777777" w:rsidR="0096079A" w:rsidRDefault="0096079A" w:rsidP="00082BFD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51D7EFDE" w14:textId="77777777" w:rsidR="007A72C9" w:rsidRDefault="007A72C9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="02012229" w14:textId="77777777" w:rsidR="0096079A" w:rsidRDefault="0096079A" w:rsidP="00082BFD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...42 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7C0CEF93" w14:textId="77777777" w:rsidR="007843B8" w:rsidRDefault="007843B8">
+  <w:p w14:paraId="2875108E" w14:textId="77777777" w:rsidR="00082BFD" w:rsidRPr="00082BFD" w:rsidRDefault="00082BFD" w:rsidP="00082BFD">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...31 lines deleted...]
-  <w:p w14:paraId="49FA3F19" w14:textId="77777777" w:rsidR="007843B8" w:rsidRDefault="007843B8">
+  <w:p w14:paraId="253D15A3" w14:textId="77777777" w:rsidR="00082BFD" w:rsidRPr="00082BFD" w:rsidRDefault="00082BFD" w:rsidP="00082BFD">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...31 lines deleted...]
-  <w:p w14:paraId="60C8BCAB" w14:textId="77777777" w:rsidR="007843B8" w:rsidRDefault="007843B8">
+  <w:p w14:paraId="5AF61520" w14:textId="77777777" w:rsidR="00082BFD" w:rsidRPr="00082BFD" w:rsidRDefault="00082BFD" w:rsidP="00082BFD">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D9B7E92" w14:textId="77777777" w:rsidR="007A72C9" w:rsidRDefault="007A72C9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4CCB2F6B" w14:textId="77777777" w:rsidR="0096079A" w:rsidRDefault="0096079A" w:rsidP="00082BFD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B72CA2F" w14:textId="77777777" w:rsidR="007A72C9" w:rsidRDefault="007A72C9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1B3C6680" w14:textId="77777777" w:rsidR="0096079A" w:rsidRDefault="0096079A" w:rsidP="00082BFD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="71D01DB1" w14:textId="77777777" w:rsidR="007843B8" w:rsidRDefault="007843B8">
+  <w:p w14:paraId="6AC051EA" w14:textId="77777777" w:rsidR="00082BFD" w:rsidRPr="00082BFD" w:rsidRDefault="00082BFD" w:rsidP="00082BFD">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4BA144C4" w14:textId="2387DF05" w:rsidR="00596A11" w:rsidRDefault="00F6522C">
-[...194 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="58E0BAAB" w14:textId="77777777" w:rsidR="00082BFD" w:rsidRPr="00082BFD" w:rsidRDefault="00082BFD" w:rsidP="00082BFD">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4BA144C6" w14:textId="3BF5F580" w:rsidR="00596A11" w:rsidRDefault="00F6522C">
+  <w:p w14:paraId="7EE54669" w14:textId="77777777" w:rsidR="00082BFD" w:rsidRPr="00082BFD" w:rsidRDefault="00082BFD" w:rsidP="00082BFD">
     <w:pPr>
-      <w:spacing w:after="7131" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1167 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1390 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00596A11"/>
-[...186 lines deleted...]
-    <w:rsid w:val="00FE6B09"/>
+    <w:rsidRoot w:val="00082BFD"/>
+    <w:rsid w:val="00082BFD"/>
+    <w:rsid w:val="000971E2"/>
+    <w:rsid w:val="00345DF1"/>
+    <w:rsid w:val="003B343E"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="007B6D01"/>
+    <w:rsid w:val="0089191F"/>
+    <w:rsid w:val="0096079A"/>
+    <w:rsid w:val="009F337B"/>
+    <w:rsid w:val="009F7E57"/>
+    <w:rsid w:val="00AD7F92"/>
+    <w:rsid w:val="00C1584D"/>
+    <w:rsid w:val="00E0357E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4BA144BB"/>
-  <w15:docId w15:val="{14917879-209B-4D1D-BECF-84F5F268619F}"/>
+  <w14:docId w14:val="712C4B67"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{67B513ED-FBF1-4BEA-8023-3B290D796CE4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4561,77 +1351,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4656,75 +1446,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4759,55 +1549,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4876,1015 +1666,625 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00082BFD"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
-[...17 lines deleted...]
-      <w:spacing w:before="120" w:after="120" w:line="300" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...3 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading2">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00082BFD"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading3">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00082BFD"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00082BFD"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00082BFD"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...3 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00082BFD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00082BFD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00082BFD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00082BFD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...14 lines deleted...]
-    <w:uiPriority w:val="98"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00082BFD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00082BFD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00082BFD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00082BFD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00082BFD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00082BFD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00082BFD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00082BFD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00082BFD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="00082BFD"/>
     <w:pPr>
-      <w:spacing w:before="200" w:after="160"/>
-[...1 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...15 lines deleted...]
-    <w:uiPriority w:val="98"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00082BFD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:pPr>
-[...130 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rsid w:val="00082BFD"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00082BFD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00082BFD"/>
     <w:pPr>
-      <w:numPr>
-[...38 lines deleted...]
-      <w:ind w:left="-1417"/>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:spacing w:val="-3"/>
-[...5 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00082BFD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00082BFD"/>
     <w:pPr>
-      <w:spacing w:line="360" w:lineRule="exact"/>
-      <w:jc w:val="both"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...6 lines deleted...]
-    <w:next w:val="Normal"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00082BFD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00082BFD"/>
     <w:pPr>
-      <w:spacing w:line="360" w:lineRule="exact"/>
-      <w:jc w:val="right"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...13 lines deleted...]
-    <w:uiPriority w:val="8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00082BFD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:pPr>
-[...83 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00082BFD"/>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="13"/>
-[...77 lines deleted...]
-    <w:rPr>
+      <w:bCs/>
       <w:smallCaps/>
-      <w:color w:val="404040"/>
-[...91 lines deleted...]
-      <w:i/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Verdana13">
-[...57 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005610CE"/>
+    <w:rsid w:val="00082BFD"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005610CE"/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:rsid w:val="00082BFD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005610CE"/>
+    <w:rsid w:val="00082BFD"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005610CE"/>
-[...83 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00082BFD"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...104 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -6160,153 +2560,79 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>4</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>8044</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>1490</ap:Words>
+  <ap:Characters>8195</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>67</ap:Lines>
-  <ap:Paragraphs>18</ap:Paragraphs>
+  <ap:Lines>68</ap:Lines>
+  <ap:Paragraphs>19</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
-    <vt:vector baseType="variant" size="4">
-[...5 lines deleted...]
-      </vt:variant>
+    <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
-    <vt:vector baseType="lpstr" size="2">
-[...1 lines deleted...]
-      <vt:lpstr>kamerbrief Tropical Forest Forever Facility</vt:lpstr>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>9488</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9666</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-06-11T08:11:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F0059C617296B049142960D7DBD88D31EB3</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="BZDossierTemplate">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="gc2efd3bfea04f7f8169be07009f5536">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...58 lines deleted...]
-    <vt:lpwstr>2c1345c9-a20d-47c3-af9f-b4fa51825def</vt:lpwstr>
   </property>
 </Properties>
 </file>