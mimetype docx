--- v0 (2026-07-06)
+++ v1 (2026-08-20)
@@ -1,2434 +1,1559 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00AB7075" w:rsidP="00AB7075" w:rsidRDefault="00E2759A" w14:paraId="06CEB79A" w14:textId="443BA274">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="11060" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3331"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="4327"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D51DFF" w:rsidTr="00E80618" w14:paraId="10E99620" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6733" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="5341003D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WEEDE </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>K</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>AMER DER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>TATEN-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ENERAAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4327" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="7FB2FEE5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="88"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w:rsidTr="00E80618" w14:paraId="2CB5B3C7" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidP="004742EF" w:rsidRDefault="00500F90" w14:paraId="6C30F1B6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vergaderjaar </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F95FC9" w:rsidR="00F95FC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="002F0F5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F95FC9" w:rsidR="00F95FC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>-202</w:t>
+            </w:r>
+            <w:r w:rsidR="002F0F5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w:rsidTr="00E80618" w14:paraId="18029E08" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="51BE990E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w:rsidTr="00E80618" w14:paraId="2C2244B4" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="37755A9F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w:rsidTr="00E80618" w14:paraId="7172F0D0" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="39B2770C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="0E8DD00B" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="00E80618" w14:paraId="31C406D6" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidP="00222CF9" w:rsidRDefault="00E66E19" w14:paraId="618D4BF4" w14:textId="0D8B620C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>36 989</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E66E19" w:rsidR="00BD6FD6" w:rsidP="00222CF9" w:rsidRDefault="00E66E19" w14:paraId="04A7BB2B" w14:textId="52AC9572">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E66E19">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Uitvoering van Verordening (EU) 2024/1252 van het Europees Parlement en de Raad van 11 april 2024 tot vaststelling van een kader om een veilige en duurzame voorziening van kritieke grondstoffen te waarborgen, en tot wijziging van de Verordeningen (EU) nr. 168/2013, (EU) 2018/858, (EU) 2018/1724 en (EU) 2019/1020 (Uitvoeringswet verordening kritieke grondstoffen)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="00E80618" w14:paraId="738CB432" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="48470BA5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="689692DA" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="00E80618" w14:paraId="1BF7332B" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="241"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="77E9DDCB" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="61EEA9DB" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="00E80618" w14:paraId="2D339BC1" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="7572AEB7" w14:textId="65039E82">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nr. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E66E19">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="4BA5A83A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ADVIES </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF5731">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFDELING ADVISERING </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>RAAD VAN STATE EN NADER RAPPORT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="00E80618" w14:paraId="0A2D1A15" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="2FEAF70F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="6414B9E9" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="00E80618" w14:paraId="37D7433A" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="7F4E4375" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidP="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="787EE9AB" w14:textId="169AD128">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="355"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hieronder zijn opgenomen het advies van de Afdeling advisering van de Raad van State d.d. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E66E19">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22 april 2026 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>en het nader rapport d.d.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E66E19">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 29 juni 2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>, aangeboden aan de Koning door de minister van</w:t>
+            </w:r>
+            <w:r w:rsidR="00E66E19">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Economische Zaken</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>, mede namens de minister van</w:t>
+            </w:r>
+            <w:r w:rsidR="00E66E19">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Klimaat en Groene Groei</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>. Het advies van de Afdeling advisering van de Raad van State is cursief afgedrukt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="00E80618" w14:paraId="34E1126F" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="583AD685" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="64448CF9" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="00E80618" w14:paraId="026C7BF0" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="398D0E55" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="736B9CD5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="00E80618" w14:paraId="4014E979" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="16DB50AD" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="76B2AFF3" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidRPr="00E80618" w:rsidR="00E80618" w:rsidP="00E80618" w:rsidRDefault="00E80618" w14:paraId="2A9338EB" w14:textId="77777777">
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:tab/>
+      <w:r w:rsidRPr="00E80618">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Blijkens de mededeling van de Directeur van Uw kabinet van 19 februari 2026, nr.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">‘s-Gravenhage, </w:t>
+      <w:r w:rsidRPr="00E80618">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007F4A41">
-        <w:t>29 juni 2026</w:t>
+      <w:r w:rsidRPr="00E80618">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2026000447, machtigde Uwe Majesteit de Afdeling advisering van de Raad van State haar advies inzake het bovenvermelde voorstel van wet rechtstreeks aan mij te doen toekomen. Dit advies, gedateerd 22 april 2026, nr. No. W18.26.00049/IV, bied ik U hierbij aan.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB7075" w:rsidP="00AB7075" w:rsidRDefault="00AB7075" w14:paraId="43663D1B" w14:textId="77777777">
+    <w:p w:rsidRPr="00E80618" w:rsidR="00E80618" w:rsidP="00E80618" w:rsidRDefault="00E80618" w14:paraId="6CFB54AD" w14:textId="77777777">
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AB7075" w:rsidP="00AB7075" w:rsidRDefault="00AB7075" w14:paraId="4442FB15" w14:textId="77777777">
+    <w:p w:rsidRPr="00E80618" w:rsidR="00E80618" w:rsidP="00E80618" w:rsidRDefault="00E80618" w14:paraId="00EC71BA" w14:textId="77777777">
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
-    </w:p>
-[...170 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00E80618">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">De tekst van het advies treft u hieronder aan, voorzien van mijn reactie. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00210C8A" w:rsidR="00210C8A" w:rsidP="00210C8A" w:rsidRDefault="00210C8A" w14:paraId="728C3071" w14:textId="77777777">
+    <w:p w:rsidRPr="00E80618" w:rsidR="00E80618" w:rsidP="00E80618" w:rsidRDefault="00E80618" w14:paraId="09D3B03C" w14:textId="77777777">
       <w:pPr>
-        <w:tabs>
-[...4 lines deleted...]
-        </w:tabs>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00210C8A" w:rsidR="00210C8A" w:rsidP="00210C8A" w:rsidRDefault="00E2759A" w14:paraId="072B5990" w14:textId="77777777">
+    <w:p w:rsidRPr="00E80618" w:rsidR="00E80618" w:rsidP="00E80618" w:rsidRDefault="00E80618" w14:paraId="191CA21A" w14:textId="00381BB6">
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:sdt>
-[...22 lines deleted...]
-      </w:sdt>
+      <w:r w:rsidRPr="00E80618">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Bij Kabinetsmissive van 19 februari 2026, no.2026000447, heeft Uwe Majesteit, op voordracht van de Minister van Economische Zaken, bij de Afdeling advisering van de Raad van State ter overweging aanhangig gemaakt het voorstel van wet tot uitvoering van Verordening (EU) 2024/1252 van het Europees Parlement en de Raad van 11 april 2024 tot vaststelling van een kader om een veilige en duurzame voorziening van kritieke grondstoffen te waarborgen, en tot wijziging van de Verordeningen (EU) nr. 168/2013, (EU) 2018/858, (EU) 2018/1724 en (EU) 2019/1020 (Uitvoeringswet verordening kritieke grondstoffen), met memorie van toelichting.</w:t>
+      </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:tag w:val="bmVrijeTekst1"/>
         <w:id w:val="-1010303187"/>
         <w:placeholder>
-          <w:docPart w:val="FD011A4296944A74BB1001EECFEBE3EE"/>
+          <w:docPart w:val="505B42F4346648F59CB981C23F60EE98"/>
         </w:placeholder>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w:rsidRPr="00210C8A" w:rsidR="00210C8A" w:rsidP="00210C8A" w:rsidRDefault="00210C8A" w14:paraId="25179C31" w14:textId="77777777">
+        <w:p w:rsidRPr="00E80618" w:rsidR="00E80618" w:rsidP="00E80618" w:rsidRDefault="00E80618" w14:paraId="7A83762D" w14:textId="77777777">
           <w:pPr>
-            <w:tabs>
-[...4 lines deleted...]
-            </w:tabs>
+            <w:pStyle w:val="Amendement"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b w:val="0"/>
+              <w:bCs/>
+            </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00210C8A">
+          <w:r w:rsidRPr="00E80618">
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b w:val="0"/>
+              <w:bCs/>
               <w:u w:val="single"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:sdt>
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00E80618" w:rsidR="00E80618" w:rsidP="00E80618" w:rsidRDefault="00E80618" w14:paraId="2059A3C8" w14:textId="48D5D54D">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:sdtEndPr>
-[...39 lines deleted...]
-    <w:p w:rsidR="00210C8A" w:rsidP="00E31322" w:rsidRDefault="00210C8A" w14:paraId="7E9CB878" w14:textId="77777777">
+      </w:pPr>
+      <w:r w:rsidRPr="00E80618">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>De Afdeling advisering van de Raad van State heeft geen opmerkingen bij het voorstel en adviseert het voorstel bij de Tweede Kamer der Staten-Generaal in te dienen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E80618">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E80618">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>De vicepresident van de Raad van State,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E80618" w:rsidR="00E80618" w:rsidP="00E80618" w:rsidRDefault="00E80618" w14:paraId="51365EDD" w14:textId="109A644A">
       <w:pPr>
-        <w:tabs>
-[...4 lines deleted...]
-        </w:tabs>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E80618">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Th.C. de Graaf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E80618" w:rsidR="00E80618" w:rsidP="00E80618" w:rsidRDefault="00E80618" w14:paraId="29ED0274" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004326B6" w:rsidP="00DD6FE0" w:rsidRDefault="00E2759A" w14:paraId="4F053DDF" w14:textId="77777777">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Zij adviseert het voorstel bij de Tweede Kamer der Staten-Generaal in te dienen. </w:t>
+    <w:p w:rsidRPr="00E80618" w:rsidR="00E80618" w:rsidP="00E80618" w:rsidRDefault="00E80618" w14:paraId="0483EAF8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E80618">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het voorstel geeft de Afdeling advisering van de Raad van State geen aanleiding tot het maken van inhoudelijke opmerkingen. Zij adviseert het voorstel bij de Tweede Kamer der Staten-Generaal in te dienen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004326B6" w:rsidP="00DD6FE0" w:rsidRDefault="004326B6" w14:paraId="47705C64" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Het wetsvoorstel en de memorie van toelichting zijn inhoudelijk niet gewijzigd. Er zijn enkel aanpassingen gedaan in verband met de overgang van de beleidsverantwoordelijkheid voor het onderwerp circulaire economie </w:t>
+    <w:p w:rsidRPr="00E80618" w:rsidR="00E80618" w:rsidP="00E80618" w:rsidRDefault="00E80618" w14:paraId="53D9E2DE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E80618" w:rsidR="00E80618" w:rsidP="00E80618" w:rsidRDefault="00E80618" w14:paraId="68E13005" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E80618">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het wetsvoorstel en de memorie van toelichting zijn inhoudelijk niet gewijzigd. Er zijn enkel aanpassingen gedaan in verband met de overgang van de beleidsverantwoordelijkheid voor het onderwerp circulaire economie van de Staatssecretaris van Infrastructuur en Waterstaat – openbaar vervoer en milieu naar de Minister van Klimaat en Groene Groei. De aanwijzing van het centraal conctactpunt is aangepast, omdat sinds de </w:t>
       </w:r>
-      <w:r w:rsidR="003A4501">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> de interdepartementale herschikking de formele verantwoordelijkheid voor winning, verwerking én recycling van kritieke grondstoffen bij de Minister van Klimaat en Groene Groei ligt. Dit heeft geleid tot aanpassing van artikel 6 van het wetsvoorstel en de bijbehorende teksten uit de memorie van toelichting. Daarnaast is een omissie hersteld in de nationale strafbaarstelling van de verplichtingen uit de verordening kritieke grondstoffen. </w:t>
+      <w:r w:rsidRPr="00E80618">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">interdepartementale herschikking de formele verantwoordelijkheid voor winning, verwerking én recycling van kritieke grondstoffen bij de Minister van Klimaat en Groene Groei ligt. Dit heeft geleid tot aanpassing van artikel 6 van het wetsvoorstel en de bijbehorende teksten uit de memorie van toelichting. Daarnaast is een omissie hersteld in de nationale strafbaarstelling van de verplichtingen uit de verordening kritieke grondstoffen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00097AE2" w:rsidR="00FC46AA" w:rsidP="00DD6FE0" w:rsidRDefault="00FC46AA" w14:paraId="367D7D9F" w14:textId="77777777"/>
-    <w:p w:rsidR="0094443D" w:rsidP="009936E5" w:rsidRDefault="00E2759A" w14:paraId="07490778" w14:textId="7DBC1D82">
+    <w:p w:rsidRPr="00E80618" w:rsidR="00E80618" w:rsidP="00E80618" w:rsidRDefault="00E80618" w14:paraId="21FC13B3" w14:textId="77777777">
       <w:pPr>
-        <w:tabs>
-[...4 lines deleted...]
-        </w:tabs>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-        <w:t>het hierbij gevoegde gewijzigde voorstel van wet en de gewijzigde memorie van toelichting aan de Tweede Kamer der Staten-Generaal te zenden.</w:t>
+    </w:p>
+    <w:p w:rsidRPr="00E80618" w:rsidR="00E80618" w:rsidP="00E80618" w:rsidRDefault="00E80618" w14:paraId="5E8C725F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E80618">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ik moge U, mede namens de Minister van Klimaat en Groene Groei, verzoeken het hierbij gevoegde gewijzigde voorstel van wet en de gewijzigde memorie van toelichting aan de Tweede Kamer der Staten-Generaal te zenden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0094443D" w:rsidP="009936E5" w:rsidRDefault="0094443D" w14:paraId="17B03DBE" w14:textId="77777777">
+    <w:p w:rsidRPr="00E80618" w:rsidR="00E80618" w:rsidP="00E80618" w:rsidRDefault="00E80618" w14:paraId="4D0C9721" w14:textId="77777777">
       <w:pPr>
-        <w:tabs>
-[...4 lines deleted...]
-        </w:tabs>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EB4F15" w:rsidP="003A4501" w:rsidRDefault="00E2759A" w14:paraId="1E9A2E7A" w14:textId="6A44F96F">
+    <w:p w:rsidRPr="00E80618" w:rsidR="00E80618" w:rsidP="00E80618" w:rsidRDefault="00E80618" w14:paraId="770EA70D" w14:textId="77777777">
       <w:pPr>
-        <w:tabs>
-[...4 lines deleted...]
-        </w:tabs>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00E80618">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>De Minister van Economische Zaken en Klimaat,</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00EB4F15" w:rsidSect="00333FF9">
-[...3 lines deleted...]
-      <w:pgMar w:top="1135" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
+    <w:p w:rsidRPr="00E80618" w:rsidR="00E80618" w:rsidP="00E80618" w:rsidRDefault="00E80618" w14:paraId="2308CE65" w14:textId="1D0E1AEF">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E80618">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>H.G. Herbert</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E80618" w:rsidR="00E80618" w:rsidP="00E80618" w:rsidRDefault="00E80618" w14:paraId="4F3B7225" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E80618" w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="7D4DABE2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00E80618" w:rsidR="00D51DFF" w:rsidSect="0074570E">
+      <w:endnotePr>
+        <w:numFmt w:val="decimal"/>
+      </w:endnotePr>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="360" w:right="566" w:bottom="1417" w:left="420" w:header="360" w:footer="1440" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="360"/>
+      <w:noEndnote/>
+      <w:docGrid w:linePitch="326"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F2A2FE9" w14:textId="77777777" w:rsidR="00E2759A" w:rsidRDefault="00E2759A">
+    <w:p w14:paraId="09A878E7" w14:textId="77777777" w:rsidR="007C5587" w:rsidRDefault="007C5587">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="exact"/>
+      </w:pPr>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="7F617729" w14:textId="77777777" w:rsidR="007C5587" w:rsidRDefault="007C5587">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+      </w:pPr>
       <w:r>
-        <w:separator/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="307CBFCF" w14:textId="77777777" w:rsidR="00E2759A" w:rsidRDefault="00E2759A"/>
   </w:endnote>
-  <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="258993C9" w14:textId="77777777" w:rsidR="00E2759A" w:rsidRDefault="00E2759A">
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="0AD3062C" w14:textId="77777777" w:rsidR="007C5587" w:rsidRDefault="007C5587">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+      </w:pPr>
       <w:r>
-        <w:continuationSeparator/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29F750F3" w14:textId="77777777" w:rsidR="00E2759A" w:rsidRDefault="00E2759A"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana-Bold">
-[...20 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...45 lines deleted...]
-</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5BE19A3B" w14:textId="77777777" w:rsidR="00E2759A" w:rsidRDefault="00E2759A">
+    <w:p w14:paraId="764B94DB" w14:textId="77777777" w:rsidR="007C5587" w:rsidRDefault="007C5587">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+      </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78E6BDF2" w14:textId="77777777" w:rsidR="00E2759A" w:rsidRDefault="00E2759A"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="129AAE10" w14:textId="77777777" w:rsidR="00E2759A" w:rsidRDefault="00E2759A">
+    <w:p w14:paraId="623F2246" w14:textId="77777777" w:rsidR="007C5587" w:rsidRDefault="007C5587">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="531463E5" w14:textId="77777777" w:rsidR="00E2759A" w:rsidRDefault="00E2759A"/>
   </w:footnote>
 </w:footnotes>
-</file>
-[...931 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:hideSpellingErrors/>
-  <w:hideGrammaticalErrors/>
+  <w:embedSystemFonts/>
+  <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:defaultTabStop w:val="227"/>
-  <w:hyphenationZone w:val="425"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="1109"/>
+  <w:doNotHyphenateCaps/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:doNotShadeFormData/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00D22B5D"/>
-[...681 lines deleted...]
-    <w:rsid w:val="00FE755B"/>
+    <w:rsidRoot w:val="00E66E19"/>
+    <w:rsid w:val="000A73CB"/>
+    <w:rsid w:val="00187EF3"/>
+    <w:rsid w:val="00212071"/>
+    <w:rsid w:val="002234F9"/>
+    <w:rsid w:val="00244AA3"/>
+    <w:rsid w:val="002B3CFE"/>
+    <w:rsid w:val="002C313D"/>
+    <w:rsid w:val="002C5C9B"/>
+    <w:rsid w:val="002F0F5F"/>
+    <w:rsid w:val="002F1F47"/>
+    <w:rsid w:val="00311EC2"/>
+    <w:rsid w:val="00320F0E"/>
+    <w:rsid w:val="003D1E89"/>
+    <w:rsid w:val="00414CF8"/>
+    <w:rsid w:val="004653A0"/>
+    <w:rsid w:val="004742EF"/>
+    <w:rsid w:val="00500F90"/>
+    <w:rsid w:val="00557F24"/>
+    <w:rsid w:val="005765D3"/>
+    <w:rsid w:val="005A60A9"/>
+    <w:rsid w:val="0062757D"/>
+    <w:rsid w:val="006309C6"/>
+    <w:rsid w:val="00663BC7"/>
+    <w:rsid w:val="00703A6D"/>
+    <w:rsid w:val="00710AFA"/>
+    <w:rsid w:val="0074570E"/>
+    <w:rsid w:val="007852AD"/>
+    <w:rsid w:val="007B0F78"/>
+    <w:rsid w:val="007C5587"/>
+    <w:rsid w:val="00850F7B"/>
+    <w:rsid w:val="00855392"/>
+    <w:rsid w:val="008952A6"/>
+    <w:rsid w:val="008A750C"/>
+    <w:rsid w:val="008D17C0"/>
+    <w:rsid w:val="008E54B8"/>
+    <w:rsid w:val="0095093B"/>
+    <w:rsid w:val="009633D2"/>
+    <w:rsid w:val="009748E4"/>
+    <w:rsid w:val="00A2611F"/>
+    <w:rsid w:val="00A51448"/>
+    <w:rsid w:val="00A53675"/>
+    <w:rsid w:val="00A54155"/>
+    <w:rsid w:val="00A55F71"/>
+    <w:rsid w:val="00A56126"/>
+    <w:rsid w:val="00A84587"/>
+    <w:rsid w:val="00AD2CD4"/>
+    <w:rsid w:val="00B0451E"/>
+    <w:rsid w:val="00B90937"/>
+    <w:rsid w:val="00BB234A"/>
+    <w:rsid w:val="00BD6FD6"/>
+    <w:rsid w:val="00BF5EAA"/>
+    <w:rsid w:val="00CB1E97"/>
+    <w:rsid w:val="00CD7550"/>
+    <w:rsid w:val="00CE1DDB"/>
+    <w:rsid w:val="00CF0F08"/>
+    <w:rsid w:val="00D40D07"/>
+    <w:rsid w:val="00D51DFF"/>
+    <w:rsid w:val="00DB3DC4"/>
+    <w:rsid w:val="00DD5F58"/>
+    <w:rsid w:val="00E010A1"/>
+    <w:rsid w:val="00E66E19"/>
+    <w:rsid w:val="00E75C18"/>
+    <w:rsid w:val="00E80618"/>
+    <w:rsid w:val="00E94529"/>
+    <w:rsid w:val="00EB3552"/>
+    <w:rsid w:val="00EF5731"/>
+    <w:rsid w:val="00F173B2"/>
+    <w:rsid w:val="00F2066E"/>
+    <w:rsid w:val="00F900D9"/>
+    <w:rsid w:val="00F95FC9"/>
+    <w:rsid w:val="00F973C7"/>
+    <w:rsid w:val="00FA5DCB"/>
+    <w:rsid w:val="00FC3AC2"/>
+    <w:rsid w:val="00FE3E6C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1E673848"/>
-  <w15:docId w15:val="{13B57CDA-FAF7-4E26-9A69-935908EDF349}"/>
+  <w14:docId w14:val="31CC8432"/>
+  <w15:docId w15:val="{55AA56BE-64E5-4F5D-B28A-44B97CAA2FD6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
-    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2686,918 +1811,599 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE4C2D"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...89 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Eindnoottekst">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:semiHidden/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Eindnootmarkering">
+    <w:name w:val="endnote reference"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:semiHidden/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Voetnootverwijzing">
+    <w:name w:val="Voetnootverwijzing"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="wetsvoorstel">
+    <w:name w:val="wetsvoorstel"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-1440"/>
+        <w:tab w:val="left" w:pos="-720"/>
+        <w:tab w:val="left" w:pos="0"/>
+        <w:tab w:val="left" w:pos="288"/>
+        <w:tab w:val="left" w:pos="720"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer1">
+    <w:name w:val="Alineanummer 1"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Bibliografie1">
+    <w:name w:val="Bibliografie1"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument5">
+    <w:name w:val="Dokument 5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument6">
+    <w:name w:val="Dokument 6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument4">
+    <w:name w:val="Dokument 4"/>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer2">
+    <w:name w:val="Alineanummer 2"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dokument1">
+    <w:name w:val="Dokument 1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-720"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer3">
+    <w:name w:val="Alineanummer 3"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer4">
+    <w:name w:val="Alineanummer 4"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer5">
+    <w:name w:val="Alineanummer 5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer6">
+    <w:name w:val="Alineanummer 6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument2">
+    <w:name w:val="Dokument 2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer7">
+    <w:name w:val="Alineanummer 7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer8">
+    <w:name w:val="Alineanummer 8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Techninit">
+    <w:name w:val="Techn init"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokuinit">
+    <w:name w:val="Doku init"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument3">
+    <w:name w:val="Dokument 3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument7">
+    <w:name w:val="Dokument 7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument8">
+    <w:name w:val="Dokument 8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch1">
+    <w:name w:val="Technisch 1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch2">
+    <w:name w:val="Technisch 2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch3">
+    <w:name w:val="Technisch 3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch5">
+    <w:name w:val="Technisch 5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch6">
+    <w:name w:val="Technisch 6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch7">
+    <w:name w:val="Technisch 7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch4">
+    <w:name w:val="Technisch 4"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch8">
+    <w:name w:val="Technisch 8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Amendement">
+    <w:name w:val="Amendement"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="3310"/>
+        <w:tab w:val="left" w:pos="3600"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg1">
+    <w:name w:val="inhopg 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="480"/>
+      <w:ind w:left="720" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg2">
+    <w:name w:val="inhopg 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg3">
+    <w:name w:val="inhopg 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="2160" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg4">
+    <w:name w:val="inhopg 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="2880" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg5">
+    <w:name w:val="inhopg 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="3600" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg6">
+    <w:name w:val="inhopg 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg7">
+    <w:name w:val="inhopg 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg8">
+    <w:name w:val="inhopg 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg9">
+    <w:name w:val="inhopg 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index1">
+    <w:name w:val="index 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="1440"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index2">
+    <w:name w:val="index 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bronvermelding">
+    <w:name w:val="bronvermelding"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bijschrift">
+    <w:name w:val="bijschrift"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EquationCaption">
+    <w:name w:val="_Equation Caption"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="KoptekstChar1"/>
-    <w:rsid w:val="00023E9A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="VoettekstChar1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00023E9A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabelraster">
-[...526 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\GriffieSjablonen\rvs.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="FD011A4296944A74BB1001EECFEBE3EE"/>
+        <w:name w:val="505B42F4346648F59CB981C23F60EE98"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{C1FAD85C-FD77-41A9-BDE5-5C2A79172370}"/>
+        <w:guid w:val="{F2DDC32A-75D1-45A1-9315-875BBEF08C4C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00EE05DA" w:rsidRDefault="0079420A" w:rsidP="0079420A">
+        <w:p w:rsidR="003C5264" w:rsidRDefault="005D53E5" w:rsidP="005D53E5">
           <w:pPr>
-            <w:pStyle w:val="FD011A4296944A74BB1001EECFEBE3EE"/>
+            <w:pStyle w:val="505B42F4346648F59CB981C23F60EE98"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om tekst in te voeren.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana-Bold">
-[...20 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0079420A"/>
-[...23 lines deleted...]
-    <w:rsid w:val="00FB4470"/>
+    <w:rsidRoot w:val="005D53E5"/>
+    <w:rsid w:val="00320F0E"/>
+    <w:rsid w:val="003C5264"/>
+    <w:rsid w:val="005D53E5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -4009,107 +2815,108 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Tekstvantijdelijkeaanduiding">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0079420A"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0079420A"/>
+    <w:rsid w:val="005D53E5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="505B42F4346648F59CB981C23F60EE98">
+    <w:name w:val="505B42F4346648F59CB981C23F60EE98"/>
+    <w:rsid w:val="005D53E5"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Kantoor">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -4137,51 +2944,51 @@
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Kantoor">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -4309,137 +3116,79 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>2660</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>536</ap:Words>
+  <ap:Characters>2954</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>22</ap:Lines>
+  <ap:Lines>24</ap:Lines>
   <ap:Paragraphs>6</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>-</vt:lpstr>
+      <vt:lpstr>rvs</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>3137</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3484</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-06-22T11:37:00.0000000Z</lastPrinted>
+  <lastPrinted>1999-09-17T13:34:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Author">
-[...47 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
-  </property>
-[...1 lines deleted...]
-    <vt:lpwstr/>
   </property>
 </Properties>
 </file>