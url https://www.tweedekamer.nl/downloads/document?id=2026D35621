--- v0 (2026-07-06)
+++ v1 (2026-08-21)
@@ -1,13475 +1,9551 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 24.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00895FC3" w:rsidR="00F82A68" w:rsidP="00E65564" w14:paraId="579C2085" w14:textId="3D346B13">
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00AC3CC0" w:rsidP="00AC3CC0" w:rsidRDefault="00AC3CC0" w14:paraId="0DADDC9C" w14:textId="4B6DDCC9">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>987</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wijziging van de Kadasterwet in verband met de toekenning van een taak aan de Dienst voor het kadaster en de openbare registers voor het beheer en ontsluiten van geo-informatie voor eenieder</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00AC3CC0" w:rsidP="00E65564" w:rsidRDefault="00AC3CC0" w14:paraId="20531ED2" w14:textId="61F4FEB9">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00F82A68" w:rsidP="00E65564" w:rsidRDefault="00AC3CC0" w14:paraId="579C2085" w14:textId="4F462724">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00895FC3" w:rsidR="00F82A68" w:rsidP="00E65564" w14:paraId="1B986336" w14:textId="77777777">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Nr. 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>MEMORIE VAN TOELICHTING</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00F82A68" w:rsidP="00E65564" w:rsidRDefault="00F82A68" w14:paraId="1B986336" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00895FC3" w:rsidR="00F82A68" w:rsidP="00E65564" w14:paraId="4022E0BD" w14:textId="77777777">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00F82A68" w:rsidP="00E65564" w:rsidRDefault="00CA1F05" w14:paraId="4022E0BD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">I. Algemeen </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00895FC3" w:rsidR="00F82A68" w:rsidP="00E65564" w14:paraId="15148F80" w14:textId="77777777">
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00F82A68" w:rsidP="00E65564" w:rsidRDefault="00F82A68" w14:paraId="15148F80" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00895FC3" w:rsidR="00F82A68" w:rsidP="00E65564" w14:paraId="50D1D700" w14:textId="77777777">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00F82A68" w:rsidP="00E65564" w:rsidRDefault="00CA1F05" w14:paraId="50D1D700" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Inleiding </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D61077" w:rsidR="00D61077" w:rsidP="00CD2D3C" w14:paraId="6247416C" w14:textId="0B186537">
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00D61077" w:rsidP="00CD2D3C" w:rsidRDefault="00CA1F05" w14:paraId="6247416C" w14:textId="0B186537">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...27 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit wetsvoorstel strekt ertoe een taak toe te voegen aan het takenpakket van de Dienst voor het kadaster en de openbare registers (hierna: de Dienst). Deze taak omvat het beheren en ontsluiten van geo-informatie van overheidsorganen en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="002E098F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">private partijen </w:t>
       </w:r>
-      <w:r w:rsidR="0019598D">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="0019598D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">voor eenieder. </w:t>
       </w:r>
-      <w:r w:rsidR="00282409">
-[...23 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00282409">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De afgelopen jaren is al sprake geweest van beheer en ontsluiting van geo-informatie door de Dienst.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00CD2D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Dit </w:t>
       </w:r>
-      <w:r w:rsidR="00202922">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00202922">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">gebeurde </w:t>
       </w:r>
-      <w:r w:rsidRPr="00895FC3">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">door middel van </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk148346066" w:id="0"/>
-      <w:r w:rsidR="00180D29">
-[...11 lines deleted...]
-        <w:t>platform Publieke Dienstverlening op de Kaart (hierna: PDOK)</w:t>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00180D29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>het digitale platform Publieke Dienstverlening op de Kaart (hierna: PDOK)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00895FC3">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk148347190" w:id="1"/>
-      <w:r w:rsidRPr="00CD2D3C" w:rsidR="00CD2D3C">
-[...23 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00CD2D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hiervoor ontbrak tot nu toe echter een wettelijke grondslag. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="0019598D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>De Dienst ontsloot deze datasets</w:t>
       </w:r>
-      <w:r w:rsidR="00287855">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00287855">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met geo-infomatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="0019598D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> op basis van opdrachten en losse contracten. Dat </w:t>
       </w:r>
-      <w:r w:rsidRPr="003D2F5A" w:rsidR="00180D29">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00180D29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>bood</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D2F5A" w:rsidR="0019598D">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="0019598D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> echter geen </w:t>
       </w:r>
-      <w:r w:rsidRPr="003D2F5A" w:rsidR="00475235">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00475235">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>(toekomst)</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D2F5A" w:rsidR="0019598D">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="0019598D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">bestendige basis voor de Dienst </w:t>
       </w:r>
-      <w:r w:rsidRPr="003D2F5A" w:rsidR="00475235">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00475235">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>voor het ontsluiten van deze informatie en daarmee voor</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D2F5A" w:rsidR="0019598D">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="0019598D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> het optimaal benutten van de mogelijkheden voor</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D2F5A" w:rsidR="00475235">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00475235">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> het</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D2F5A" w:rsidR="0019598D">
-[...23 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="0019598D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gebruik van geo-informatie door </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00616E67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>zowel de publieke als de private sector</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D2F5A" w:rsidR="0019598D">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="0019598D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="003D2F5A">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">De nieuwe </w:t>
       </w:r>
-      <w:r w:rsidRPr="003D2F5A" w:rsidR="009D4525">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="009D4525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">wettelijke </w:t>
       </w:r>
-      <w:r w:rsidRPr="003D2F5A">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">taak </w:t>
       </w:r>
-      <w:r w:rsidRPr="003D2F5A" w:rsidR="009D4525">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="009D4525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">biedt deze bestendige basis wel </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="003D2F5A" w:rsidR="009D4525">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="009D4525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">en </w:t>
       </w:r>
-      <w:r w:rsidRPr="003D2F5A">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">kan door de Dienst, behalve met het huidige platform PDOK, ook uitgevoerd worden </w:t>
       </w:r>
-      <w:r w:rsidRPr="003D2F5A" w:rsidR="00B84651">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00B84651">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">met gebruikmaking van </w:t>
       </w:r>
-      <w:r w:rsidRPr="003D2F5A">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>andere voorzieningen.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D2F5A">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> De </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D61077">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>nieuwe taak sluit aan bij de bestaande wettelijke taken van de Dienst</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D61077" w:rsidR="002E098F">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="002E098F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D61077">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>en draagt bij aan een doelmatige overheid.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D61077" w:rsidR="00D61077" w:rsidP="00D61077" w14:paraId="71656ACC" w14:textId="77777777">
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00D61077" w:rsidP="00D61077" w:rsidRDefault="00D61077" w14:paraId="71656ACC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk181282522" w:id="2"/>
     </w:p>
-    <w:p w:rsidRPr="00D61077" w:rsidR="00101503" w:rsidP="00D61077" w14:paraId="1CD1A8A4" w14:textId="098B50E2">
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00101503" w:rsidP="00D61077" w:rsidRDefault="00CA1F05" w14:paraId="1CD1A8A4" w14:textId="098B50E2">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>De</w:t>
       </w:r>
-      <w:r w:rsidR="00437325">
-[...44 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00437325">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> visie Zicht op Nederland </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>is richtinggevend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="006D14DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor het beheer en ontsluiting van geo-informatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00437325">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze visie stelt dat samenhangende geodata noodzakelijk zijn om aan de grote en integrale informatiebehoefte van onze maatschappelijke vraagstukken en publieke dienstverlening te kunnen voldoen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het kader van deze visie komt er </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="006D14DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">op termijn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ook nieuwe wetgeving waarin mogelijk andere keuzes gemaakt worden over het ontsluiten van geo-informatie.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00D61077">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00437325">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>wets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">voorstel doet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00D61077">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dus </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>recht aan de bestaande situatie, maar is ni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et blokkerend voor keuzes in het kader van Zicht op Nederland voor de lange termijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="009C627B" w:rsidP="00E65564" w:rsidRDefault="009C627B" w14:paraId="2FBD3BA6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00F82A68" w:rsidP="00E65564" w:rsidRDefault="00CA1F05" w14:paraId="6673F892" w14:textId="2FA4856B">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Inhoud van het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00DC1F20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>wets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">voorstel </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00E65564" w:rsidP="00E65564" w:rsidRDefault="00CA1F05" w14:paraId="6440009B" w14:textId="2BC0DFC4">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Overheden beschikken van oudsher over veel geo-informatie en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00BF25B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>moeten voldoen aan het beleid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deze te ontsluiten als open data. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="000A2804">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Onder geo-informatie wordt begrepen data met een locatiecomponent, dan wel locatiegebonden data, data met een x</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="001A5ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="000A2804">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>en een y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="001A5ACD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="000A2804">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">component op de kaart. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00096424">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alle informatie die plaatsgebonden kenmerken bevat kan worden beschouwd als geo-informatie. Het gaat daarbij om een verwijzing naar een plek op de aarde. Dit kan een fysiek object zijn, zoals een gebouw of kanaal, maar ook een gemeente of postcodegebied. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00855244">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voorbeelden van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00C85143">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>geo-informatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00855244">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00C85143">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>kaarten met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00855244">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beschermde natuurgebieden, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00C85143">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>officiële</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00855244">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zwemwaterlocaties, landelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00C85143">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en regionale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00855244">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fiets- en wandelroutes, gebieden met een overstromingsrisico, spoorverbindingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00C85143">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en stiltegebieden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00855244">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Voor aanbieders</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00697A3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van geo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="002E098F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
         </w:rPr>
         <w:t>-informatie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE6A7C">
-[...51 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE6A7C">
-[...24 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="002E098F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">het efficiënter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="002E098F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">zijn om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">het ontsluiten en beheren van geo-informatie bij een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="002E098F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">centrale </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>voorziening te beleggen. Voor gebruikers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00697A3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van geo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="002E098F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>-informatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is het van belang dat geo-informatie op een centrale plek te vinden is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00702E17" w:rsidP="00E65564" w:rsidRDefault="00702E17" w14:paraId="16D9EBBA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00245DE4" w:rsidP="00E65564" w:rsidRDefault="00CA1F05" w14:paraId="06E19694" w14:textId="74B10ACE">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">In 2008 werd </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">door de toenmalige ministeries van Landbouw, Natuur en Voedselkwaliteit, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00202922">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verkeer en Waterstaat en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00202922">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Volkshuisvesting, Ruimtelijke Ordening en Milieu, de Dienst, TNO en Geonovum het initiatief genomen voor de realisatie van het digitale platform PDOK. Dit initiatief werd deels gefinancierd vanuit het Programma Vernieuwing Rijksdienst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00234AD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat tot doel had een kleinere, efficiëntere en dienstbare Rijksdienst te realiseren. PDOK is vanaf 2013 operationeel en heeft zijn waarde bewezen: het gebruik neemt nog s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>teeds toe en PDOK is voor overheden, bedrijven en burgers uitgegroeid tot een onmisbare schakel in de informatievoorziening. Met PDOK als centrale voorziening bieden overheden hun geo-informatie efficiënter aan en vinden gebruikers actuele geo-informatie makkelijker, op één plek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="005F6E9A" w:rsidP="00245DE4" w:rsidRDefault="005F6E9A" w14:paraId="2998F5D3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00D724B9" w:rsidP="00245DE4" w:rsidRDefault="00CA1F05" w14:paraId="1CAD0393" w14:textId="3E3D512D">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De kern van PDOK wordt gevormd door de geo-basisregistraties: de Basisregistratie grootschalige topografie (BGT), de Basisregistratie topografie (BRT), de Basisregistratie Kadaster (BRK), de Basisregistratie adressen en gebouwen (BAG) en de Basisregistratie ondergrond (BRO). Voor de BGT, BRT, BRK en BAG is bij wet geregeld dat de Dienst de taak heeft (de landelijke voorziening van) deze registraties te houden, te beheren en te ontsluiten (artikel 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="002D5D25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, onderdelen o, f, b en m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de Kadasterwet). Het beheer van de BRO is in de Regeling basisregistratie ondergrond opgedragen aan TNO. In opdracht van TNO wordt de BRO ontsloten via PDOK. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00D724B9" w:rsidP="00245DE4" w:rsidRDefault="00D724B9" w14:paraId="1E282BDD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00D724B9" w:rsidP="00245DE4" w:rsidRDefault="00CA1F05" w14:paraId="72ED817E" w14:textId="05A715CB">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Naast de geo-basisregistraties ontsluit PDOK meer dan 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="008705AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 andere open datasets van Nederlandse overheden en derden. Dit voorstel heeft alleen betrekking op deze categorie en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00636601">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">dus </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00636601">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">iet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>op het ontsluiten van de geo-basisregistraties, dit is al wettelijk geregeld en belegd bij de Dienst.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00D724B9" w:rsidP="00245DE4" w:rsidRDefault="00D724B9" w14:paraId="05D003F7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00245DE4" w:rsidP="00245DE4" w:rsidRDefault="00CA1F05" w14:paraId="5B7DB71D" w14:textId="1C8DC51F">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit wetsvoorstel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="004E3CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">houdt geen verplichting voor overheden en derden in om hun geo-informatie via de Dienst te laten beheren en ontsluiten. Het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>verplicht de Dienst slechts geo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-informatie van anderen te beheren en te ontsluiten als die ander dat verzoekt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="006D14DF" w:rsidP="00957024" w:rsidRDefault="006D14DF" w14:paraId="6202D5B4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00957024" w:rsidP="00957024" w:rsidRDefault="00CA1F05" w14:paraId="70D84F61" w14:textId="60EF93B8">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>De nieuwe taak voor de Dienst</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00957024" w:rsidP="00957024" w:rsidRDefault="00CA1F05" w14:paraId="49CD3B2B" w14:textId="3F8216EA">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Dienst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="009678B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">beheert en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ontsluit middels het digitale platform PDOK </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00CD2D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inmiddels </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00755EFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geo-datasets van Nederlandse overheden en een beperkt aantal private organisaties. Met het wetsvoorstel wordt dit als wettelijke taak van de Dienst in de Kadasterwet vastgelegd. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk148347214" w:id="3"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00245DE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hiermee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wordt ten eerste recht gedaan aan de bestaande praktijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00FC78B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> waarin de Dienst deze taak van publiek belang vervult</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. In de tweede plaats biedt het wetsvoorstel zekerheid aan aanbieders en gebruikers </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00DC4F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">omdat zij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kunnen rekenen op een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00796D57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>centrale beheerder voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> open bes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>chikbare, snel vindbare, betrouwbare en actuele geo-informatie</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. De wettelijke taak waarborgt dat de Dienst deze geo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-informatie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00796D57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">beheert en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>beschikbaar stelt aan eenieder. Dit wetsvoorstel geeft daarbij ook de grondslag voor een kader voor toelating van datasets tot beheer en ontsluiting door de Dienst.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="002E098F" w:rsidP="00957024" w:rsidRDefault="002E098F" w14:paraId="5B603041" w14:textId="2CFE3906">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="002E098F" w:rsidP="00957024" w:rsidRDefault="00CA1F05" w14:paraId="2FDE673C" w14:textId="36F4963D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Zodra de geo-informatie bij de Dienst is aangeleverd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00DC4F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="005349B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00B01A87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D61077">
-[...1480 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">die in beheer. Het beheer is </w:t>
       </w:r>
-      <w:r w:rsidR="00F836D2">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00F836D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nodig </w:t>
       </w:r>
-      <w:r w:rsidR="00CB7357">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00CB7357">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>om</w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de geo-informatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00CB7357">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vervolgens te ontsluiten</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, het laagdrempelig beschikbaar stellen</w:t>
       </w:r>
-      <w:r w:rsidR="00796D57">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00796D57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> van de informatie aan eenieder</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00957024" w:rsidP="00957024" w14:paraId="7B0A00CA" w14:textId="77777777">
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00957024" w:rsidP="00957024" w:rsidRDefault="00957024" w14:paraId="7B0A00CA" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Menlo-Regular"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00895FC3" w:rsidR="00957024" w:rsidP="00957024" w14:paraId="356A3E17" w14:textId="2170AF83">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00957024" w:rsidP="00957024" w:rsidRDefault="00CA1F05" w14:paraId="356A3E17" w14:textId="2170AF83">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Menlo-Regular"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In voorliggend wetsvoorstel is de wettelijke taak als volgt ingekaderd: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00895FC3" w:rsidR="00957024" w:rsidP="00957024" w14:paraId="47DCC9F4" w14:textId="77777777">
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00957024" w:rsidP="00957024" w:rsidRDefault="00957024" w14:paraId="47DCC9F4" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Menlo-Regular"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00957024" w:rsidP="00957024" w:rsidRDefault="00CA1F05" w14:paraId="7C3C680F" w14:textId="225F8B0E">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De Dienst is verplicht </w:t>
       </w:r>
-      <w:r w:rsidR="00FC78B7">
-[...13 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00FC78B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">geo-informatie van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">overheidsorganen </w:t>
       </w:r>
-      <w:r w:rsidR="009D4525">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="009D4525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">op hun verzoek </w:t>
       </w:r>
-      <w:r w:rsidRPr="00895FC3">
-[...19 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>toe te laten tot voorzieningen voor het beheren en ontsluiten van geo-informatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00684BFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00895FC3">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B81677">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00B81677">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Een o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00895FC3">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>verheidsorga</w:t>
       </w:r>
-      <w:r w:rsidR="00B01A87">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00B01A87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00895FC3">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">n </w:t>
       </w:r>
-      <w:r w:rsidR="00B81677">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00B81677">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidRPr="00895FC3">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B81677">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00B81677">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">een </w:t>
       </w:r>
-      <w:r w:rsidRPr="00895FC3">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>orga</w:t>
       </w:r>
-      <w:r w:rsidR="00B81677">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00B81677">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00895FC3">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n van een rechtspersoon die krachtens publiekrecht is ingesteld of een ander persoon of college, met enig openbaar gezag bekleed;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002444F1" w:rsidR="000C0016" w:rsidP="002444F1" w14:paraId="18CE7DB8" w14:textId="0E0AFC5D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="000C0016" w:rsidP="002444F1" w:rsidRDefault="00CA1F05" w14:paraId="18CE7DB8" w14:textId="0E0AFC5D">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De Dienst is verplicht </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0016" w:rsidR="002A280E">
-[...13 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="002A280E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">geo-informatie van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="0062513D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>derden,</w:t>
       </w:r>
-      <w:r w:rsidR="00CB7357">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00CB7357">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> private </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0016">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>organisaties</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0016" w:rsidR="009D4525">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="009D4525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0016" w:rsidR="00796D57">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00796D57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>en personen</w:t>
       </w:r>
-      <w:r w:rsidR="00CB7357">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00CB7357">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00846656">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00846656">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0016" w:rsidR="009D4525">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="009D4525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">op hun verzoek </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0016">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>toe te laten tot voorzieningen voor het beheren en ontsluiten van</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0016" w:rsidR="00654192">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00654192">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> hun eigen</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0016">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geo-informatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="009D4525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0016">
-[...19 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="009D4525">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>als de informatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="008E540A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0016" w:rsidR="009D4525">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="008E540A" w:rsidR="008E540A">
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="003D2F5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bijdraagt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="008C1A12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="005349B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00CB7357">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>doelmatig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="005349B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>heid van de Nationale Geo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="003D2F5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="006E06E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="003D2F5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nformatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="006E06E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="005349B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="003D2F5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nfrastructuur (NGII)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00140BCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hiermee wordt het mogelijk om ook private organisaties die geen wettelijke taak hebben, maar wel beschikken over een relevante dataset met </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="002444F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>maatschappelijk belang, hun dataset te laten ontsluiten voor eenieder. De geo-informatie van derden kan niet willekeurig elk soort en type geodata betreffen, maar moet een meerwaarde hebben voor het realiseren van de beleidsdoelen en uitgangspunten van de NGII. De recente meerjarenvisie Zicht op Nederland (ZoN) vormt het huidige beleidskader van de NGII op basis waa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rvan de Dienst het toelaten van derden kan toetsen. Kern van ZoN is samen datagedreven werken aan de fysieke leefomgeving. Dit betekent dat hiervoor benodigde geo-informatie snel en eenvoudig beschikbaar en kwalitatief voldoende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00A34FAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en betrouwbaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> moet zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00A34FAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en daarmee bijdraagt aan het doelmatig bevorderen van de geo-informatie-infrastructuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="002E0C23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0016" w:rsidR="003D2F5A">
-[...217 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Naast overheidsorganisaties ontsluiten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="003F3306">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E0C23">
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de Stichting Wandelnet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00834483">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Stichting Rioned</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00230362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E0C23">
-[...25 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">en de Stichting Landelijk Fietsplatform hun data via PDOK. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002444F1" w:rsidR="000C0016" w:rsidP="002444F1" w14:paraId="79656EA9" w14:textId="1F81B8A9">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="000C0016" w:rsidP="002444F1" w:rsidRDefault="00CA1F05" w14:paraId="79656EA9" w14:textId="1F81B8A9">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000C0016">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="000C0016">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De Dienst kan regels stellen met betrekking tot de voorwaarden waaraan de geo-informatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="000E4B17">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0016">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>moet</w:t>
       </w:r>
-      <w:r w:rsidR="000E4B17">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="000E4B17">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0016">
-[...19 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>voldoen. Voor alle dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="002D5D25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0016">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">sets </w:t>
       </w:r>
-      <w:r w:rsidR="002444F1">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="002444F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>gelden</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0016">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> bepaalde technische compliance checks</w:t>
       </w:r>
-      <w:r w:rsidR="002444F1">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="002444F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C0016">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">bijvoorbeeld met betrekking tot aanleverformats en standaarden. Het gaat hierbij om breed gebruikte en geaccepteerde (internationale) standaarden. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002444F1" w:rsidR="00957024" w:rsidP="00957024" w14:paraId="215C3745" w14:textId="30145FDE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00957024" w:rsidP="00957024" w:rsidRDefault="00CA1F05" w14:paraId="215C3745" w14:textId="30145FDE">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De geo-informatie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00161706">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor eenieder ontsloten door de Dienst. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00957024" w:rsidP="00957024" w:rsidRDefault="00CA1F05" w14:paraId="69C10B29" w14:textId="60028BD1">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De kosten die de Dienst maakt voor het beheren en ontsluiten van de geo-informatie van andere partijen, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="002444F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">berekent de Dienst door </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aan de aanbieder van de geo-informatie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00954787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit wetsvoorstel brengt hier geen verandering in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00E10F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00957024" w:rsidP="00957024" w:rsidRDefault="00957024" w14:paraId="2DD60D78" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="000D0565" w:rsidP="00E65564" w:rsidRDefault="00CA1F05" w14:paraId="7F074367" w14:textId="3F260442">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>NGII</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="003B2C06" w:rsidP="00E65564" w:rsidRDefault="00CA1F05" w14:paraId="3689C8B9" w14:textId="510F8A87">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
-      <w:r w:rsidRPr="00895FC3">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00FC78B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inister </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="004B2DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00B556CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Volkshuisvesting en Ruimtelijke Ordening (VRO) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="002444F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00D741DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">beleidsverantwoordelijk voor een goed functionerende </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00AB493A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NGII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00AF0D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00A82765">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00AF0D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De NGII heeft als doel publieke en private belanghebbende partijen zo goed mogelijk te voorzien van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00796D57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">actuele en hoogwaardige </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00AF0D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>geo-basisgegevens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="004F6DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00AF0D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00136944">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De NGII bestaat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00AF0D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">daartoe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00136944">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>uit gegevens (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="005954C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>met de geo-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00136944">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>basisregistraties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="005954C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> als kern</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00136944">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>), een ontsluitingsmechanisme (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00B01A87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dat is nu: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00136944">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PDOK), informatiemodellen, standaarden, wetgeving</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="003C7A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, het Nationaal Georegister (NGR)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00136944">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en beleid. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00AF0D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="005954C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="005954C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>NGII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wordt zowel door publieke als private partijen op grote schaal gebruikt en fungeert als een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="000E4127">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vitale </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nutsvoorziening voor de Nederlandse samenleving. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00AB0D29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aan de groei van het gebruik van g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eo-informatie lijkt voorlopig geen einde te komen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00AB0D29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook biedt geo-informatie steeds meer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">potentiële oplossingen voor maatschappelijke uitdagingen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00AB0D29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">door </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="009B55E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00AB0D29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ze </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">letterlijk in kaart te brengen, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00AF0D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>door het combineren van data</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="004F6DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00AF0D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>besluitvorming te versnellen en verbeterde uitvoering te faciliteren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00471E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zonder geo-informatie kunnen publieke taken niet of minder goed uitgevoerd worden. De overheid heeft daarmee een vanzelfsprekende verantwoordelijkheid voor de NGII. Of het nu gaat om het beoordelen van een aanvraag voor een omgevingsvergunning, belastingheffing, het zoeken van woningbouwlocaties, het verstrekken van landbouwsubsidies, de zorg voor veiligheid en rampenbestrijding of het maken van een omgevingsanalyse, geo-informatie is essentieel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="004B2DCA" w:rsidP="00E65564" w:rsidRDefault="004B2DCA" w14:paraId="0993B9BE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00D741DD" w:rsidP="00E65564" w:rsidRDefault="00CA1F05" w14:paraId="47DEB697" w14:textId="2AFFB1CC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Met het ontsluiten van een groot aantal veelgebruikte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="002426EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>geo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00895FC3">
-[...103 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00D965B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">datasets van Nederlandse overheden heeft </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="002329C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">een voorziening als </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PDOK </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00A27CEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>momenteel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00AB493A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00895FC3" w:rsidR="000D0565" w:rsidP="00E65564" w14:paraId="7F074367" w14:textId="3F260442">
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">een cruciale functie binnen de NGII. Het maatschappelijke belang van PDOK als het kanaal voor geo-informatie wordt ook geïllustreerd door de sterke toename van het gebruik: van 0,5 miljard hits in 2013, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00C41760">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">naar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="004B0C04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4 miljard hits in 2019 en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00E00EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00A81D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00D53D85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>miljard hits in 202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00E00EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00F000F3" w:rsidP="00E65564" w:rsidRDefault="00F000F3" w14:paraId="75F065E1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00357F07" w:rsidP="00E65564" w:rsidRDefault="00CA1F05" w14:paraId="64DAC490" w14:textId="309EF770">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:i/>
-[...770 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Doelmatige overheid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E845AA" w:rsidP="00E65564" w14:paraId="5FFBE9FC" w14:textId="4E44D3F9">
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00E845AA" w:rsidP="00E65564" w:rsidRDefault="00CA1F05" w14:paraId="5FFBE9FC" w14:textId="4E44D3F9">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00895FC3" w:rsidR="00C51D0B">
-[...27 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00C51D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>oor de Dienst de taak te geven aangeboden geo-informatie van onder andere overheden te ontsluiten, kan gebruik gemaakt worden van de al bij de Dienst aanwezige systemen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00EE7992">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00895FC3" w:rsidR="00C51D0B">
-[...27 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00C51D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bovendien wordt het daardoor mogelijk om verschillende soorten geo-informatie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00710858">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">via </w:t>
       </w:r>
-      <w:r w:rsidRPr="00895FC3" w:rsidR="00C51D0B">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00C51D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">één platform te ontsluiten, wat het combineren en in gezamenlijkheid bekijken van die informatie ten goede komt. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00895FC3" w:rsidR="00466084">
-[...27 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00466084">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het ontsluiten van geo-informatie van anderen door de Dienst biedt dus ook aan de gebruiker </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00AF0D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00697A3E">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00697A3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">zoals </w:t>
       </w:r>
-      <w:r w:rsidRPr="00895FC3" w:rsidR="00AF0D74">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00AF0D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">burgers, </w:t>
       </w:r>
-      <w:r w:rsidR="007D6993">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="007D6993">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">onderwijsinstellingen, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00895FC3" w:rsidR="00AF0D74">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00AF0D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">bedrijven, overheden) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00895FC3" w:rsidR="00466084">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00466084">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>informatievoordelen.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00895FC3" w:rsidR="001F2D1F">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="001F2D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00697A3E">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00697A3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">De huidige voorziening </w:t>
       </w:r>
-      <w:r w:rsidRPr="00895FC3" w:rsidR="001F2D1F">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="001F2D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">PDOK vormt daarmee binnen de NGII </w:t>
       </w:r>
-      <w:r w:rsidR="00CF0366">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00CF0366">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">zoals we die nu kennen </w:t>
       </w:r>
-      <w:r w:rsidRPr="00895FC3" w:rsidR="001F2D1F">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="001F2D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>de ruggengraat voor het efficiënt delen van data tussen aanbieders en gebruikers.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00895FC3" w:rsidR="00BF65F0" w:rsidP="00E65564" w14:paraId="7B9D9198" w14:textId="24BB6499">
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00BF65F0" w:rsidP="00E65564" w:rsidRDefault="00CA1F05" w14:paraId="7B9D9198" w14:textId="24BB6499">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Veel overheden (o.a. Rijkswaterstaat, CBS, provincies en waterschappen) maken gebruik van PDOK vanwege de bedrijfseconomische voordelen. De essentie van PDOK is het ontsluiten van (bron)data via services conform (internationale) standaarden voor uiteenlopende gebruikers. Het is simpelweg efficiënt dit te beleggen bij een gespecialiseerde organisatie met specifieke kennis en ervaring die in staat is de snelle technologische ontwikkelingen te volgen.    </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C51D0B" w:rsidP="00E65564" w14:paraId="539218BD" w14:textId="7D15CA39">
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00C51D0B" w:rsidP="00E65564" w:rsidRDefault="00C51D0B" w14:paraId="539218BD" w14:textId="7D15CA39">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00AB1BFB" w:rsidP="00AB1BFB" w:rsidRDefault="00CA1F05" w14:paraId="3CD5A16D" w14:textId="5689B706">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>INSPIRE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB1BFB" w:rsidP="00AB1BFB" w14:paraId="4875B335" w14:textId="6B1AE1C1">
-[...20 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00AB1BFB" w:rsidP="00AB1BFB" w:rsidRDefault="00CA1F05" w14:paraId="4875B335" w14:textId="6B1AE1C1">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PDOK faciliteert de verplichtingen uit de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00834483">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00704691">
-[...27 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00CA315B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>INSPIRE-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>richtlijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00201D34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, die </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is geïmplementeerd in de Implementatiewet EG-richtlijn infrastructuur ruimtelijke informatie. Nederlandse organisaties die verantwoordelijk zijn voor datasets en -services onder de 34 INSPIRE-thema's </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00471E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>stellen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deze gegevens conform de standaarden van INSPIRE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00471E71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>continu beschikbaar.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00244247">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CA315B">
-[...68 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zo eist INSPIRE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>onder meer view- en downloadservices met hoge beschikbaarheid (&gt; 99%)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00F91113">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00201D34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00F91113">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> via de centrale voorziening PDOK gerealiseerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00DA3BD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00704691">
-[...43 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00201D34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>worden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00704691">
-[...16 lines deleted...]
-    <w:p w:rsidR="008705AF" w:rsidP="00E65564" w14:paraId="5E21AF70" w14:textId="77777777">
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="008705AF" w:rsidP="00E65564" w:rsidRDefault="008705AF" w14:paraId="5E21AF70" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00895FC3" w:rsidR="00357F07" w:rsidP="00E65564" w14:paraId="00FF431D" w14:textId="20044041">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00357F07" w:rsidP="00E65564" w:rsidRDefault="00CA1F05" w14:paraId="00FF431D" w14:textId="20044041">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Open data en hergebruik</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005147D6" w:rsidP="00B74F06" w14:paraId="782463FE" w14:textId="28B469B0">
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="005147D6" w:rsidP="00B74F06" w:rsidRDefault="00CA1F05" w14:paraId="782463FE" w14:textId="28B469B0">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ten slotte faciliteert deze nieuwe taak voor de Dienst het </w:t>
       </w:r>
-      <w:r w:rsidR="009E5F3F">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="009E5F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00895FC3">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>open tenzij</w:t>
       </w:r>
-      <w:r w:rsidR="009E5F3F">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="009E5F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00895FC3">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">beleid </w:t>
       </w:r>
-      <w:r w:rsidR="00513D57">
-[...19 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00513D57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(data wordt zonder belemmeringen beschikbaar gesteld, tenzij er sprake is van uitzonderings- of beperkingsgronden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00CA315B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="005330ED">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="005330ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> zoals </w:t>
       </w:r>
-      <w:r w:rsidR="00201D34">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00201D34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidR="001A5584">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="001A5584">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">bescherming van </w:t>
       </w:r>
-      <w:r w:rsidRPr="0075764B" w:rsidR="00F62AFD">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00F62AFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>persoonsgegevens</w:t>
       </w:r>
-      <w:r w:rsidR="00513D57">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00513D57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00895FC3">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>van de overheid</w:t>
       </w:r>
-      <w:r w:rsidR="00AF65D9">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00AF65D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00895FC3">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00895FC3" w:rsidR="00E76FD3">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00E76FD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dat </w:t>
       </w:r>
-      <w:r w:rsidRPr="00895FC3">
-[...27 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is vastgelegd in de Wet open overheid (Woo) en de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="002067C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00697A3E">
-[...19 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wet hergebruik van overheidsinformatie (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="002067C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Who</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00895FC3" w:rsidR="00D741DD">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00D741DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00905B91">
-[...35 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00905B91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De aanbiedende overheidsorganisaties beoordelen of de geo-informatie openbaar gemaakt kan worden en of die voor hergebruik beschikbaar kan worden gesteld. Zo ja, dan maakt d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00355689">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e centrale voorziening (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB493A" w:rsidR="00D741DD">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00D741DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PDOK</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB493A" w:rsidR="00355689">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00355689">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB493A" w:rsidR="00D741DD">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00D741DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB493A" w:rsidR="00C85143">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00C85143">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB493A" w:rsidR="00466084">
-[...19 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00466084">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>geo-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>informatie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB493A" w:rsidR="00D741DD">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00D741DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> voor iedereen toegankelijk waardoor een </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB493A" w:rsidR="004514D1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="004514D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>gelijk speelveld</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB493A" w:rsidR="00D741DD">
-[...35 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00D741DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> qua informatievoorziening ontstaat. PDOK biedt open </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00710858">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">geo-informatie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00D741DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">van overheden aan voor hergebruik: laagdrempelig en met </w:t>
       </w:r>
-      <w:r w:rsidR="00201D34">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00201D34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00895FC3" w:rsidR="00D741DD">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00D741DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mogelijkheid om ‘live’ op de bron</w:t>
       </w:r>
-      <w:r w:rsidR="00914698">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00914698">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (direct</w:t>
       </w:r>
-      <w:r w:rsidR="001A5584">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="001A5584">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00914698">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00914698">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> toegang tot </w:t>
       </w:r>
-      <w:r w:rsidR="00ED3ABB">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00ED3ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidR="00914698">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00914698">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>meest actuele data)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00895FC3" w:rsidR="00D741DD">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00D741DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> aan te sluiten</w:t>
       </w:r>
-      <w:r w:rsidR="00834483">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00834483">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00201D34">
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00201D34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00E715B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gebruik van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00D741DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verouderde kopieën</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00201D34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te voorkomen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00D741DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00EE4A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E715B5">
-[...35 lines deleted...]
-          <w:szCs w:val="18"/>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="005147D6" w:rsidP="00B74F06" w:rsidRDefault="005147D6" w14:paraId="1C256E24" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00B74F06" w:rsidP="00B74F06" w:rsidRDefault="00CA1F05" w14:paraId="2870EA0C" w14:textId="6E8D2DC2">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inmiddels faciliteert PDOK </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="004A61CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ook verplichtingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00A81D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met betrekking tot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="005147D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>High Value Data</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00A81D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (HVD).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00A81D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...31 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="005147D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...52 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="004A61CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00121351">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="005147D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uitvoeringsverordening </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00121351">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onder </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de Open data richtlijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidR="00A81D7B">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005147D6">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="004A61CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wijst de Europese Commissie een lijst met hoogwaardige datasets (de High Value Datasets) aan d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ie in machinaal leesbaar formaat en kosteloos via API’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beschikbaar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="004A61CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">moeten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>worden gesteld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="005147D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Open datarichtlijn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00F62AFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>via een wijziging van de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="005147D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004A61CA">
-[...52 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Who</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="005147D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004A61CA">
-[...44 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>geïmplementeerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00697A3E">
-[...81 lines deleted...]
-    <w:p w:rsidR="00482FDB" w:rsidP="00E65564" w14:paraId="75086364" w14:textId="190726B0">
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00482FDB" w:rsidP="00E65564" w:rsidRDefault="00482FDB" w14:paraId="75086364" w14:textId="190726B0">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00895FC3" w:rsidR="003C3D80" w:rsidP="003C3D80" w14:paraId="1F69B3AE" w14:textId="77777777">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="003C3D80" w:rsidP="003C3D80" w:rsidRDefault="00CA1F05" w14:paraId="1F69B3AE" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Waarom de Dienst?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00895FC3" w:rsidR="003C3D80" w:rsidP="003C3D80" w14:paraId="351EE4EA" w14:textId="6389BB25">
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="003C3D80" w:rsidP="003C3D80" w:rsidRDefault="00CA1F05" w14:paraId="351EE4EA" w14:textId="6389BB25">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...136 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het beheer en ontsluiten van geo-informatie van anderen via een centrale voorziening als PDOK </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sluit aan bij de bestaande taken die de Dienst heeft als bronhouder en/of landelijke voorzieninghouder van geo-basisregistraties, en bij de wettelijke doeleinden van de Dienst, waaronder de bevordering van een doelmatige geo-informatie-infrastructuur. De bevordering van een efficiënte uitwisseling en een efficiënt gebruik van geo-informatie is een expliciet doel van de Wet B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00A82765">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>GT</w:t>
       </w:r>
-      <w:r w:rsidRPr="00131DDA">
-[...24 lines deleted...]
-    <w:p w:rsidR="00B74F06" w:rsidP="003C3D80" w14:paraId="4C986D39" w14:textId="77777777">
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (artikel 3) en de Wet BRO (artikel 2). Dit maakt de Dienst de meest gerede partij om deze taak uit te voeren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00B74F06" w:rsidP="003C3D80" w:rsidRDefault="00B74F06" w14:paraId="4C986D39" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00895FC3" w:rsidR="003C3D80" w:rsidP="003C3D80" w14:paraId="3873362B" w14:textId="46F6807B">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="003C3D80" w:rsidP="003C3D80" w:rsidRDefault="00CA1F05" w14:paraId="3873362B" w14:textId="46F6807B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ook vanuit het oogpunt van efficiency en het hergebruik van investeringen ligt de Dienst voor de hand. Voor de overheidspartijen die data hebben die onder </w:t>
       </w:r>
-      <w:r w:rsidR="00121351">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00121351">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de verplichtingen van de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00895FC3">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>INSPIRE</w:t>
       </w:r>
-      <w:r w:rsidR="00121351">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00121351">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-richt</w:t>
       </w:r>
-      <w:r w:rsidR="00E715B5">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00E715B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="00121351">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00121351">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ijn</w:t>
       </w:r>
-      <w:r w:rsidRPr="00895FC3">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vallen, heeft het bundelen van de ontsluiting van die data </w:t>
       </w:r>
-      <w:r w:rsidRPr="00895FC3" w:rsidR="00834483">
-[...19 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00834483">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>meerwaarde.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB493A" w:rsidR="00F91113">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00F91113">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB493A">
-[...27 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e Europese regels zijn complex en stellen forse eisen aan performance, schaalbaarheid en beschikbaarheid van datasets. Voor de geo-basisregistraties die de Dienst reeds onder zich heeft, moet de Dienst al voldoen aan de verplichtingen van INSPIRE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00121351">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-richtlijn</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB493A">
-[...16 lines deleted...]
-    <w:p w:rsidRPr="00895FC3" w:rsidR="003C3D80" w:rsidP="003C3D80" w14:paraId="36F1DEF9" w14:textId="77777777">
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Bij de Dienst is dus de kennis en ervaring met die complexe regelgeving al in huis. Het concentreren van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>kennis en uitvoering bij de Dienst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ontzorgt meerdere overheden waardoor onder andere flink bespaard kan worden op hardware-investeringen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="003C3D80" w:rsidP="003C3D80" w:rsidRDefault="003C3D80" w14:paraId="36F1DEF9" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00895FC3" w:rsidR="00636601" w:rsidP="003C3D80" w14:paraId="7EF87DA9" w14:textId="437E7D06">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00636601" w:rsidP="003C3D80" w:rsidRDefault="00CA1F05" w14:paraId="7EF87DA9" w14:textId="437E7D06">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...32 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ten slotte heeft het door de Dienst in samenhang laten ontsluiten van die geo-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00E715B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">informatie </w:t>
       </w:r>
-      <w:r w:rsidRPr="00895FC3">
-[...112 lines deleted...]
-    <w:p w:rsidR="003C3D80" w:rsidP="00E65564" w14:paraId="4263FA37" w14:textId="36E61E13">
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>met andere geo-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00E715B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">informatie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>via PDOK meerwaarde: een gebruiker vindt op één plaats alle geo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-informatie van de overheid en maatschappelijk relevante geo-informatie van derden. De Dienst hanteert (inter)nationale standaarden en bevordert hiermee interactie en kwaliteit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="003C3D80" w:rsidP="00E65564" w:rsidRDefault="003C3D80" w14:paraId="4263FA37" w14:textId="36E61E13">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="009C627B" w:rsidP="00E65564" w14:paraId="351CA0FC" w14:textId="70E30F2E">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="009C627B" w:rsidP="00E65564" w:rsidRDefault="00CA1F05" w14:paraId="351CA0FC" w14:textId="70E30F2E">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>3. Verhouding tot ander recht</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C627B" w:rsidP="00E65564" w14:paraId="046E0E6E" w14:textId="61EE7D2C">
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="009C627B" w:rsidP="00E65564" w:rsidRDefault="009C627B" w14:paraId="046E0E6E" w14:textId="61EE7D2C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="008256C6" w:rsidR="009C627B" w:rsidP="00E65564" w14:paraId="1544EDE5" w14:textId="4B023BC8">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="009C627B" w:rsidP="00E65564" w:rsidRDefault="00CA1F05" w14:paraId="1544EDE5" w14:textId="4B023BC8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk211248523" w:id="4"/>
-      <w:r w:rsidRPr="008256C6">
-        <w:rPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>3.1 Wet Markt en Overheid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00601EA2" w:rsidP="0092143C" w14:paraId="2705B70C" w14:textId="7EDED9EA">
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00601EA2" w:rsidP="0092143C" w:rsidRDefault="00601EA2" w14:paraId="2705B70C" w14:textId="7EDED9EA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="0092143C" w:rsidR="00C534B5" w:rsidP="0092143C" w14:paraId="7CEE3206" w14:textId="4E6CAF27">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00C534B5" w:rsidP="0092143C" w:rsidRDefault="00CA1F05" w14:paraId="7CEE3206" w14:textId="4E6CAF27">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vanuit de beleidsverantwoordelijkheid van de minister van VRO </w:t>
       </w:r>
-      <w:r w:rsidR="008A56F8">
-[...59 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="008A56F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">voor een goed functionerende Nederlandse geo-infrastructuur </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dient het opdragen van het beheer en ontsluiten van geo-informatie als wettelijke taak aan een publieke partij als </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00140CEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de Dienst</w:t>
       </w:r>
-      <w:r w:rsidR="00842158">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00842158">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092143C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> het maatschappelijk belang. </w:t>
       </w:r>
-      <w:r w:rsidR="001543F6">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="001543F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>De taak</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092143C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sluit aan bij al bestaande taken van </w:t>
       </w:r>
-      <w:r w:rsidR="00140CEA">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00140CEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de Dienst</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092143C">
-[...83 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in het geo-domein waardoor het Kadaster als publieke partij kwalitatief hoogwaardige geo-informatie landsdekkend kan ontsluiten als open data. Daarnaast biedt deze taak aan een publieke partij als </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="001543F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de Dienst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>voor de minister de mogelijkheid om op een relatief eenvoudige, maar efficiënte wijze uitvoering te geven aan diverse verplichtingen die Nederland op grond van Europese regels dient uit te voeren</w:t>
       </w:r>
-      <w:r w:rsidR="001543F6">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="001543F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Denk hierbij aan</w:t>
       </w:r>
-      <w:r w:rsidR="00140CEA">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00140CEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
-      <w:r w:rsidRPr="0092143C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>INSPIRE</w:t>
       </w:r>
-      <w:r w:rsidR="001A35C0">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="001A35C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092143C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">richtlijn </w:t>
       </w:r>
-      <w:r w:rsidR="00140CEA">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00140CEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092143C">
-[...43 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het beschikbaar stellen van specifieke hoogwaardige geo-datasets op grond van de Open Data richtlijn. De wettelijke borging betekent dat de continuïteit van de dienstverlening door </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="001543F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de Dienst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>op dat gebied verzekerd is.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0092143C" w:rsidP="00450957" w14:paraId="5F63C6CA" w14:textId="77777777">
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="0092143C" w:rsidP="00450957" w:rsidRDefault="0092143C" w14:paraId="5F63C6CA" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00601EA2" w:rsidP="00601EA2" w14:paraId="2E1536AA" w14:textId="34054E7D">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00601EA2" w:rsidP="00601EA2" w:rsidRDefault="00CA1F05" w14:paraId="2E1536AA" w14:textId="34054E7D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...93 lines deleted...]
-    <w:p w:rsidRPr="00450957" w:rsidR="00601EA2" w:rsidP="00450957" w14:paraId="5F3EF543" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor overheidspartijen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00FA71F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en derden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="006D7F70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>betekent w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ettelijke verankering een altijd beschikbare terugvaloptie: zij kunnen bij PDOK terecht als de eigen organisatie of een andere partij (tijdelijk) niet of niet meer beschikbaar is om de data te ontsluiten. Dit is voor deze organisaties van belang om de continuïteit van hun informatievoorziening te waarborgen en voor het voldoen aan hun (internationale) verplichtingen. De private sector biedt niet altijd de mogelijkheid om aan deze verplichtingen te voldoen en overheidspartijen zelf hebben</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vaak niet de kennis en de kunde om hun data conform internationale standaarden te ontsluiten. Met andere woorden: de beoogde wettelijke verplichting geeft overheidspartijen garanties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00601EA2" w:rsidP="00450957" w:rsidRDefault="00601EA2" w14:paraId="5F3EF543" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00450957" w:rsidR="00450957" w:rsidP="00450957" w14:paraId="53A075D9" w14:textId="48ADF099">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00450957" w:rsidP="00450957" w:rsidRDefault="00CA1F05" w14:paraId="53A075D9" w14:textId="48ADF099">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De taak van </w:t>
       </w:r>
-      <w:r w:rsidR="001543F6">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="001543F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de Dienst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>om op verzoek geo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-informatie te beheren en ontsluiten is een ‘algemene basisvoorziening’ die voor elke overheidspartij die dit wil en daarom verzoekt, open staat en middels de wettelijke verankering ervan in de Kadasterwet ook verzekerd wordt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00187CB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De activiteiten van de Dienst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="000251B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zijn dus </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00187CB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">naar hun aard te kwalificeren als </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="008A56F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>uitoefening van overheidsgezag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="000251B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="003F48F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">waaraan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="000251B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>het niet-verplichtende karakter niet af</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="003F48F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>doet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="000251B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00187CB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="007B0512">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Doordat deze (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="001543F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>overheids</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="007B0512">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="001543F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">taak nu als </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="007B0512">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>‘wettelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="008A56F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e taak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="007B0512">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’ wordt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>verankerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="007B0512">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="003F48F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>krijgt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="007B0512">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00842158">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de Dienst</w:t>
       </w:r>
-      <w:r w:rsidRPr="0092143C" w:rsidR="001543F6">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="007B0512">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00450957">
-[...267 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="003F48F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">bovendien </w:t>
       </w:r>
-      <w:r w:rsidR="007B0512">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="007B0512">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">een juridisch regime waarbinnen </w:t>
       </w:r>
-      <w:r w:rsidR="001A35C0">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="001A35C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>deze</w:t>
       </w:r>
-      <w:r w:rsidR="007B0512">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="007B0512">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> kan opereren en (eind)verantwoordelijk is voor het beheer en </w:t>
       </w:r>
-      <w:r w:rsidR="00EB584B">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00EB584B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidR="007B0512">
-[...27 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="007B0512">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ontsluiting van geo-informatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00842158" w:rsidR="00842158">
-[...40 lines deleted...]
-    <w:p w:rsidRPr="00450957" w:rsidR="00450957" w:rsidP="00450957" w14:paraId="4409F411" w14:textId="77777777">
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00842158">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Het bevorderen van een doelmatige geo-informatie-infrastructuur is ook als expliciet doeleinde van de Dienst in artikel 2a, aanhef en onder b, van de Kadasterwet vastgelegd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00450957" w:rsidP="00450957" w:rsidRDefault="00450957" w14:paraId="4409F411" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="002E364E" w:rsidP="00842158" w14:paraId="2B8CDE8A" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="002E364E" w:rsidP="00842158" w:rsidRDefault="00CA1F05" w14:paraId="2B8CDE8A" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...32 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Het aanbieden van beheer en ontsluiting van geo-informatie kan ook door andere partijen dan de Dienst plaatsvinden. Overheids</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00265CC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>partijen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00842158">
-[...24 lines deleted...]
-    <w:p w:rsidR="002E364E" w:rsidP="00842158" w14:paraId="000F5718" w14:textId="77777777">
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn dan ook niet verplicht om hun geo-informatie door de Dienst te laten beheren en ontsluiten. Indien partijen dit zelf willen doen, of dit door een marktpartij willen laten doen, dan staat het hen vrij om dit te doen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="002E364E" w:rsidP="00842158" w:rsidRDefault="002E364E" w14:paraId="000F5718" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00471E71" w:rsidR="0092143C" w:rsidP="00471E71" w14:paraId="7D45866E" w14:textId="079C63DB">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="0092143C" w:rsidP="00471E71" w:rsidRDefault="00CA1F05" w14:paraId="7D45866E" w14:textId="079C63DB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="560"/>
           <w:tab w:val="left" w:pos="1120"/>
           <w:tab w:val="left" w:pos="1680"/>
           <w:tab w:val="left" w:pos="2240"/>
           <w:tab w:val="left" w:pos="2800"/>
           <w:tab w:val="left" w:pos="3360"/>
           <w:tab w:val="left" w:pos="3920"/>
           <w:tab w:val="left" w:pos="4480"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5600"/>
           <w:tab w:val="left" w:pos="6160"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Het beheren en ontsluiten van </w:t>
       </w:r>
-      <w:r w:rsidRPr="00450957" w:rsidR="002E364E">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="002E364E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">kwalitatief hoogwaardige </w:t>
       </w:r>
-      <w:r w:rsidRPr="00842158">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">geo-informatie en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="002E364E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het garanderen dat deze informatie conform (internationale) standaarden voor eenieder beschikbaar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00900810">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="002E364E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00EB584B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vindt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plaats in het kader van de uitoefening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="008A56F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00EB584B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="008A56F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>overheidsgezag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00EB584B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, dat via een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="008A56F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wettelijke taak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00EB584B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="008A56F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geborgd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="002E364E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="008A56F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Omdat er geen sprake is van het verrichten van economische activiteiten, is de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="002E364E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wet Markt en Overheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00EB584B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="002E364E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>niet van toepassing.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="009C627B" w:rsidP="00E65564" w:rsidRDefault="009C627B" w14:paraId="101C63F2" w14:textId="4E0B01A2">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="009C627B" w:rsidP="00E65564" w:rsidRDefault="00CA1F05" w14:paraId="174A9299" w14:textId="20D96ABE">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>3.2 Algemene wet bestuursrecht</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="009C627B" w:rsidP="00E65564" w:rsidRDefault="009C627B" w14:paraId="4FE0B970" w14:textId="4139632C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="0014576C" w:rsidP="0014576C" w:rsidRDefault="00CA1F05" w14:paraId="2E22B657" w14:textId="552C33A9">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Als een derde partij, niet-overheidsorgaan, verzoekt om ontsluiting van zijn geo-data, vindt een beoordeling plaats door de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00C438C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dienst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00B556CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">of deze informatie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00F0533D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>een doelmatige geo-informatie-infrastructuur bevordert</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00C438C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en past binnen de visie Zicht op Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00A87EBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">De beslissing van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00C438C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dienst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00A87EBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>is op rechtsgevolg gericht. E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">en toewijzing hiervan is een rechtshandeling, nu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00A87EBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">dit tot gevolg heeft dat de geo-informatie van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">de derde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00A87EBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">via de landelijke digitale voorziening PDOK ontsloten kan worden op een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00B00D8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>goedkopere en efficiëntere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00A87EBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> manier dan als hij de informatie zelf voor eenieder zou laten ontsluiten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00A87EBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij een afwijzende beslissing is dan ook sprake van een besluit in de zin van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="0015586C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">artikel 1:3, eerste lid, van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00A87EBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">de Algemene wet bestuursrecht, waartegen bezwaar en beroep openstaat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="009C627B" w:rsidP="00E65564" w:rsidRDefault="009C627B" w14:paraId="008EA886" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00F82A68" w:rsidP="00E65564" w:rsidRDefault="00CA1F05" w14:paraId="189C4DF3" w14:textId="7C15F499">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Gevolgen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00F82A68" w:rsidP="00E65564" w:rsidRDefault="00F82A68" w14:paraId="3F672A3C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00EA1F0C" w:rsidP="00E65564" w:rsidRDefault="00CA1F05" w14:paraId="73CC1A28" w14:textId="6268145C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>4.1 Algemeen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00EA1F0C" w:rsidP="00E65564" w:rsidRDefault="00EA1F0C" w14:paraId="781472FA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00D741DD" w:rsidP="00E65564" w:rsidRDefault="00CA1F05" w14:paraId="13948B97" w14:textId="7E4761DB">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De gevolgen van het wetsvoorstel zijn beperkt. Het voorstel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00182631">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">voorziet in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00456430">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de wettelijke verankering van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">een in de loop der jaren ontstane praktijk. Het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00F91113">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">beheren en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ontsluiten van geo-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00F1227C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>informatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> door de Dienst verandert niet, niet voor aanbieders en niet voor gebruikers. Een mogelijk effect, doordat de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00185E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">toegevoegde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>wettelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00185E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> taak een bestendige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00185E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> basis biedt, is dat meer organisaties gebruik gaan maken van de services van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00E226D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de Dienst via </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>PDOK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00185E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="0085285B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00EA1F0C" w:rsidP="00E65564" w:rsidRDefault="00EA1F0C" w14:paraId="69A32525" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00EA1F0C" w:rsidP="00E65564" w:rsidRDefault="00CA1F05" w14:paraId="32D4FF1E" w14:textId="3332AC09">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>4.2 Gevolgen voor de overheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00213F1F" w:rsidP="00E65564" w:rsidRDefault="00213F1F" w14:paraId="405A7DB7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00D07D75" w:rsidP="00E65564" w:rsidRDefault="00CA1F05" w14:paraId="1D9CB783" w14:textId="6D5535EB">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor de Dienst wordt de bestaande werkwijze in principe gecontinueerd. Voor de Dienst betekent het dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00E16086">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">deze </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">binnen de gestelde kaders verplicht is de geleverde data </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00B12041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">voor eenieder </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">te ontsluiten. Daarnaast betekent het wetsvoorstel de verplichting (overheids)partijen toe te laten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00F91113">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">waarvan de geo-informatie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00654989">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>voldoe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00F91113">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00654989">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aan de gestelde voorwaarden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00E159CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Een mogelijke toename van data-aanbieders</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00E963F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> als gevolg van de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00EB4709">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00E963F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verplichting leidt niet tot extra kosten voor de Dienst. Data-aanbieders dragen zelf de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00E159CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00E963F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kosten voor het ontsluiten van hun data via PDOK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00EB4709">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, aangezien deze </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="005349B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kosten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00EB4709">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>door de Dienst aan hen word</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00E16086">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00EB4709">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> doorgerekend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00F719D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, op grond van artikel 108 van de Kadasterwet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00E963F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00213F1F" w:rsidP="00E65564" w:rsidRDefault="00213F1F" w14:paraId="72561F7A" w14:textId="6D028B38">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00456430" w:rsidP="00E65564" w:rsidRDefault="00CA1F05" w14:paraId="5F696981" w14:textId="06D1C6FB">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Voor data-aanbiedende partijen wordt de bestaande werkwijze gecontinueerd. Zij lever</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00355689">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00F91113">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op eigen verzoek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al data aan die door de Dienst ontsloten w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00355689">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rden. Nu zal dit echter op basis van de wettelijke taak zijn. Wettelijke verankering van de taak voor de Dienst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00C30155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">garandeert </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="003932B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">continuïteit van de dienstverlening </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00B12041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">evenals de beleidsmatige verantwoordelijkheid van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00C46831">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00B12041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inister </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00355689">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00C438C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VRO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00F91113">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>voor een goed functionerende Nederlandse geo-informatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00EB584B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00F91113">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>infrastructuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00B12041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00456430" w:rsidP="00E65564" w:rsidRDefault="00456430" w14:paraId="52DD7091" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00EA1F0C" w:rsidP="00E65564" w:rsidRDefault="00CA1F05" w14:paraId="0BB8B7A9" w14:textId="4CE03FA9">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="001C4AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gevolgen voor burgers, bedrijven en professionals</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00EA1F0C" w:rsidP="00E65564" w:rsidRDefault="00EA1F0C" w14:paraId="486A858B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00185E1D" w:rsidP="00E65564" w:rsidRDefault="00CA1F05" w14:paraId="1888FE7F" w14:textId="7F015AB4">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor burgers en bedrijven wordt de bestaande </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00900810">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00F91C22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>gratis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00900810">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00F91C22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00900810">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ontsluiting van de geo-informatie aan eenieder </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gecontinueerd. Hoewel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="005175E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>directe gevolgen beperkt zijn, geldt ook voor burgers en bedrijven dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00456430">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00456430">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>telijke v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>erankering van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00456430">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de taak voor de Dienst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>de continuïteit van de dienstverlening beter kan garanderen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="0058566D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="007E3855">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Het bij elkaar brengen van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="0058566D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geo-informatie op één plek </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="007E3855">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vergroot ook </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00355689">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="007E3855">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>vindbaarheid en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00355689">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="007E3855">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gebruikersgemak voor burgers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00EA7F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, onderwijsinstellingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="007E3855">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en bedrijven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00496BF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="001C559D" w:rsidP="00E65564" w:rsidRDefault="001C559D" w14:paraId="03F37044" w14:textId="2D268B44">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="001C559D" w:rsidP="00E65564" w:rsidRDefault="00CA1F05" w14:paraId="3AB969C6" w14:textId="3C4547AC">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Ook voor private data-aanbieders wordt de bestaande werkwijze gecontinueerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00B84651">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00D76AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor de verdere uitvoering van het ontsluiten van hun </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="006A4252">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">informatie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00D76AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>via PDO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00DB175D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00D76AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blijft de bestaande werkwijze gelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00B05F8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en worden de voorwaarden waaraan de geo-informatie moet voldoen om ontsloten te worden vastgelegd in een regeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00F77711">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de Dienst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00D76AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ook hier geldt dat data-aanbieders zelf de kosten dragen voor het ontsluiten van hun </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="006A4252">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">informatie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00D76AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>via PDOK, aangezien deze door de Dienst aan hen word</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00BD3456">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00D76AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">doorgerekend, op grond van artikel 108 van de Kadasterwet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="009C627B" w:rsidP="00E65564" w:rsidRDefault="009C627B" w14:paraId="212BE19E" w14:textId="73EA4A83">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="009C627B" w:rsidP="00E65564" w:rsidRDefault="00CA1F05" w14:paraId="7E3989EF" w14:textId="09DE5FCA">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De reeds bestaande dienstverlening via de landelijke digitale voorziening PDOK wordt gecontinueerd. Wat verandert is dat deze publieke taak als zodanig in de Kadasterwet wordt vastgelegd. Voor andere private initiatieven om geo-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="006A4252">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">informatie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>digitaal te ontsluiten zal deze wijziging geen gevolgen hebben. Overheden en derde partijen kunnen net als voorheen kiezen voor een andere voorziening dan PDOK.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00975094" w:rsidP="00E65564" w:rsidRDefault="00975094" w14:paraId="283DD6A3" w14:textId="0D7B9BAE">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00F719D4" w:rsidP="00E65564" w:rsidRDefault="00CA1F05" w14:paraId="5A1020DA" w14:textId="2FC03EBB">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>5. Uitvoering</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="009F6755" w:rsidP="00E65564" w:rsidRDefault="009F6755" w14:paraId="4EA23E53" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00F4519C" w:rsidP="00E65564" w:rsidRDefault="00CA1F05" w14:paraId="20AD57B0" w14:textId="34B527D2">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Aangezien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00730F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00B12041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">it voorstel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00B533B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">enkel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00B12041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">een wettelijke basis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00730F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">geeft </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00B12041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00B533B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>bestaande dienstverlening van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00B12041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Dienst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00730F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, heeft de Dienst laten weten af te zien van een uitvoeringstoets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00F4519C" w:rsidP="00E65564" w:rsidRDefault="00F4519C" w14:paraId="5260488E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="0059288E" w:rsidP="0059288E" w:rsidRDefault="00CA1F05" w14:paraId="6E1D7DB5" w14:textId="6DB34F9F">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Advies en consultatie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="0059288E" w:rsidP="0059288E" w:rsidRDefault="0059288E" w14:paraId="7C6C81FC" w14:textId="45E006FD">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="0059288E" w:rsidP="0059288E" w:rsidRDefault="00CA1F05" w14:paraId="3E78F5DF" w14:textId="1DA8CD03">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>6.1 Advisering door het Adviescollege Toetsing Regeldruk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="0059288E" w:rsidP="0059288E" w:rsidRDefault="0059288E" w14:paraId="626358F4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="0059288E" w:rsidP="0059288E" w:rsidRDefault="00CA1F05" w14:paraId="68574AE0" w14:textId="0996345C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Het Adviescollege toetsing regeldruk (ATR) heeft het dossier niet geselecteerd voor een formeel advies, omdat het geen gevolgen voor de regeldruk heeft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="0059288E" w:rsidP="00E65564" w:rsidRDefault="0059288E" w14:paraId="1A89998B" w14:textId="4B80806C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="0059288E" w:rsidP="00E65564" w:rsidRDefault="00CA1F05" w14:paraId="1BCB9E81" w14:textId="50914311">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>6.2 Consultatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="0059288E" w:rsidP="00E65564" w:rsidRDefault="0059288E" w14:paraId="45C85E09" w14:textId="2BA4522A">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="0059288E" w:rsidP="00E65564" w:rsidRDefault="00CA1F05" w14:paraId="59F0D4DF" w14:textId="4219C489">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Het wetsvoorstel is van 24 april tot 4 juni 2023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00871306">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>in openbare internetconsultatie geweest. In totaal zijn er vijf reacties gekomen op het wetsvoorstel. De reacties zijn afkomstig van het Gemeentelijk Geo-Beraad, de gemeente Eindhoven, de Vereniging van Nederlandse Gemeenten (VNG), de Unie van Waterschappen en de gemeente Amsterdam. Om de inhoudelijke punten uit de consultatie overzichtelijk te presenteren worden reacties zoveel mogelijk geclusterd geadresseerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00E1072F" w:rsidP="00E65564" w:rsidRDefault="00E1072F" w14:paraId="5A0ACA6C" w14:textId="3C77F06C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00C21D86" w:rsidP="00E21BBE" w:rsidRDefault="00CA1F05" w14:paraId="31B58D48" w14:textId="69F5D6A1">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>De VNG stelt dat nut en noodzaak ontbreken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00B05F8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en dat een degelijke onderbouwing de basis voor het wetsvoorstel zou moeten zijn. Dat er momenteel geen wettelijke grondslag is, is volgens de VNG geen onderbouwing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Met het voorstel wordt een geleidelijk ontstane situatie wettelijk verankerd. PDOK is het resultaat van een initiatief van verschillende overheidsorganisaties (partners). Deze partners zorgden aanvankelijk gezamenlijk voor aansturing en financiering. Door het terugtreden van een aantal partners en de ontwikkeling van PDOK als cruciaal onderdeel van de NGII, is het partnermodel vervangen door een governance model waarbij het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ministerie van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00B556CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">VRO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">de eigenaar en de Dienst beheerder van PDOK is. Een wettelijke taak doet recht aan deze governance: de Dienst heeft borging in de wet nodig voor het uitvoeren van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00E21BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">deze </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>taak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00E21BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00900810">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>publiek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00E21BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> belang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. De Dienst ontsloot de datasets voorheen op basis van opdrachten en losse contracten. Dat bood echter geen (toekomst)bestendige basis voor het ontsluiten van deze informatie en daarmee voor het optimaal benutten van de mogelijkheden voor het gebruik van geo-informatie door afnemers als burgers, onder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">wijsinstellingen, bedrijven en overheidsorganisaties. De wettelijke taak biedt deze bestendige basis wel. Data-aanbieders en gebruikers krijgen hiermee meer zekerheid over de dienstverlening. Ook voor de minister van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00B556CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">VRO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>is het vanuit zijn beleidsverantwoordelijkheid voor een goed functionerende Nederlandse geo-informatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00EB584B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">infrastructuur belangrijk dat de continuïteit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="006A4252">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>van beheer en ontsluiting van geo-informatie voor eenieder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> door de Dienst een wettelijke basis krijgt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00477FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>De Dienst heeft al de benodigde expertise en ervaring met een landelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00B05F8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>/centrale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00477FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voorziening. Met het wetsvoorstel is voorts gegarandeerd dat de voorziening toegankelijk is voor geo-informatie op basis van vooraf vastgestelde, openbare criteria en dat de ontsloten geo-informatie toegankelijk is voor eenieder. Met dit voorstel wordt de positie van de Dienst als beheerder </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00B05F8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">van geo-informatie via </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00477FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>een centrale voorziening als PDOK versterkt door te onderbouwen waarom de nieuwe taak thuishoort bij een overheidsorganisatie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00E21BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00184E0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">e VNG </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00184E0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>wijst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op risico’s te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">n aanzien van de Wet markt en overheid. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="0013010D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Zoals in paragraaf 3.1 is uiteengezet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="000E109D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="0013010D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is de Wet markt en overheid in dit geval niet van toepassing, omdat sprake is van een activiteit die </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00A55AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>plaatsvindt in het kader van de vervulling van een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="0013010D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> taak van publiek belang.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00816933" w:rsidP="00816933" w:rsidRDefault="00816933" w14:paraId="37D78BCA" w14:textId="257BEB1F">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="009D7CF7" w:rsidP="00D97A7A" w:rsidRDefault="00CA1F05" w14:paraId="20B8C11E" w14:textId="568046F0">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alle reacties stellen dat PDOK niet zou passen in het beoogde federatieve datastel en zou tornen aan het data bij de bron principe. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00B05F8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dit principe houdt in dat data zoveel mogelijk op één logische plek ho</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00C80DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00B05F8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te staan, bij de eigenaar. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">De discussie hierover staat echter los van het beperkte doel van het wetsvoorstel: het wettelijk verankeren dat derde partijen op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00B05F8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">eigen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">verzoek </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00B05F8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">en uit eigen beweging </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">hun data door de Dienst kunnen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="006A4252">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">laten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ontsluiten. Het feit dat data-aanbieders ervoor kiezen hun data via PDOK te ontsluiten doet niets af aan hun eigen verantwoordelijkheid: de bronhouder is en blijft verantwoordelijk voor de kwaliteit van de da</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ta en bepaalt zelf hoe zijn data ontsloten en beheerd word</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00C80DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>en;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> daar verandert het voorstel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>niets aan. Het is niet verplicht om geo-informatie via het digitale platform te laten ontsluiten. Zelfs al zou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="006A4252">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> een voorziening als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PDOK niet in het toekomstige federatieve datastelsel terugkomen, dan nog voorziet PDOK momenteel en in de komende jaren hoe dan ook in een behoefte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00784863">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die breed aanwezig is binnen de samenleving</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, zowel bij gebruikers als aanbieders. Daarmee is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="006A4252">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de rol van de Dienst voor zover die ziet op het beheer en ontsluiten van geo-informatie via</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PDOK vooralsnog een essentieel onderdeel van de NGII. PDOK is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="003D2ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">echter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>geen doel op zich. De nieuwe taak van de Dienst kan ook met andere voorzieningen dan het huidige platform PDOK worden uitgevoerd. De voorziening als zodanig wordt niet wettelijk voorgeschreven.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00396212">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="009D7CF7" w:rsidP="00D97A7A" w:rsidRDefault="009D7CF7" w14:paraId="15E55572" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00EE6A7C" w:rsidP="00D97A7A" w:rsidRDefault="00CA1F05" w14:paraId="184283C1" w14:textId="185C36BB">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk160803482" w:id="5"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>De visie Zicht op Nederland stelt dat s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00816933">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">amenhangende </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00784863">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>geo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00842158">
-[...19 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00816933">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="0016243A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">in de toekomst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00816933">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>noodzakelijk zijn om aan de grote en integrale informatiebehoefte van onze maatschappelijke vraagstukken en publieke dienstverlening te kunnen voldoen. Dit betekent dat de data van de NGII breed, laagdrempelig en in samenhang gebruikt moeten kunnen worden en optimaal moeten kunnen stromen. Een vernieuwde datadeel-infrastructuur gaat hier invulling aan geven. PDOK kan beschouwd worden als de huidige generatie van de datadeel-infrastructuur. Bij de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00D97A7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verdere uitwerking van Zicht op Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00816933">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wordt met alle betrokken stakeholders (waaronder de VNG, gemeenten en Unie van Waterschappen) bekeken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00975262">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> waar beheer en ontsluiten geo-informatie belegd moet worden, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00816933">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">wat de rol van PDOK </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="000E109D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">de Dienst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00816933">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>is en aan welke eisen PDOK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00101503">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00396212">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00D97A7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00816933">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>een andere voorziening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00396212">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00816933">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> moet voldoen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Zicht op Nederland is dus richtinggevend. In het kader van deze visie komt er ook nieuwe wetgeving waarin mogelijk andere keuzes gemaakt worden over het ontsluiten van geo-informatie. Met andere woorden: het voorstel doet recht aan de bestaande situat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ie, maar is niet blokkerend voor keuzes in het kader van Zicht op Nederland voor de lange termijn. Keuzes waarbij uiteraard alle stakeholders worden betrokken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00EE6A7C" w:rsidP="00816933" w:rsidRDefault="00EE6A7C" w14:paraId="7B2244D3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00214A60" w:rsidP="00214A60" w:rsidRDefault="00CA1F05" w14:paraId="567532F3" w14:textId="102054A7">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Volgens het Gemeentelijk Geo-Beraad gaan gemeenten extra betalen voor het beheer van PDOK. Dit is onjuist. Op basis van een overeenkomst met de Dienst dragen data-aanbieders zelf de kosten voor het ontsluiten van hun data via PDOK. Dit is de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="003D2ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>oude</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> situatie die onder het nieuwe wettelijke regime wordt gecontinueerd. Ook de zorgen van de VNG over de financiële borging van het voorstel zijn dus ongegrond. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="009162C7" w:rsidP="00214A60" w:rsidRDefault="009162C7" w14:paraId="36F10E59" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00816933" w:rsidP="00214A60" w:rsidRDefault="00CA1F05" w14:paraId="1DF7DC4E" w14:textId="76946B9B">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>De Unie van Waterschappen stelt dat waterschappen vanwege de hoge, niet marktconforme, kosten van PDOK uit willen wijken naar goedkopere platforms. Dat kan, overheden zijn niet verplicht gebruik te maken van PDOK. Over het algemeen zijn data-providers wel tevreden met de dienstverlening van PDOK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00B74F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00E21BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Er is geen onderbouwing van de conclusie dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PDOK niet marktconform zou zijn. Een aantal data-aanbieders heeft PDOK vergeleken met andere platforms en kwam tot de conclusie dat PDOK de beste keus was, waarbij niet alleen naar de kosten is gekeken, maar naar de dienstverlening van PDOK in brede zin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00214A60" w:rsidP="00214A60" w:rsidRDefault="00214A60" w14:paraId="3BC2401F" w14:textId="49739595">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00214A60" w:rsidP="00214A60" w:rsidRDefault="00CA1F05" w14:paraId="0F7A3356" w14:textId="31848957">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>De Unie van Waterschappen stelt dat het voorstel leidt tot meer complexiteit op het terrein van wet- en regelgeving. Het is echter niet aannemelijk dat het toevoegen van een taak die een al bestaande situatie wettelijk verankert de complexiteit verhoogt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="003D2ABE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">In algemene zin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00E402CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">komen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00E402CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">er </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">aanpassingen van het wettelijke kader </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00E402CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>in het kader van om de visie Zicht op Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00975262">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00112612">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00E25385">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hierbij wordt ook gekeken naar complexiteit van de wet- en regelgeving.   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00E402CE" w:rsidP="00214A60" w:rsidRDefault="00E402CE" w14:paraId="12F1D8D1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00214A60" w:rsidP="00214A60" w:rsidRDefault="00CA1F05" w14:paraId="2CFA5A60" w14:textId="74BC3FC1">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">De gemeente Eindhoven en het Gemeentelijk Geo-Beraad wijzen op mogelijke belangenverstrengeling, omdat de Dienst zelf ook afnemer is van de data en tegelijk de kaders voor toelating vaststelt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00F96B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Uitgangspunt is dat d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ata-aanbieders verantwoordelijk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00F96B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">blijven </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">voor de inhoud van de data en er ook voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00F96B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">kunnen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">kiezen hun data op een andere manier dan via PDOK te ontsluiten. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00D84770">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Dienst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ontsluit deze data conform internationale standaarden om het gebruik als open data conform de Woo en de Who te stimuleren en te optimaliseren. Juist vanwege het belang van deze standaarden wordt de taak bij een overheidspartij belegd waarmee continuïteit en kwaliteit van dienstverlening geborgd worden tegen lage kosten. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="009E6D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">De dienst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00942396">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00975262">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">voor overheidsorganen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00942396">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">alleen regels stellen over de technische voorwaarden waaraan de datasets moeten voldoen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="009162C7" w:rsidP="003802F1" w:rsidRDefault="009162C7" w14:paraId="60EC38BA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00C438C5" w:rsidP="00214A60" w:rsidRDefault="00CA1F05" w14:paraId="0F425CBE" w14:textId="003DB8D1">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>De VNG vindt het kader van toelating onduidelijk.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="006C44C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Van overheidsorganen is de Dienst verplicht geo-informatie op hun verzoek te beheren en te ontsluiten. Bij verzoeken van derden beoordeelt de Dienst de geo-informatie op de bevordering van een doelmatige geo-informatie-infrastructuur. Dit laatste gebeurt aan de hand van de Visie Zicht op Nederland. Overigens wordt daarbij aangesloten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="005E2C13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>op het bestaande kader</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="006C44C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat door </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="003B7D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">de Dienst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>gehanteerd wordt en mede voortvloei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="006C44C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="006C44C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uitgangspunten en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="006C44C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>doel van de NGII. In de toelichting worden als criteria genoemd de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> maatschappelijke relevantie van de data, de kwaliteit van de data en in hoeverre wordt bijgedragen aan publiek-private samenwerking. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00214A60" w:rsidP="00214A60" w:rsidRDefault="00CA1F05" w14:paraId="4A7BEE34" w14:textId="7622AA2B">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">De VNG legt een relatie met de bestaande dienstverlening van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00746FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>de Dienst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. Volgens de VNG worden door gebruikers en afnemers problemen ervaren en die problematiek zou kunnen verergeren door het in de wet verankeren van de bestaande werkwijze. De voorbeelden die de VNG aanhaalt zien vooral op geo-basisregistraties. Gezien de beperkte scope en impact van het voorstel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00F96B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, die juist niet zien op de geo-basisregistraties,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00F96B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deze relatie met de bestaande dienstverlening </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00F96B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">er </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">niet.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00214A60" w:rsidP="00214A60" w:rsidRDefault="00214A60" w14:paraId="4DB4972C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="003802F1" w:rsidP="003802F1" w:rsidRDefault="00CA1F05" w14:paraId="4F43CE00" w14:textId="7C0C358B">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">De VNG kaart het risico aan dat combineren van data leidt tot op persoonsniveau herleidbaarheid van data. Het voorstel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00BA535B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">legt een taak voor de Dienst vast </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00905B91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">om geo-informatie van overheidsorganisaties en private instanties beschikbaar te stellen voor eenieder. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00302F8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Als een gebruiker vervolgens verschillende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00C85143">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> losse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00302F8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> datasets gaat combineren, ook met bijvoorbeeld gegevens uit de geo-basisregistraties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00CB4EDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00302F8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00CB4EDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van buiten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00302F8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00CB4EDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> centrale voorziening, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00302F8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">dan is herleidbaarheid op persoonsniveau </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00C85143">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>niet uitgesloten</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk222316596" w:id="6"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00302F8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00CB4EDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00E177CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wat een gebruiker </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00302F8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">echter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00E177CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>doet met de geo-informatie die ontsloten wordt ligt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00302F8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00E177CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">binnen de verantwoordelijkheid van die gebruiker </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00C4138C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(als verwerkingsverantwoordelijke) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00E177CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>en valt buiten de scope van dit wetsvoorstel</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00E177CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="003802F1" w:rsidP="003802F1" w:rsidRDefault="003802F1" w14:paraId="0559518E" w14:textId="579E4D05">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="001731E6" w:rsidP="005E2C13" w:rsidRDefault="00CA1F05" w14:paraId="28CD3A58" w14:textId="1CFFF5A2">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Via PDOK worden open (overheids)data ontsloten. Uitgangspunt bij dit type data is dat daarin geen persoonsgegevens worden opgenomen. De geo-informatie die via PDOK worden ontsloten ziet op objecten (‘locatiegebonden informatie ‘) en niet op subjecten (‘personen‘). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Data-aanbieders worden hierop gewezen. Data-aanbieders zijn en blijven dan ook zelf verantwoordelijk voor de inhoud van hun data</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="001056BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="001056BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="001731E6" w:rsidP="003802F1" w:rsidRDefault="001731E6" w14:paraId="4FEC3525" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="003802F1" w:rsidP="003802F1" w:rsidRDefault="00CA1F05" w14:paraId="17518010" w14:textId="3C0BECD5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>De VNG stelt dat er qua proces onvolkomen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00844C23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>heden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn wat betreft de consultatie van het wetsvoorstel: er is een verouderd afwegingskader gebruikt, belanghebbenden zijn niet betrokken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00844C23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">geweest </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">en VNG heeft geen uitnodiging gekregen om te reageren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00746FAE" w:rsidP="00746FAE" w:rsidRDefault="00CA1F05" w14:paraId="1325BB77" w14:textId="3E2C79F3">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dat er voor de consultatie gebruik is gemaakt van het IAK formulier en niet van het per 29 maart 2023 gebruikte Beleidskompasformulier heeft geen gevolgen voor de inhoud en de gemaakte beleidsmatige afwegingen. De huidige data-aanbieders zijn via de PDOK governance (verschillende overleggremia waarin ook VNG en waterschappen zitting hebben) op de hoogte gesteld van het wetsvoorstel. Dat niet apart met de VNG is afgestemd komt door het feit dat gemeenten niet geraakt worden. Het wetsvoorstel beoogt de Kadast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">erwet te wijzigen door het toevoegen van een nieuwe taak aan het takenpakket van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="005022D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>de Dienst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: het ontsluiten van geo-informatie van overheidsorganisaties en andere partijen voor eenieder. Overheden worden door dit wetsvoorstel niet verplicht gebruik te maken van het digitale platform PDOK; alleen op hun verzoek wordt door hen aangeleverde geo-informatie door </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="005022D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>de Dienst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ontsloten. Het voorstel heeft geen betrekking op het ontsluiten van de geo-basisregistraties zoals de Basisregistratie topografie (BRT), de Bas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">isregistratie Kadaster (BRK) en de Basisregistratie adressen en gebouwen (BAG); dit is al wettelijk geregeld en belegd bij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="005022D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>de Dienst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00A90343">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Indirect zijn gemeenten uiteraard aanbieder van een deel van de geo-basisregistraties, maar zoals hiervoor is aangegeven staat dit volledig los van dit voorstel.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00746FAE" w:rsidP="00746FAE" w:rsidRDefault="00746FAE" w14:paraId="7A9CB140" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="0059288E" w:rsidP="00E65564" w:rsidRDefault="00CA1F05" w14:paraId="7267B6D7" w14:textId="7A484434">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="006C44C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">slotte refereert de VNG </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00F96B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> haar reactie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00F96B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het door </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00746FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">het ministerie van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00B556CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Binnenlandse Zaken en Koninkrijksrelaties </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">na de consultatiefase ingetrokken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00746FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>wets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">voorstel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00746FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>tot w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ijziging </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00746FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kadasterwet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00746FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>in verband met het opnemen van een grondslag om bij algemene maatregel van bestuur taken waarbij geen openbaar gezag wordt uitgeoefend aan de Dienst op te kunnen dragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De argumenten tegen dit voorstel zouden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="005022D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">volgens de VNG </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ook van toepassing zijn op het voorliggende wetsvoorstel. De VNG stelt dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="005022D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>de Dienst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> door het beheer van een landelijke voorziening invloed uitoefent op de wijze waarop gegevens van andere overheden verstrekt en ontsloten worden aan burgers, bedrijven en overheden. Zoals eerder aangegeven </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="005022D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>is deze stelling onjuist; de Dienst volgt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (inter)nationale standaarden en richtlijnen bij het ontsluiten van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00C61053">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>data.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daarnaast blijven dataproviders te allen tijde vera</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ntwoordelijk voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00B81177">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">kwaliteit van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00BF65F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">hun eigen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>data. Verder vraagt de VNG zich af of er geen werkzaamheden onttrokken worden aan de markt dan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00A90343">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">wel oneerlijke concurrentie wordt veroorzaakt en vindt het van belang om de bijdrage die concurrentie en marktwerking kunnen hebben op het kostenefficiënt en -effectief beheren en ontsluiten van geo-informatie mee te wegen. Zoals gesteld in de toelichting van het voorstel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="005022D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PDOK </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="005022D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">beschouwd </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>als een cruciaal onderdeel van de NGII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00F96B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en wordt het als een publieke taak van de Dienst aangemerkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Het voorliggende voorstel verplicht dataproviders niet PDOK te gebruiken, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00B03DA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>men kan de data ook via marktpartijen laten ontsluiten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00935413" w:rsidP="00E65564" w:rsidRDefault="00935413" w14:paraId="49F71544" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00F82A68" w:rsidP="00E65564" w:rsidRDefault="00CA1F05" w14:paraId="4A6F9A0F" w14:textId="5A1CE663">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00BA347E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00D07D75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Inwerkingtreding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00BA347E" w:rsidP="00E65564" w:rsidRDefault="00BA347E" w14:paraId="677CF816" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00D07D75" w:rsidP="00E65564" w:rsidRDefault="00CA1F05" w14:paraId="5B72D9F9" w14:textId="27CE692D">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het wetsvoorstel voorziet in inwerkingtreding bij koninklijk besluit. Aangezien dit wetsvoorstel een wettelijke verankering betreft van een in de loop der jaren ontstane praktijk, is er geen lange invoeringstermijn voor de Dienst nodig om dit wetsvoorstel uit te kunnen voeren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00F64AEF" w:rsidP="00E65564" w:rsidRDefault="00F64AEF" w14:paraId="3665B721" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="004D3FC7" w:rsidP="00E65564" w:rsidRDefault="00CA1F05" w14:paraId="772F31B2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>II Artikelsgewijs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00F82A68" w:rsidP="00E65564" w:rsidRDefault="00F82A68" w14:paraId="68926928" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00D07D75" w:rsidP="00E65564" w:rsidRDefault="00CA1F05" w14:paraId="3EC4C7FE" w14:textId="177CA356">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Artikel I, onderdelen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00E226D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00E226D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00E1072F" w:rsidP="00E65564" w:rsidRDefault="00CA1F05" w14:paraId="5CEA0F1A" w14:textId="5205D6A7">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met deze onderdelen wordt aan de Dienst de taak opgedragen tot het beheren en ontsluiten van geo-informatie op verzoek van overheidsorganen en derde partijen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="002E098F" w:rsidP="00E65564" w:rsidRDefault="002E098F" w14:paraId="45089DC2" w14:textId="3D2386D6">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00FE45C0" w:rsidP="00FE45C0" w:rsidRDefault="00CA1F05" w14:paraId="6CD386D2" w14:textId="58E79F8D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In dit wetsvoorstel wordt o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="002E098F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nder geo-informatie begrepen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>informatie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00450957" w:rsidR="002E364E">
-[...43 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="002E098F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met een locatiecomponent, dan wel locatiegebonden data, data met een x</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="002E098F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en een y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="002E098F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">component op de kaart. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00C802F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het gaat niet om informatie over personen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="002E098F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alle informatie die plaatsgebonden kenmerken bevat kan worden beschouwd als geo-informatie. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Het begrip geo-informatie wordt al gebruikt in de Kadasterwet, namelijk in artikel 2a, aanhef en onder b (“De Dienst heeft als doeleinde de bevordering van een doelmatige geo-informatie-infrastructuur”).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00A84A44" w:rsidP="00796D57" w:rsidRDefault="00CA1F05" w14:paraId="5335053F" w14:textId="48424F00">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er is niet voor gekozen om het begrip “geografisch gegeven” te gebruiken. Dit begrip is in artikel 1 van de Kadasterwet gedefinieerd en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00FE45C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>houdt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> direct</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00FE45C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verband</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00FE45C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">asisregistratie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00FE45C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>opografie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00016A3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (BRT)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00F91113">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De term geo-informatie is bedoeld als een bredere en meer overkoepelende term van allerlei soorten en typen van geodata, ruimer dan alleen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00FE45C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de geografische</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00F91113">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gegevens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00FE45C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">die </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00F91113">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in het kader van de BRT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00FE45C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> worden verzameld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00F91113">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="002E098F" w:rsidP="00E65564" w:rsidRDefault="002E098F" w14:paraId="6A72A721" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="006F7894" w:rsidP="00E65564" w:rsidRDefault="00CA1F05" w14:paraId="7F49DE8F" w14:textId="7B00E3C0">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het begrip overheidsorgaan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="0077664C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uit artikel 98c, eerste lid, onder a, wordt gebruikt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in de betekenis van het ruime begrip bestuursorgaan uit artikel 1:1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="002D5C31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eerste lid, van de Algemene wet bestuursrecht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="0077664C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wordt gehanteerd om te kunnen aangeven dat de bepaling ziet op de gehele overheid, met inbegrip van de personen en instellingen die op grond van het tweede lid van artikel 1:1 van de Algemene wet bestuursrecht niet als bestuursorganen worden aangemerkt. Het begrip overheidsorgaan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wordt in dezelfde betekenis gebruikt in de Archiefwet 1995 (artikel 1, onder b, van de Archiefwet 1995). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00CD4AAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Een o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="0077664C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>verheidsorga</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00CD4AAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="0077664C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EB584B">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00CD4AAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="0077664C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> orga</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00CD4AAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="0077664C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n van een rechtspersoon die krachtens publiekrecht is ingesteld of een ander persoon of college, met enig openbaar gezag bekleed. Onder die laatste categorie kunnen organen en personen van overheidsstichtingen vallen. Het gaat om organen van privaatrechtelijke rechtspersonen die niet tot de overheid worden gerekend, maar die wel met openbaar gezag zijn bekleed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00991E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00423325">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="0077664C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bepalend daarvoor is of hen een of meer overheidstaken zijn opgedragen en de daarvoor benodigde publiekrechtelijke bevoegdheden zijn toegekend. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00AF23C4" w:rsidP="00E65564" w:rsidRDefault="00AF23C4" w14:paraId="3F74D88C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="006F7894" w:rsidP="00E65564" w:rsidRDefault="00CA1F05" w14:paraId="7C98AF8C" w14:textId="5FB474D4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor andere partijen dan overheidsorganen wordt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00EF238F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">op grond van artikel 98c, eerste lid, onder b, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eerst door de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00016A3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dienst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>beoordeeld of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00935413">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00E1072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de geo-informatie van die partijen naar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00E1072F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oordeel een doelmatige geo-informatie-infrastructuur bevordert</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00AF23C4" w:rsidP="00E65564" w:rsidRDefault="00AF23C4" w14:paraId="62019C3B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="009034AB" w:rsidP="00E65564" w:rsidRDefault="00CA1F05" w14:paraId="2D2D0C19" w14:textId="6167F663">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Tevens krijgt de Dienst de taak die geo-informatie voor eenieder beschikbaar te stellen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00EF238F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit wordt gewaarborgd in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00991E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het voorgestelde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00EF238F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>artikel 98c, tweede lid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00AF23C4" w:rsidP="00E65564" w:rsidRDefault="00AF23C4" w14:paraId="4FF75191" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00D07D75" w:rsidP="00E65564" w:rsidRDefault="00CA1F05" w14:paraId="0AE43AA7" w14:textId="7B9EEEF4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het derde lid van het voorgestelde artikel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="005F2E89">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">98c is voorzien in een grondslag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00A01DFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>waarop</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00016A3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Dienst regels </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00991E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kan stellen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00016A3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00816933">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>over de voorwaarden waaraan de geo-informatie moet voldoen. Het gaat daarbij onder meer om bepaalde technische compliance checks en standaarden (bijvoorbeeld met betrekking tot aanleverformats).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="005F2E89" w:rsidP="00E65564" w:rsidRDefault="005F2E89" w14:paraId="2095892C" w14:textId="23BC2285">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="005F2E89" w:rsidP="00E65564" w:rsidRDefault="00CA1F05" w14:paraId="03851160" w14:textId="7F10140F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Artikel II</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="005F2E89" w:rsidP="00E65564" w:rsidRDefault="00CA1F05" w14:paraId="26DE908B" w14:textId="2392D9A2">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dit artikel regelt de inwerkingtreding bij koninklijk besluit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="005F2E89" w:rsidP="00E65564" w:rsidRDefault="005F2E89" w14:paraId="558EEBCF" w14:textId="13002252">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="005F2E89" w:rsidP="00E65564" w:rsidRDefault="00CA1F05" w14:paraId="016C4737" w14:textId="3772F0E2">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inister </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="004B2DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">van </w:t>
       </w:r>
-      <w:r w:rsidR="008A56F8">
-[...2573 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00AC3CC0" w:rsidR="00A57774">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Volkshuisvesting en Ruimtelijke Ordening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00900810" w:rsidR="0013010D">
-[...3762 lines deleted...]
-    <w:sectPr w:rsidSect="001E6A24">
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00AC3CC0" w:rsidP="00E65564" w:rsidRDefault="00AC3CC0" w14:paraId="60DE81D0" w14:textId="507C9892">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>E. Boekholt-O’Sullivan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AC3CC0" w:rsidR="00AC3CC0" w:rsidP="00E65564" w:rsidRDefault="00AC3CC0" w14:paraId="5AC56822" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00AC3CC0" w:rsidR="00AC3CC0" w:rsidSect="001E6A24">
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="3DAAF5F1" w14:textId="77777777" w:rsidR="00CA1F05" w:rsidRDefault="00CA1F05">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="2D156CBA" w14:textId="77777777" w:rsidR="00CA1F05" w:rsidRDefault="00CA1F05">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -13490,573 +9566,523 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Menlo-Regular">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...11 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...1 lines deleted...]
-    <w:p w:rsidR="00120AF1" w:rsidP="005D1D43" w14:paraId="632EC037" w14:textId="77777777">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2E7D7BCD" w14:textId="77777777" w:rsidR="00CA1F05" w:rsidRDefault="00CA1F05" w:rsidP="005D1D43">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="00120AF1" w:rsidP="005D1D43" w14:paraId="39214907" w14:textId="77777777">
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5797B225" w14:textId="77777777" w:rsidR="00CA1F05" w:rsidRDefault="00CA1F05" w:rsidP="005D1D43">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="24CC8756" w14:textId="672EE67D" w:rsidR="00EE33BA" w:rsidRPr="00AC3CC0" w:rsidRDefault="00CA1F05">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Besluit informatievoorziening in de rijksdienst 1990</w:t>
+      </w:r>
+      <w:r w:rsidR="00A01DFC" w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="00EE33BA" w:rsidRPr="00A01DFC" w14:paraId="24CC8756" w14:textId="672EE67D">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="661FE96A" w14:textId="6FE79550" w:rsidR="00201D34" w:rsidRPr="00AC3CC0" w:rsidRDefault="00CA1F05">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A01DFC">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Richtlijn nr. 2007/2/EG van het Europees Parlement en de Raad van de Europese Unie van 14 maart 2007 tot oprichting van een infrastructuur voor ruimtelijke informatie in de Gemeenschap (Inspire) (PbEU L 108)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A01DFC" w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w:rsidR="00201D34" w14:paraId="661FE96A" w14:textId="6FE79550">
-[...8 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="21080D67" w14:textId="77777777" w:rsidR="004A61CA" w:rsidRPr="00AC3CC0" w:rsidRDefault="00CA1F05" w:rsidP="004A61CA">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A01DFC">
-[...21 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit zijn datasets met een bijzonder potentieel om sociaaleconomische baten te genereren.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w:rsidR="004A61CA" w:rsidRPr="00A01DFC" w:rsidP="004A61CA" w14:paraId="21080D67" w14:textId="77777777">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="1AFB726F" w14:textId="77777777" w:rsidR="00B74F06" w:rsidRPr="00AC3CC0" w:rsidRDefault="00CA1F05" w:rsidP="00B74F06">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A01DFC">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Dit zijn datasets met een bijzonder potentieel om sociaaleconomische baten te genereren.</w:t>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Richtlijn nr. 2019/1024/EU van het Europees Parlement en de Raad van 20 juni 2019 inzake open data en het hergebruik van overheidsinformatie (PbEU 2019, L 172).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w:rsidR="00B74F06" w:rsidRPr="00A01DFC" w:rsidP="00B74F06" w14:paraId="1AFB726F" w14:textId="77777777">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="3B61DB60" w14:textId="77777777" w:rsidR="00B74F06" w:rsidRPr="00AC3CC0" w:rsidRDefault="00CA1F05" w:rsidP="00B74F06">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A01DFC">
-[...13 lines deleted...]
-        <w:t>PbEU 2019, L 172).</w:t>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit is een reeks functies, procedures, definities en protocollen voor machine-naar-machine communicatie en de naadloze uitwisseling van gegevens.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w:rsidR="00B74F06" w:rsidRPr="00A01DFC" w:rsidP="00B74F06" w14:paraId="3B61DB60" w14:textId="77777777">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="3429BD8E" w14:textId="77777777" w:rsidR="00B74F06" w:rsidRPr="00AC3CC0" w:rsidRDefault="00CA1F05" w:rsidP="00B74F06">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A01DFC">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Dit is een reeks functies, procedures, definities en protocollen voor machine-naar-machine communicatie en de naadloze uitwisseling van gegevens.</w:t>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2022/23, 36 382, nr. 3.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w:rsidR="00B74F06" w:rsidP="00B74F06" w14:paraId="3429BD8E" w14:textId="77777777">
-[...8 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="3EE4686D" w14:textId="22581E44" w:rsidR="001056BB" w:rsidRPr="00AC3CC0" w:rsidRDefault="00CA1F05" w:rsidP="00A01DFC">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A01DFC">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken II 2022/23, 36 382, nr. 3.</w:t>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> https://www.pdok.nl/pdc-afnemers-van-data</w:t>
+      </w:r>
+      <w:r w:rsidR="00A01DFC" w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w:rsidR="001056BB" w:rsidRPr="00A01DFC" w:rsidP="00A01DFC" w14:paraId="3EE4686D" w14:textId="22581E44">
+    <w:p w14:paraId="3935EB4A" w14:textId="38B52336" w:rsidR="00746FAE" w:rsidRPr="00AC3CC0" w:rsidRDefault="00CA1F05" w:rsidP="00A01DFC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:bCs/>
-[...8 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A01DFC">
-[...36 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00AC3CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> https://www.internetconsultatie.nl/grondslag_kadasterwet.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CA54790"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6A14EAEA"/>
-    <w:lvl w:ilvl="0">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="0" w:tplc="2B3E707A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="minorHAnsi" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="898AE1D0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="79508194" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="7A9C4C4E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="DBFE2EF8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="5A527458" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="F870852C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="5826358C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="99946ADC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F2C4CEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="969078A6"/>
-    <w:lvl w:ilvl="0">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="0" w:tplc="434E8DA8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="minorHAnsi" w:cs="Verdana" w:hint="default"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Verdana" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="E124B196">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="7B04C1C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="89CE1FD6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="CC0EE162" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="F4DC5C9C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="36DA934A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="218EB076" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="13CA796A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F747D31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="06289178"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14161,1268 +10187,1267 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26402418"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DE48ECF0"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="6004D3F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="B2F02F0E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="91FAA34A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="CADE3884">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="B37E561A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="9A183B8E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="2A546238">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="5B1E0684">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="3104F304">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28487DFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E94CAEF0"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="56B60318">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="minorHAnsi" w:cs="Verdana" w:hint="default"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Verdana" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="EA7072DE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="51C091DE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="560C77C4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="131675BA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="E4F88422" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="99DE6700" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="C692769E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="095A0E02" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32203EEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="67D4BE62"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="9516D35C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="175A49C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="05641D16">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="30582AF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="8BE4480E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="95FED8DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="B62ADE02">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="B2B8ACD2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="803E4DF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="353437B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9D66BFEC"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="DAA0C93C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="C1DC8728">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="7FC88FCE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="46CEBA14" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="03D42958" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="8D3EE8D0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="19BC90B6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="407C466A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="B7E2D0B4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48BC0CFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="06427F8C"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="DCEA83FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="501CA2AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="D21E7AA4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="7020EA34" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="8DC4FFDA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="DC08BEA2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="CAACAE9A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="DA3E2AAA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="4226F620" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50C85792"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAFE2208"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="30440272">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Menlo-Regular" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="4B7C6A58" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="42F64B70" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="7B4C87C0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="799E44D6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="565466B2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="259AE892" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="B0425024" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="03A08C0E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BCD17BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7E06334E"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="51BE5038">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="CBE8302A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04C2E45C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="4C1431DA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="F70E7830" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="518A9E48" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="DFAC71F2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="C7FEEA26" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="5DF4E762" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F1B1D3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="43B2733A"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="7234D958">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Menlo-Regular" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="AA88BCF8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="26FAB0F6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="3F4A6DEE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="D1A413DC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="29C60FE8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="756E7414" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="7FBA99DC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="F600E748" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70AD763F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4A74BA40"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="E45AFF28">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="32E294A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="311EAAE0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="E286C100" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="B46C3E56" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="C6401042" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FCF4D4DA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="53183292" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="6FC8E93E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="745542E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E156652C"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="D1C8777C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="41EC7298">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="9A983C8E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="99B64102" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="5CA488A4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="7C66DE98" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="11EAAD42" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="40C098A8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FF388B26" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A37554E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="709EF7F8"/>
-    <w:lvl w:ilvl="0">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="0" w:tplc="99CA7B22">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="minorHAnsi" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="48EE5D2A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="A9C8ECF8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="89727188" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="F036F0C8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="E55E0D2A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72161646" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="CF660BB4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="379245F2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F177C9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75384066"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="41582C5A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="CDE69070" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="8BD84480" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="3420F5D4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="87AA0D1E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="BD587494" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="E7707826" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="DAC8D274" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="6A9C7980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="218366897">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="421923011">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1264921897">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="961838747">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1141190610">
@@ -15440,60 +11465,63 @@
   <w:num w:numId="9" w16cid:durableId="1869295326">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="774791624">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1315639748">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1791777921">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="900604443">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="979725482">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="437873828">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F82A68"/>
     <w:rsid w:val="00000CC7"/>
     <w:rsid w:val="0000259B"/>
     <w:rsid w:val="0000713E"/>
     <w:rsid w:val="00010418"/>
     <w:rsid w:val="000116E6"/>
     <w:rsid w:val="0001361E"/>
     <w:rsid w:val="000169FC"/>
     <w:rsid w:val="00016A3A"/>
     <w:rsid w:val="00021F12"/>
     <w:rsid w:val="0002393D"/>
     <w:rsid w:val="000251B4"/>
     <w:rsid w:val="0002648B"/>
     <w:rsid w:val="000351DB"/>
     <w:rsid w:val="00040FD3"/>
     <w:rsid w:val="00047C65"/>
@@ -15789,50 +11817,51 @@
     <w:rsid w:val="004E683A"/>
     <w:rsid w:val="004E6B22"/>
     <w:rsid w:val="004F3BCC"/>
     <w:rsid w:val="004F4D48"/>
     <w:rsid w:val="004F6DE3"/>
     <w:rsid w:val="005009F5"/>
     <w:rsid w:val="005022D9"/>
     <w:rsid w:val="00513D57"/>
     <w:rsid w:val="005147D6"/>
     <w:rsid w:val="005175E8"/>
     <w:rsid w:val="0052268B"/>
     <w:rsid w:val="005243FE"/>
     <w:rsid w:val="0052775C"/>
     <w:rsid w:val="00530D9B"/>
     <w:rsid w:val="005330ED"/>
     <w:rsid w:val="005349B3"/>
     <w:rsid w:val="005435C4"/>
     <w:rsid w:val="00543879"/>
     <w:rsid w:val="00552ABF"/>
     <w:rsid w:val="00553FCB"/>
     <w:rsid w:val="00555ADC"/>
     <w:rsid w:val="00557917"/>
     <w:rsid w:val="00562201"/>
     <w:rsid w:val="00571182"/>
     <w:rsid w:val="005752CB"/>
+    <w:rsid w:val="005847CF"/>
     <w:rsid w:val="0058566D"/>
     <w:rsid w:val="00587F37"/>
     <w:rsid w:val="0059288E"/>
     <w:rsid w:val="00593380"/>
     <w:rsid w:val="005954C9"/>
     <w:rsid w:val="005A1510"/>
     <w:rsid w:val="005C2D9D"/>
     <w:rsid w:val="005C2DDD"/>
     <w:rsid w:val="005C5B48"/>
     <w:rsid w:val="005D08D6"/>
     <w:rsid w:val="005D1B8A"/>
     <w:rsid w:val="005D1D43"/>
     <w:rsid w:val="005D42F0"/>
     <w:rsid w:val="005E1D47"/>
     <w:rsid w:val="005E2C13"/>
     <w:rsid w:val="005E49A2"/>
     <w:rsid w:val="005E7C6A"/>
     <w:rsid w:val="005F06F3"/>
     <w:rsid w:val="005F28EC"/>
     <w:rsid w:val="005F2E89"/>
     <w:rsid w:val="005F2EA9"/>
     <w:rsid w:val="005F3009"/>
     <w:rsid w:val="005F331B"/>
     <w:rsid w:val="005F43D8"/>
     <w:rsid w:val="005F6E9A"/>
@@ -16088,50 +12117,51 @@
     <w:rsid w:val="00A57774"/>
     <w:rsid w:val="00A61918"/>
     <w:rsid w:val="00A6380E"/>
     <w:rsid w:val="00A725CB"/>
     <w:rsid w:val="00A74581"/>
     <w:rsid w:val="00A75C92"/>
     <w:rsid w:val="00A81D7B"/>
     <w:rsid w:val="00A82765"/>
     <w:rsid w:val="00A84A44"/>
     <w:rsid w:val="00A867A5"/>
     <w:rsid w:val="00A87EBC"/>
     <w:rsid w:val="00A90343"/>
     <w:rsid w:val="00A95784"/>
     <w:rsid w:val="00A97A79"/>
     <w:rsid w:val="00AA5E47"/>
     <w:rsid w:val="00AA6033"/>
     <w:rsid w:val="00AA6FB9"/>
     <w:rsid w:val="00AB0D29"/>
     <w:rsid w:val="00AB1BFB"/>
     <w:rsid w:val="00AB493A"/>
     <w:rsid w:val="00AB5619"/>
     <w:rsid w:val="00AB5909"/>
     <w:rsid w:val="00AB778B"/>
     <w:rsid w:val="00AC0E5A"/>
     <w:rsid w:val="00AC3702"/>
+    <w:rsid w:val="00AC3CC0"/>
     <w:rsid w:val="00AC52B9"/>
     <w:rsid w:val="00AC63D6"/>
     <w:rsid w:val="00AC770B"/>
     <w:rsid w:val="00AD3030"/>
     <w:rsid w:val="00AD40D9"/>
     <w:rsid w:val="00AD5527"/>
     <w:rsid w:val="00AE0A06"/>
     <w:rsid w:val="00AE0D9B"/>
     <w:rsid w:val="00AE0FE4"/>
     <w:rsid w:val="00AE15B2"/>
     <w:rsid w:val="00AE4A93"/>
     <w:rsid w:val="00AF0D74"/>
     <w:rsid w:val="00AF0FC9"/>
     <w:rsid w:val="00AF1E9B"/>
     <w:rsid w:val="00AF2045"/>
     <w:rsid w:val="00AF23C4"/>
     <w:rsid w:val="00AF3EDC"/>
     <w:rsid w:val="00AF65D9"/>
     <w:rsid w:val="00B00D8D"/>
     <w:rsid w:val="00B01003"/>
     <w:rsid w:val="00B01A87"/>
     <w:rsid w:val="00B03DA0"/>
     <w:rsid w:val="00B05F8D"/>
     <w:rsid w:val="00B06701"/>
     <w:rsid w:val="00B108AE"/>
@@ -16188,50 +12218,51 @@
     <w:rsid w:val="00C41760"/>
     <w:rsid w:val="00C438C5"/>
     <w:rsid w:val="00C43B98"/>
     <w:rsid w:val="00C46831"/>
     <w:rsid w:val="00C47BE9"/>
     <w:rsid w:val="00C50A14"/>
     <w:rsid w:val="00C51D0B"/>
     <w:rsid w:val="00C534B5"/>
     <w:rsid w:val="00C53E29"/>
     <w:rsid w:val="00C57BE5"/>
     <w:rsid w:val="00C6004F"/>
     <w:rsid w:val="00C61053"/>
     <w:rsid w:val="00C67D81"/>
     <w:rsid w:val="00C73905"/>
     <w:rsid w:val="00C73E34"/>
     <w:rsid w:val="00C74E78"/>
     <w:rsid w:val="00C802F4"/>
     <w:rsid w:val="00C80DFF"/>
     <w:rsid w:val="00C81DDC"/>
     <w:rsid w:val="00C845C7"/>
     <w:rsid w:val="00C85143"/>
     <w:rsid w:val="00C91529"/>
     <w:rsid w:val="00C92332"/>
     <w:rsid w:val="00C94295"/>
     <w:rsid w:val="00C95FD8"/>
+    <w:rsid w:val="00CA1F05"/>
     <w:rsid w:val="00CA30B0"/>
     <w:rsid w:val="00CA315B"/>
     <w:rsid w:val="00CB03FA"/>
     <w:rsid w:val="00CB10A4"/>
     <w:rsid w:val="00CB4EDB"/>
     <w:rsid w:val="00CB720D"/>
     <w:rsid w:val="00CB7357"/>
     <w:rsid w:val="00CC2FAE"/>
     <w:rsid w:val="00CC4707"/>
     <w:rsid w:val="00CC5E67"/>
     <w:rsid w:val="00CD24AB"/>
     <w:rsid w:val="00CD2D3C"/>
     <w:rsid w:val="00CD4AAC"/>
     <w:rsid w:val="00CD6A62"/>
     <w:rsid w:val="00CD6FB6"/>
     <w:rsid w:val="00CD715F"/>
     <w:rsid w:val="00CE07E8"/>
     <w:rsid w:val="00CE1484"/>
     <w:rsid w:val="00CE2566"/>
     <w:rsid w:val="00CE30A3"/>
     <w:rsid w:val="00CE381E"/>
     <w:rsid w:val="00CE53FA"/>
     <w:rsid w:val="00CF0366"/>
     <w:rsid w:val="00CF09E9"/>
     <w:rsid w:val="00CF3DB2"/>
@@ -16393,64 +12424,82 @@
     <w:rsid w:val="00F976F8"/>
     <w:rsid w:val="00FA1060"/>
     <w:rsid w:val="00FA5359"/>
     <w:rsid w:val="00FA6930"/>
     <w:rsid w:val="00FA71F0"/>
     <w:rsid w:val="00FB225F"/>
     <w:rsid w:val="00FB30F8"/>
     <w:rsid w:val="00FB58D7"/>
     <w:rsid w:val="00FC0DB0"/>
     <w:rsid w:val="00FC2599"/>
     <w:rsid w:val="00FC2E95"/>
     <w:rsid w:val="00FC5102"/>
     <w:rsid w:val="00FC78B7"/>
     <w:rsid w:val="00FD1373"/>
     <w:rsid w:val="00FD171C"/>
     <w:rsid w:val="00FD649A"/>
     <w:rsid w:val="00FE037F"/>
     <w:rsid w:val="00FE45C0"/>
     <w:rsid w:val="00FE54BF"/>
     <w:rsid w:val="00FF41C4"/>
     <w:rsid w:val="00FF4723"/>
     <w:rsid w:val="00FF7098"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1D1BB195"/>
   <w15:docId w15:val="{82FC659E-3CC7-4ABD-82F7-277C296FE572}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -16790,465 +12839,465 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00F82A68"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="22"/>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="0092143C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:noProof/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00F82A68"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Verdana"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Verwijzingopmerking">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0002648B"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="Tekstopmerking">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="TekstopmerkingChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0002648B"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstopmerkingChar">
     <w:name w:val="Tekst opmerking Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="CommentText"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Tekstopmerking"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0002648B"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="CommentText"/>
-    <w:next w:val="CommentText"/>
+    <w:basedOn w:val="Tekstopmerking"/>
+    <w:next w:val="Tekstopmerking"/>
     <w:link w:val="OnderwerpvanopmerkingChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0002648B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
     <w:name w:val="Onderwerp van opmerking Char"/>
     <w:basedOn w:val="TekstopmerkingChar"/>
-    <w:link w:val="CommentSubject"/>
+    <w:link w:val="Onderwerpvanopmerking"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0002648B"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Ballontekst">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="BallontekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0002648B"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BallontekstChar">
     <w:name w:val="Ballontekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BalloonText"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ballontekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0002648B"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="LijstalineaChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00D741DD"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="LijstalineaChar">
     <w:name w:val="Lijstalinea Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="ListParagraph"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Lijstalinea"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00D741DD"/>
     <w:rPr>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00213F1F"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="GevolgdeHyperlink">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005009F5"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
+  <w:style w:type="paragraph" w:styleId="Revisie">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008E679D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="22"/>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
+  <w:style w:type="character" w:styleId="Zwaar">
     <w:name w:val="Strong"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="000A5466"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005D1D43"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="FootnoteText"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005D1D43"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005D1D43"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="Onopgelostemelding">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CC2FAE"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
     <w:name w:val="cf01"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:rsid w:val="00B03DA0"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C85143"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C85143"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="22"/>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C85143"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C85143"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="22"/>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="pf0">
     <w:name w:val="pf0"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:rsid w:val="001048A8"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Emphasis">
+  <w:style w:type="character" w:styleId="Nadruk">
     <w:name w:val="Emphasis"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00201D34"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading1"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="0092143C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:noProof/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -17470,77 +13519,77 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>10</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>33098</ap:Characters>
+  <ap:Pages>14</ap:Pages>
+  <ap:Words>6052</ap:Words>
+  <ap:Characters>33292</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>275</ap:Lines>
+  <ap:Lines>277</ap:Lines>
   <ap:Paragraphs>78</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>39037</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>39266</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:creator/>
+  <lastModifiedBy/>
   <revision/>
   <lastPrinted>2023-04-03T09:30:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-  <lastModifiedBy/>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <dc:title/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>