--- v0 (2026-07-06)
+++ v1 (2026-08-20)
@@ -1,3827 +1,1207 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00EA25D9" w:rsidRDefault="00EA25D9" w14:paraId="2DEF05ED" w14:textId="77777777"/>
-[...3 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="1BA57573" w14:textId="42015CE3">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>AH 2483</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="690D58A0" w14:textId="241DA1C8">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2026Z12036</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="7BA97201" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="2C0C4E90" w14:textId="42135BA8">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van staatssecretaris V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>an Bruggen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Justitie en Veiligheid) (ontvangen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 juli 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="2F82C3D2" w14:textId="5BC2E57E">
+      <w:r w:rsidRPr="00D73ED1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2378</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="359773B3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Standaardvet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="0E3E7957" w14:textId="73B3BFD7">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00C36FD5">
-        <w:t xml:space="preserve">Schilder (Groep </w:t>
-[...250 lines deleted...]
-    <w:p w:rsidR="00CC057C" w:rsidP="00764201" w:rsidRDefault="00764201" w14:paraId="46B6BD29" w14:textId="77777777">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Heeft u kennisgenomen van berichtgeving dat vertrouwelijke dossierinformatie van een gedetineerde met een zware risicostatus zichtbaar is geweest voor een andere gedetineerde binnen de Extra Beveiligde Inrichting (EBI)?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="0DC1B3E2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="5B1E9E32" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00764201" w:rsidR="00764201" w:rsidP="00764201" w:rsidRDefault="00764201" w14:paraId="05D100FF" w14:textId="349EAF45">
+    <w:p w:rsidRPr="00764201" w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="40A7CDBD" w14:textId="77777777">
       <w:r w:rsidRPr="00764201">
         <w:t>Ja.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00764201" w:rsidP="00764201" w:rsidRDefault="00764201" w14:paraId="1C3F231C" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidR="00764201" w:rsidP="00764201" w:rsidRDefault="00764201" w14:paraId="634F45CB" w14:textId="786C9DFC">
+    <w:p w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="008CA2E2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="2E5155B3" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00764201" w:rsidP="00764201" w:rsidRDefault="00764201" w14:paraId="6671CB6C" w14:textId="0B85EBBA">
+    <w:p w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="01518435" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C36FD5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Hoe beoordeelt u het feit dat juist binnen de zwaarst beveiligde inrichting van Nederland vertrouwelijke strafrechtelijke informatie kennelijk bij een andere gedetineerde terecht heeft kunnen komen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00764201" w:rsidP="00764201" w:rsidRDefault="00764201" w14:paraId="3367A0E5" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00C36FD5" w:rsidR="004E4813" w:rsidP="004E4813" w:rsidRDefault="00764201" w14:paraId="4E2178BA" w14:textId="3251E425">
+    <w:p w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="2F498B82" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C36FD5" w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="3379B66F" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 2</w:t>
       </w:r>
-      <w:r w:rsidR="006C02CB">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="003A229D" w:rsidR="004E4813">
+      <w:r w:rsidRPr="003A229D">
         <w:t xml:space="preserve">Uit onderzoek naar het incident blijkt </w:t>
       </w:r>
-      <w:r w:rsidR="004E4813">
+      <w:r>
         <w:t xml:space="preserve">dat </w:t>
       </w:r>
-      <w:r w:rsidRPr="003A229D" w:rsidR="004E4813">
+      <w:r w:rsidRPr="003A229D">
         <w:t>tijdens het volgen van de procedure sprake is geweest van een menselijke fout. Op basis van het onderzoek valt niet vast te stellen of daadwerkelijk inzage in vertrouwelijke informatie heeft plaatsgevonden. Dit moet echter te allen tijde worden voorkomen. DJI treft dan ook aanvullende maatregelen om de kans op herhaling te verkleinen. Zo is een extra controlestap in de procedure aangebracht</w:t>
       </w:r>
-      <w:r w:rsidR="002E2114">
+      <w:r>
         <w:t xml:space="preserve"> die ziet op het uitschakelen van de laptop</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A229D" w:rsidR="004E4813">
+      <w:r w:rsidRPr="003A229D">
         <w:t>. Ook voert DJI daarnaast nog enkele technische verbeteringen door. Vanuit een veiligheidsoogpunt kan ik deze niet gedetailleerd delen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E4813" w:rsidP="00764201" w:rsidRDefault="004E4813" w14:paraId="139C34A3" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidR="00764201" w:rsidP="00764201" w:rsidRDefault="00764201" w14:paraId="7B5674D7" w14:textId="55E087C1">
+    <w:p w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="5F58907F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="63AC3F9C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00764201" w:rsidP="00764201" w:rsidRDefault="00764201" w14:paraId="1ACCA18F" w14:textId="46C20CCF">
+    <w:p w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="62113DF4" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C36FD5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Klopt het dat de voorgeschreven veiligheidsprocedures in dit geval niet zijn gevolgd? Zo ja, hoe heeft dit kunnen gebeuren?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00764201" w:rsidP="00764201" w:rsidRDefault="00764201" w14:paraId="00EB3603" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidR="00764201" w:rsidP="00764201" w:rsidRDefault="00764201" w14:paraId="0BCB23D8" w14:textId="496E7CEB">
+    <w:p w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="4A82A443" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="10E48A64" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B560C" w:rsidP="00A22B4B" w:rsidRDefault="008B560C" w14:paraId="17E0E70A" w14:textId="4510CD71">
+    <w:p w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="2A9DCEF5" w14:textId="77777777">
       <w:r>
         <w:t>Uit onderzoek is gebleken dat tijdens het volgen van deze procedure sprake is geweest van een menselijke fout. DJI treft maatregelen om de kans op herhaling te verkleinen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B560C" w:rsidP="00A22B4B" w:rsidRDefault="008B560C" w14:paraId="2E256742" w14:textId="77777777"/>
-    <w:p w:rsidRPr="009E3BAD" w:rsidR="001B0A1A" w:rsidP="00A22B4B" w:rsidRDefault="001B0A1A" w14:paraId="616D4E3A" w14:textId="2A0C1F9C">
+    <w:p w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="0319626D" w14:textId="77777777"/>
+    <w:p w:rsidRPr="009E3BAD" w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="7FE1A5C4" w14:textId="77777777">
       <w:r w:rsidRPr="009E3BAD">
-        <w:t xml:space="preserve">De reguliere procedure is dat nadat een gedetineerde een dergelijke laptop heeft gebruikt, de laptop wordt uitgeschakeld. Door middel van het uitschakelen van de laptop wordt alle historie automatisch verwijderd en daarmee ‘geschoond’. Pas daarna mag de laptop worden uitgegeven aan een andere gedetineerde. </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="001B0A1A" w:rsidR="009B4155" w:rsidRDefault="001B0A1A" w14:paraId="3ED34116" w14:textId="3CDFFFA7">
+        <w:t xml:space="preserve">De reguliere procedure is dat nadat een gedetineerde een dergelijke laptop heeft gebruikt, de laptop wordt uitgeschakeld. Door middel van het uitschakelen van de laptop wordt alle historie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3BAD">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">automatisch verwijderd en daarmee ‘geschoond’. Pas daarna mag de laptop worden uitgegeven aan een andere gedetineerde. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C36FD5" w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="0EA15CED" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B0A1A" w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="5F7698EF" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B0A1A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B0A1A" w:rsidRDefault="001B0A1A" w14:paraId="036D2218" w14:textId="229AB764">
+    <w:p w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="63D5E270" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C36FD5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Geeft dit incident aanleiding tot het herzien van de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C36FD5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>veiligheidsprocedures? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B0A1A" w:rsidRDefault="001B0A1A" w14:paraId="02693D3B" w14:textId="77777777">
-[...43 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="1F5CC5D2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009258D2" w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="451DC8AE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Antwoord op vraag 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00534600" w:rsidR="001B0A1A" w:rsidP="001B0A1A" w:rsidRDefault="00036889" w14:paraId="17904C87" w14:textId="362D2C85">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00662251" w:rsidR="00662251">
+    <w:p w:rsidRPr="00534600" w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="22A88850" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De resultaten van het onderzoek naar aanleiding van het incident geven aanleiding tot het treffen van maatregelen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00662251">
         <w:t xml:space="preserve">Zoals toegelicht in het antwoord op vraag 1, betreft </w:t>
       </w:r>
-      <w:r w:rsidR="00662251">
+      <w:r>
         <w:t>dit een extra controlestap.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B0A1A" w:rsidRDefault="001B0A1A" w14:paraId="0D552B72" w14:textId="77777777"/>
-    <w:p w:rsidRPr="001B0A1A" w:rsidR="001B0A1A" w:rsidRDefault="001B0A1A" w14:paraId="29010393" w14:textId="7DBEE834">
+    <w:p w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="36823B61" w14:textId="77777777"/>
+    <w:p w:rsidRPr="001B0A1A" w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="3D2CDBAB" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B0A1A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B0A1A" w:rsidRDefault="001B0A1A" w14:paraId="4AC15EEA" w14:textId="30812FE0">
+    <w:p w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="7CF40A61" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C36FD5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kan worden uitgesloten dat vertrouwelijke informatie van andere gedetineerden eveneens onbevoegd is ingezien? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00522442" w:rsidRDefault="00522442" w14:paraId="6C941138" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidR="00522442" w:rsidRDefault="00522442" w14:paraId="0DE73066" w14:textId="6E346F05">
+    <w:p w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="393F3495" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="48D11005" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B0A1A" w:rsidRDefault="0099032E" w14:paraId="1A816753" w14:textId="67C2CA75">
-[...16 lines deleted...]
-    <w:p w:rsidR="00522442" w:rsidRDefault="003A229D" w14:paraId="0F13A07F" w14:textId="1CC8B1A4">
+    <w:p w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="17606C22" w14:textId="77777777">
+      <w:r>
+        <w:t>Op basis van het onderzoek valt niet vast te stellen of daadwerkelijk inzage in vertrouwelijke informatie van de betreffende gedetineerde heeft plaatsgevonden. Vanwege veiligheidsredenen kan niet verder worden ingegaan op de details van het onderzoek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="6920FF6F" w14:textId="77777777">
       <w:r>
         <w:t>Er is nu geen aanleiding te vermoeden dat vergelijkbare incidenten zich eerder  hebben voorgedaan.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A229D" w:rsidRDefault="003A229D" w14:paraId="5707D844" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="001B0A1A" w:rsidR="001B0A1A" w:rsidRDefault="001B0A1A" w14:paraId="4B9D86B3" w14:textId="60D96564">
+    <w:p w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="31F4302C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001B0A1A" w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="7FE8E292" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B0A1A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B0A1A" w:rsidRDefault="001B0A1A" w14:paraId="6583F662" w14:textId="36CB3EEC">
+    <w:p w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="2448EC08" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C36FD5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Deelt u de mening dat een dergelijke blunder ernstige veiligheidsrisico's met zich kan brengen voor lopende strafzaken, getuigen, slachtoffers, personeel en de openbare veiligheid? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00522442" w:rsidRDefault="00522442" w14:paraId="5B461F5E" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="004825D1" w:rsidR="00FD380A" w:rsidP="00FD380A" w:rsidRDefault="00522442" w14:paraId="05DC1A7B" w14:textId="37F32A83">
+    <w:p w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="1C93C573" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004825D1" w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="6C0A9EBF" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 6</w:t>
       </w:r>
-      <w:r w:rsidR="008B560C">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="008B560C">
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00C36FD5" w:rsidR="001B0A1A" w:rsidP="001B0A1A" w:rsidRDefault="001B0A1A" w14:paraId="77EF3E1B" w14:textId="7F2FB043">
+      <w:r>
+        <w:t>Ik wil voorop stellen dat ik het uiteraard betreur dat deze fout zich voor heeft kunnen doen. Zoals aangegeven in mijn vorige antwoord op vraag 5, valt op basis van het onderzoek niet vast te stellen of daadwerkelijke inzage in vertrouwelijke informatie heeft plaatsgevonden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="6E78FAA6" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00C36FD5" w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="3234967C" w14:textId="77777777">
       <w:r w:rsidRPr="003A229D">
-        <w:t>Het Openbaar Ministerie</w:t>
-[...9 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Het Openbaar Ministerie, de betrokken gedetineerde en diens advocaat zijn inmiddels geïnformeerd. Het onderzoek heeft in afstemming met hen plaatsgevonden. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk232694658" w:id="0"/>
       <w:r w:rsidRPr="003A229D">
-        <w:t xml:space="preserve"> zijn inmiddels geïnformeerd</w:t>
-[...27 lines deleted...]
-      </w:r>
+        <w:t>Bij het vermoeden van een datalek is vereist dat binnen 72 uur een melding hiervan wordt gedaan bij de Autoriteit Persoonsgegevens. DJI heeft dit gedaan. Door DJI wordt op basis van de onderzoeksresultaten bekeken of hier nog verdere actie op moet volgen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="003A229D">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A229D" w:rsidR="00522442">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk232694658" w:id="0"/>
-[...26 lines deleted...]
-    <w:p w:rsidRPr="001B0A1A" w:rsidR="00764201" w:rsidRDefault="001B0A1A" w14:paraId="209D3623" w14:textId="2C0FCDA1">
+    </w:p>
+    <w:p w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="267DE758" w14:textId="77777777"/>
+    <w:p w:rsidRPr="001B0A1A" w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="4720DBB5" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B0A1A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B0A1A" w:rsidRDefault="001B0A1A" w14:paraId="288DC466" w14:textId="5C377ABA">
+    <w:p w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="52998632" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00877DC5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Acht u het verantwoord dat gedetineerden met een zware risicostatus zonder toezicht toegang hebben tot apparatuur waarmee dergelijke fouten kennelijk kunnen ontstaan? Zo ja, waarom?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B0A1A" w:rsidRDefault="001B0A1A" w14:paraId="3C5AACB8" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidR="001B0A1A" w:rsidRDefault="001B0A1A" w14:paraId="20E5F4EE" w14:textId="08C4D745">
+    <w:p w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="66BE0507" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="22D3C7B8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B0A1A" w:rsidRDefault="001B0A1A" w14:paraId="7C2A3854" w14:textId="382EA81A">
+    <w:p w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="31A1A015" w14:textId="77777777">
       <w:r w:rsidRPr="009E3BAD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Bent u bereid te onderzoeken of dossierinzage voor </w:t>
-[...21 lines deleted...]
-    <w:p w:rsidRPr="00E1076C" w:rsidR="001B0A1A" w:rsidRDefault="001B0A1A" w14:paraId="2D37BD09" w14:textId="43183E10">
+        <w:t>Bent u bereid te onderzoeken of dossierinzage voor hoogrisicogedetineerden voortaan uitsluitend onder toezicht en op papier dient plaats te vinden, zodat deze gedetineerden in zijn geheel geen toegang meer hebben tot laptops, waar wij al eerder voor hebben gepleit, en dit soort datalekken daardoor onmogelijk wordt? Zo nee, waarom niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="20870EFC" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00E1076C" w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="7856ACB7" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E1076C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...7 lines deleted...]
-        <w:t>gen</w:t>
+        <w:t>Antwoord op vrag</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>en</w:t>
       </w:r>
       <w:r w:rsidRPr="00E1076C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> 7 en </w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="001B0A1A" w:rsidP="001B0A1A" w:rsidRDefault="001B0A1A" w14:paraId="0CFB6F87" w14:textId="40F10BE8">
+        <w:t xml:space="preserve"> 7 en 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="302CDA26" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">De laptops die aan gedetineerden worden uitgereikt betreffen </w:t>
       </w:r>
       <w:r w:rsidRPr="00E1076C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">stand </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>stand alone</w:t>
+      </w:r>
       <w:r w:rsidRPr="009E3BAD">
         <w:t xml:space="preserve"> laptops die </w:t>
       </w:r>
-      <w:r w:rsidR="00995E00">
+      <w:r>
         <w:t>uitsluitend over</w:t>
       </w:r>
       <w:r w:rsidRPr="009E3BAD">
         <w:t xml:space="preserve"> functionaliteiten beschikken</w:t>
       </w:r>
-      <w:r w:rsidR="00995E00">
+      <w:r>
         <w:t xml:space="preserve"> om het strafdossier te raadplegen</w:t>
       </w:r>
       <w:r w:rsidRPr="009E3BAD">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00995E00" w:rsidP="001B0A1A" w:rsidRDefault="00995E00" w14:paraId="2BBF36A0" w14:textId="77777777"/>
-    <w:p w:rsidR="00995E00" w:rsidP="00995E00" w:rsidRDefault="00995E00" w14:paraId="36003D98" w14:textId="35D771EC">
+    <w:p w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="43B9AC69" w14:textId="77777777"/>
+    <w:p w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="4518125C" w14:textId="77777777">
       <w:r>
         <w:t>Op basis van een uitspraak van RSJ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> moeten OM en DJI </w:t>
-[...33 lines deleted...]
-    <w:p w:rsidRPr="001B0A1A" w:rsidR="001B0A1A" w:rsidRDefault="001B0A1A" w14:paraId="784E08C1" w14:textId="790ECE18">
+        <w:t xml:space="preserve"> moeten OM en DJI bij omvangrijke dossiers digitale inzage faciliteren. Bovendien is het uitsluitend op papier verstrekken van het strafdossier bij omvangrijke dossiers niet uitvoerbaar vanwege de beheersingsproblematiek die daarbij komt kijken. Niet enkel op het gebied van logistiek (het veilig transporteren van dossier van OM naar gedetineerde, bij overplaatsingen en bij beëindiging van inzage) maar ook op het gebied van informatieveiligheid en fysieke veiligheid (denk aan brandlast op cel). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="47852192" w14:textId="77777777"/>
+    <w:p w:rsidRPr="001B0A1A" w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="5965C92F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B0A1A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B0A1A" w:rsidRDefault="001B0A1A" w14:paraId="31884F05" w14:textId="5988CF0C">
+    <w:p w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="30E40689" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00877DC5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Welke disciplinaire, organisatorische of personele consequenties worden verbonden aan het niet naleven van de veiligheidsprocedures die tot dit incident hebben geleid? Gaat de toedracht van dit incident worden onderzocht op mogelijk opzettelijk handelen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B0A1A" w:rsidRDefault="001B0A1A" w14:paraId="46FE0F49" w14:textId="77777777"/>
-    <w:p w:rsidRPr="001B0A1A" w:rsidR="001B0A1A" w:rsidRDefault="001B0A1A" w14:paraId="3ED5C175" w14:textId="1CED9BF3">
+    <w:p w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="36DB9647" w14:textId="77777777"/>
+    <w:p w:rsidRPr="001B0A1A" w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="2120F9D6" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B0A1A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E4291E" w:rsidR="00E4291E" w:rsidP="00E4291E" w:rsidRDefault="00E4291E" w14:paraId="09A82A3C" w14:textId="77777777">
+    <w:p w:rsidRPr="00E4291E" w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="091D4AA2" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A229D">
         <w:t xml:space="preserve">Ik ga niet in op individuele personele en disciplinaire kwesties. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E74EE6" w:rsidP="001B0A1A" w:rsidRDefault="00E74EE6" w14:paraId="4FE33ED9" w14:textId="77777777"/>
-    <w:p w:rsidRPr="001B0A1A" w:rsidR="001B0A1A" w:rsidP="001B0A1A" w:rsidRDefault="001B0A1A" w14:paraId="279984AF" w14:textId="00BE591A">
+    <w:p w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="43C4CBB1" w14:textId="77777777"/>
+    <w:p w:rsidRPr="001B0A1A" w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="6FC730E5" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B0A1A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00877DC5" w:rsidR="001B0A1A" w:rsidP="001B0A1A" w:rsidRDefault="001B0A1A" w14:paraId="7E01EDBD" w14:textId="77777777">
+    <w:p w:rsidRPr="00877DC5" w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="47ABBB19" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00877DC5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kunt u garanderen dat zich binnen de EBI momenteel geen vergelijkbare beveiligingslekken voordoen waardoor gedetineerden toegang kunnen krijgen tot informatie die niet voor hen bestemd is? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C36FD5" w:rsidR="001B0A1A" w:rsidP="001B0A1A" w:rsidRDefault="001B0A1A" w14:paraId="10F2CA5B" w14:textId="77777777"/>
-    <w:p w:rsidRPr="001B0A1A" w:rsidR="001B0A1A" w:rsidRDefault="001B0A1A" w14:paraId="3251E6B5" w14:textId="54C73C4D">
+    <w:p w:rsidRPr="00C36FD5" w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="22359C4E" w14:textId="77777777"/>
+    <w:p w:rsidRPr="001B0A1A" w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="7DBA173A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B0A1A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C36FD5" w:rsidR="001B0A1A" w:rsidP="001B0A1A" w:rsidRDefault="001B0A1A" w14:paraId="2DBBB547" w14:textId="69653CB8">
+    <w:p w:rsidRPr="00C36FD5" w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="671A036E" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">DJI zet zich onvermoeibaar in </w:t>
       </w:r>
       <w:r w:rsidRPr="00877DC5">
         <w:t xml:space="preserve">voor een veilige </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">omgeving, zowel fysiek als digitaal. </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00C36FD5" w:rsidR="00764201" w:rsidP="00764201" w:rsidRDefault="00764201" w14:paraId="68F7D89D" w14:textId="77777777">
+        <w:t>omgeving, zowel fysiek als digitaal. De extra maatregelen die worden genomen naar aanleiding van het onderzoek zullen hieraan bijdragen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="6C027A6F" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00C36FD5" w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="03D584A4" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00C36FD5" w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="314E3DD4" w14:textId="43A0A3C2">
+      <w:r>
+        <w:t>1)</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C36FD5">
-        <w:t xml:space="preserve">[1] Telegraaf, 3 juni 2026, Blunder: vertrouwelijke informatie </w:t>
-[...32 lines deleted...]
-      <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+        <w:t xml:space="preserve"> Telegraaf, 3 juni 2026, Blunder: vertrouwelijke informatie Marengo-kopstuk Saïd Razzouki belandt op laptop medegedetineerde (https://www.telegraaf.nl/misdaad/blunder-vertrouwelijke-informatie-marengo-kopstuk-sad-razzouki-belandt-op-laptop-medegedetineerde/155020872.html).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A33606" w:rsidP="00A33606" w:rsidRDefault="00A33606" w14:paraId="21A6B4FA" w14:textId="77777777"/>
+    <w:p w:rsidR="002C3023" w:rsidRDefault="002C3023" w14:paraId="13798ED3" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="002C3023">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="178F3926" w14:textId="77777777" w:rsidR="001A27F8" w:rsidRDefault="001A27F8">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="12F1A732" w14:textId="77777777" w:rsidR="004C3F9E" w:rsidRDefault="004C3F9E" w:rsidP="00A33606">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="733280F3" w14:textId="77777777" w:rsidR="001A27F8" w:rsidRDefault="001A27F8">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5454D3E4" w14:textId="77777777" w:rsidR="004C3F9E" w:rsidRDefault="004C3F9E" w:rsidP="00A33606">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...24 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="372E6787" w14:textId="77777777" w:rsidR="00EA25D9" w:rsidRDefault="00EA25D9">
+  <w:p w14:paraId="7ECA577F" w14:textId="77777777" w:rsidR="00A33606" w:rsidRPr="00A33606" w:rsidRDefault="00A33606" w:rsidP="00A33606">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0CAD4D76" w14:textId="77777777" w:rsidR="00A33606" w:rsidRPr="00A33606" w:rsidRDefault="00A33606" w:rsidP="00A33606">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2F7FFFB6" w14:textId="77777777" w:rsidR="00A33606" w:rsidRPr="00A33606" w:rsidRDefault="00A33606" w:rsidP="00A33606">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7FAE733F" w14:textId="77777777" w:rsidR="001A27F8" w:rsidRDefault="001A27F8">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="638C37AE" w14:textId="77777777" w:rsidR="004C3F9E" w:rsidRDefault="004C3F9E" w:rsidP="00A33606">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D446E78" w14:textId="77777777" w:rsidR="001A27F8" w:rsidRDefault="001A27F8">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="787750D8" w14:textId="77777777" w:rsidR="004C3F9E" w:rsidRDefault="004C3F9E" w:rsidP="00A33606">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="7D201EC3" w14:textId="421C8DDE" w:rsidR="00995E00" w:rsidRDefault="00995E00">
+    <w:p w14:paraId="35D57B9C" w14:textId="77777777" w:rsidR="00A33606" w:rsidRDefault="00A33606" w:rsidP="00A33606">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00605A4E">
         <w:t>RSJ 08/2031/GA, 29 januari 2009.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0B389B76" w14:textId="77777777" w:rsidR="00EA25D9" w:rsidRDefault="004A6A05">
-[...421 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="0A9FE741" w14:textId="77777777" w:rsidR="00A33606" w:rsidRPr="00A33606" w:rsidRDefault="00A33606" w:rsidP="00A33606">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4E1AAD78" w14:textId="77777777" w:rsidR="00EA25D9" w:rsidRDefault="004A6A05">
+  <w:p w14:paraId="02D5C9E6" w14:textId="77777777" w:rsidR="00A33606" w:rsidRPr="00A33606" w:rsidRDefault="00A33606" w:rsidP="00A33606">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1217 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...514 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4F77BDB4" w14:textId="77777777" w:rsidR="00A33606" w:rsidRPr="00A33606" w:rsidRDefault="00A33606" w:rsidP="00A33606">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...2 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="80"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:defaultTableStyle w:val="Standaardtabel"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00EA25D9"/>
-[...137 lines deleted...]
-    <w:rsid w:val="00FF7894"/>
+    <w:rsidRoot w:val="00A33606"/>
+    <w:rsid w:val="002C3023"/>
+    <w:rsid w:val="004C3F9E"/>
+    <w:rsid w:val="00A33606"/>
+    <w:rsid w:val="00DF7A30"/>
+    <w:rsid w:val="00F43E27"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="18989640"/>
+  <w14:docId w14:val="3B843DBE"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{56685C90-E3CF-4613-B567-21F6547C0D95}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3846,75 +1226,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3949,55 +1329,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4069,908 +1449,697 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00A33606"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00A33606"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A33606"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A33606"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A33606"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A33606"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A33606"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A33606"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A33606"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Artikel streepje"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A33606"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A33606"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A33606"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A33606"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A33606"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A33606"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A33606"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A33606"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A33606"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A33606"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...146 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A33606"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...10 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="00A33606"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A33606"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A33606"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...3 lines deleted...]
-    <w:name w:val="Referentiegegevens"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00A33606"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A33606"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A33606"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A33606"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-      <w:outlineLvl w:val="4"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="13"/>
-[...10 lines deleted...]
-    </w:pPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00A33606"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A33606"/>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="13"/>
-[...86 lines deleted...]
-      <w:lang w:val="fr-FR"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standaardvet">
     <w:name w:val="Standaard vet"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:qFormat/>
+    <w:rsid w:val="00A33606"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
-    </w:rPr>
-[...4 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...75 lines deleted...]
-    <w:next w:val="Standaard"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:rsid w:val="00A33606"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:vertAlign w:val="baseline"/>
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="00A33606"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...6 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A33606"/>
+    <w:rPr>
       <w:vertAlign w:val="superscript"/>
-      <w:lang w:val="nl-NL"/>
-[...31 lines deleted...]
-      <w:szCs w:val="27"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001740AF"/>
+    <w:rsid w:val="00A33606"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001740AF"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00A33606"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001740AF"/>
+    <w:rsid w:val="00A33606"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001740AF"/>
-[...25 lines deleted...]
-    <w:rsid w:val="001B0A1A"/>
+    <w:rsid w:val="00A33606"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A33606"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...81 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...104 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5027,51 +2196,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -5135,65 +2304,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5214,85 +2383,65 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>965</ap:Words>
-  <ap:Characters>5309</ap:Characters>
+  <ap:Words>922</ap:Words>
+  <ap:Characters>5074</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>44</ap:Lines>
-  <ap:Paragraphs>12</ap:Paragraphs>
+  <ap:Lines>42</ap:Lines>
+  <ap:Paragraphs>11</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6262</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5985</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>