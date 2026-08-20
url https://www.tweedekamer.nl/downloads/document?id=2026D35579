--- v0 (2026-07-06)
+++ v1 (2026-08-20)
@@ -1,4929 +1,2406 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 24.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="001666EF" w:rsidP="001C7041" w14:paraId="3AFCC18B" w14:textId="77777777">
+    <w:p w:rsidRPr="00593ED0" w:rsidR="00593ED0" w:rsidP="00593ED0" w:rsidRDefault="00C75E60" w14:paraId="46630E41" w14:textId="245D46DE">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>36800</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593ED0" w:rsidR="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>IV</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593ED0" w:rsidR="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vaststelling van de begrotingsstaten van Koninkrijksrelaties (IV) en het BES-fonds (H) voor het jaar 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00593ED0" w:rsidR="00593ED0" w:rsidP="00593ED0" w:rsidRDefault="00593ED0" w14:paraId="50B99307" w14:textId="57014F3B">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>72</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00593ED0" w:rsidR="00C75E60" w:rsidP="001C7041" w:rsidRDefault="00593ED0" w14:paraId="75816AAF" w14:textId="7200F543">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00593ED0" w:rsidR="00593ED0" w:rsidP="001C7041" w:rsidRDefault="00593ED0" w14:paraId="5C05FA36" w14:textId="5F277397">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 6 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00593ED0" w:rsidR="00C75E60" w:rsidP="001C7041" w:rsidRDefault="00C75E60" w14:paraId="2FAA4870" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00593ED0" w:rsidR="00C75E60" w:rsidP="001C7041" w:rsidRDefault="00C75E60" w14:paraId="25CA66EF" w14:textId="00E6C1ED">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In het regeerakkoord ‘Aan de slag’ is het principe van ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>comply</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>explain</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>’ aangescherpt. Dit houdt in dat nieuw beleid, waaronder regelgeving, in beginsel tevens van toepassing is op Bonaire, Sint Eustatius en Saba (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>comply</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>), tenzij sprake is van zwaarwegende en deugdelijk gemotiveerde redenen om hiervan af te wijken (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>explain</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>). In de beleidsbrief Koninkrijksrelaties heb ik aangekondigd dat het kabinet de toepassing van het principe samen met de BES-eilanden en de departementen gaat evalueren op basis van de praktijk.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006F0905">
-[...8 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w:rsidRPr="00593ED0" w:rsidR="00C75E60" w:rsidP="001C7041" w:rsidRDefault="00C75E60" w14:paraId="60DBB045" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In deze brief ga ik in op de aanpak van ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>comply</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>explain</w:t>
       </w:r>
-      <w:r>
-[...38 lines deleted...]
-      <w:r w:rsidRPr="00982B75">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’ voor Bonaire, Sint Eustatius en Saba. Daarbij ga ik ook in de opvolging van de moties White (GroenLinks/PvdA) c.s.; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bruyning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (NSC)/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Paternotte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (D66); en de toezegging om uw Kamer te informeren over de evaluatie van de VNG-uitvoeringstoetsen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00593ED0" w:rsidR="00C75E60" w:rsidP="001C7041" w:rsidRDefault="00C75E60" w14:paraId="670631E9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Kop1"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk232667007" w:id="0"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aanscherping en toepassing van het principe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00593ED0" w:rsidR="00C75E60" w:rsidP="001C7041" w:rsidRDefault="00C75E60" w14:paraId="73B5B898" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zoals benoemd in mijn beleidsbrief, is het de bedoeling dat departementen bij de voorbereiding van nieuw beleid actief onderzoeken op welke wijze dit van toepassing kan zijn op Bonaire, Sint Eustatius en Saba en dit expliciet motiveren. Maatwerk blijft mogelijk -en vaak ook wenselijk- maar wordt steeds transparant en zorgvuldig onderbouwd. Hierbij wordt gestuurd op het realiseren van een gelijkwaardig effect voor inwoners op Bonaire, Sint Eustatius en Saba, in relatie tot inwoners in Europees Nederland. Het mag geen automatisme zijn om op grond van de bijzondere omstandigheden bij Bonaire, Sint Eustatius en Saba lagere standaarden te hanteren. Het is een instrument om te sturen op een gelijkwaardig voorzieningenniveau rekening houdend met de lokale context, waar prioritering en fasering met het oog op uitvoerbaarheid onderdeel van kunnen zijn. Een goed voorbeeld van de toepassing van het principe is de recente voortgangsbrief van de staatssecretaris van Justitie en Veiligheid over kansspelen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het uitgangspunt hierbij is dat de doelstellingen gericht op bescherming van mensen tegen de risico’s van gokken, voor héél Nederland gelden. Om rekening te houden met de context van Bonaire, Sint Eustatius en Saba wordt de situatie daar nu eerst beter in beeld gebracht om vervolgens te bepalen welke maatregelen aldaar passend zijn voor het behalen van de doelstellingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00593ED0" w:rsidR="00C75E60" w:rsidP="001C7041" w:rsidRDefault="00C75E60" w14:paraId="1D779037" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00593ED0" w:rsidR="00C75E60" w:rsidP="001C7041" w:rsidRDefault="00C75E60" w14:paraId="0EE43E2A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Kop2"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Beleidsinzet van dit kabinet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00593ED0" w:rsidR="00C75E60" w:rsidP="001C7041" w:rsidRDefault="00C75E60" w14:paraId="65317CDD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het uitgangspunt is dat het principe van ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>comply</w:t>
       </w:r>
-      <w:r w:rsidRPr="00982B75">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00982B75">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>explain</w:t>
       </w:r>
-      <w:r w:rsidRPr="00982B75">
-[...48 lines deleted...]
-    <w:p w:rsidR="00A25A1E" w:rsidP="001C7041" w14:paraId="0D99D54E" w14:textId="77777777">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’ betrekking heeft op het gehele rijksbeleid, waaronder beleidsdoelstellingen, de daarvoor beschikbaar gestelde middelen, alsmede </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>wet- en regelgeving en overige beleidsinstrumenten. Dit sluit aan bij bestaande kaders, zoals de Aanwijzingen voor de regelgeving, het Draaiboek voor de regelgeving en het Beleidskompas, waarin is vastgelegd dat expliciet wordt afgewogen in hoeverre regelgeving van toepassing is op Bonaire, Sint Eustatius en Saba. Afwijking van ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>comply</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>’ is uitsluitend aan de orde met het oog op de bijzondere omstandigheden waardoor Bonaire, Sint Eustatius en Saba zich wezenlijk onderscheiden van Europees Nederland.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00593ED0" w:rsidR="00C75E60" w:rsidP="001C7041" w:rsidRDefault="00C75E60" w14:paraId="36901F8D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...69 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00593ED0" w:rsidR="00C75E60" w:rsidP="001C7041" w:rsidRDefault="00C75E60" w14:paraId="521721F6" w14:textId="77777777">
+      <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...228 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dat betekent dat mijn collega bewindspersonen bij het opstellen van de verschillende beleidsbrieven hebben gereflecteerd op de toepasbaarheid hiervan op Bonaire, Sint Eustatius en Saba. Dit ziet er per beleidsterrein verschillend uit:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00593ED0" w:rsidR="00C75E60" w:rsidP="00C75E60" w:rsidRDefault="00C75E60" w14:paraId="5C7ECDFB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...22 lines deleted...]
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op het gebied van zorg betekent dit de ambitie om naar een gelijkwaardig voorzieningenniveau toe te werken op het gebied van zorg, jeugd en ondersteuning, met aandacht voor preventie, kansrijke start, gezonde voeding en versterking van de randvoorwaarden van het zorgstelsel.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00307E59" w:rsidP="001C7041" w14:paraId="2754E8E6" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00593ED0" w:rsidR="00C75E60" w:rsidP="00C75E60" w:rsidRDefault="00C75E60" w14:paraId="07B0FA71" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...16 lines deleted...]
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Deze ambitie geldt ook op het gebied van onderwijs, cultuur en kansengelijkheid waarvoor al onderwijs- en cultuuragenda’s bestaan en de emancipatienota.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00307E59" w:rsidP="001C7041" w14:paraId="7F7790ED" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00593ED0" w:rsidR="00C75E60" w:rsidP="00C75E60" w:rsidRDefault="00C75E60" w14:paraId="2B8475E0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...24 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Er is aandacht voor klimaatadaptatie, weerbaarheid en duurzaamheid op Bonaire, Sint Eustatius en Saba. Zo wordt voor de klimaatplannen voor Bonaire, Sint Eustatius en Saba aansluiting gezocht bij de Nationale Klimaatadaptatiestrategie en krijgt het Natuur en Milieubeleidsplan Caribisch Nederland een tweede fase.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De plannen voor wonen op Bonaire, Sint Eustatius en Saba worden uitgewerkt in een Beleidsagenda Volkshuisvesting en Bouwen 2027-2030.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidR="00D572C3">
-[...17 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    </w:p>
+    <w:p w:rsidRPr="00593ED0" w:rsidR="00C75E60" w:rsidP="00C75E60" w:rsidRDefault="00C75E60" w14:paraId="13AAEE64" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="006D07FD" w:rsidR="00C0121F">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wat betreft economische ontwikkeling en bestaanszekerheid is zichtbaar aandacht voor sociaaleconomische weerbaarheid, onder meer via het Economisch Groeiplatform </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Carib</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D07FD" w:rsidR="00C0121F">
-[...10 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en investeringen in digitale infrastructuur en de initiatieven op het gebied van voedselzekerheid. Over de invulling van de €30 miljoen voor bestaanszekerheid vindt al intensieve samenwerking plaats.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00593ED0" w:rsidR="00C75E60" w:rsidP="00C75E60" w:rsidRDefault="00C75E60" w14:paraId="1F8827E7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op het gebied veiligheid en weerbaarheid wordt het Caribisch gebied expliciet genoemd als onderdeel van het bredere veiligheidsbeeld van Nederland en het Koninkrijk, mede in het licht van de ontwikkelingen in en rond Venezuela, hybride dreigingen en cyberveiligheid. Ook is het Caribisch deel van het Koninkrijk opgenomen in het nationale veiligheids- en defensiebeleid. Verder is er aandacht voor ondermijning en versterking van de politiecapaciteit.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00593ED0" w:rsidR="00C75E60" w:rsidP="001C7041" w:rsidRDefault="00C75E60" w14:paraId="456F9DE3" w14:textId="77777777">
+      <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...31 lines deleted...]
-    <w:p w:rsidR="00D572C3" w:rsidP="001C7041" w14:paraId="375AB818" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00593ED0" w:rsidR="00C75E60" w:rsidP="001C7041" w:rsidRDefault="00C75E60" w14:paraId="6608E68D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00593ED0" w:rsidR="00C75E60" w:rsidP="001C7041" w:rsidRDefault="00C75E60" w14:paraId="7E81AE4C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Kop2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Evaluatie van de toepassing van het principe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00593ED0" w:rsidR="00C75E60" w:rsidP="001C7041" w:rsidRDefault="00C75E60" w14:paraId="50089C35" w14:textId="77777777">
+      <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:i w:val="0"/>
-[...26 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zoals benoemd in mijn beleidsbrief evalueert het kabinet samen met de eilanden de toepassing van het principe mede op basis van ervaringen uit de praktijk en betrekt hierbij de andere departementen. De evaluatie vindt plaats op basis van in ieder geval:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00593ED0" w:rsidR="00C75E60" w:rsidP="00C75E60" w:rsidRDefault="00C75E60" w14:paraId="755D8E2B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bestaande advies- en evaluatierapporten, waaronder in ieder geval:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00593ED0" w:rsidR="00C75E60" w:rsidP="00C75E60" w:rsidRDefault="00C75E60" w14:paraId="2123FD8F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...13 lines deleted...]
-      <w:r w:rsidR="00F44B30">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Periodieke Rapportage artikel 4 Begrotingshoofdstuk IV Koninkrijksrelaties “Bevorderen sociaaleconomische structuur” over de periode 2016-2023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00385556" w:rsidR="00752848" w:rsidP="001C7041" w14:paraId="02DE0B05" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00593ED0" w:rsidR="00C75E60" w:rsidP="00C75E60" w:rsidRDefault="00C75E60" w14:paraId="7CC32D30" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het adviesrapport ‘Gelijkwaardigheid als grondwettelijke opdracht’ van de Nationaal Coördinator tegen Discriminatie en Racisme (hierna: NCDR);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00593ED0" w:rsidR="00C75E60" w:rsidP="00C75E60" w:rsidRDefault="00C75E60" w14:paraId="66A98D43" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...19 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het eindrapport ‘Discriminatie doorbreken’ van de Staatscommissie tegen Discriminatie en Racisme; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00593ED0" w:rsidR="00C75E60" w:rsidP="00C75E60" w:rsidRDefault="00C75E60" w14:paraId="119D22E0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...19 lines deleted...]
-      <w:r w:rsidR="00752848">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Eerdere rapporten van onder andere de Raad voor het Openbaar Bestuur, de Raad voor leefomgeving en infrastructuur en de Commissie sociaal minimum Caribisch Nederland;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00752848" w:rsidP="006F0905" w14:paraId="26C1FE8E" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00593ED0" w:rsidR="00C75E60" w:rsidP="00C75E60" w:rsidRDefault="00C75E60" w14:paraId="544FB58E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Daarbij betrek ik in ieder geval ook het nog te verwachten onderzoek naar de toepassing van het principe door het College voor de Rechten van de Mens.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006F4708" w:rsidR="00E16D9E" w:rsidP="001C7041" w14:paraId="7B4F4EB2" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00593ED0" w:rsidR="00C75E60" w:rsidP="00C75E60" w:rsidRDefault="00C75E60" w14:paraId="10F4DBAF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="006F4708">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Een nadere juridische analyse van ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>comply</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F4708">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F4708">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>explain</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F4708" w:rsidR="00F41BEB">
-[...17 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>’ in het licht van de Grondwet (verhouding artikel 1 en 132a, lid 4, van de Grondwet);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00593ED0" w:rsidR="00C75E60" w:rsidP="00C75E60" w:rsidRDefault="00C75E60" w14:paraId="1C9C8CE9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...28 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De kabinetsreactie op het onderzoek naar een statusverandering van LGO naar UPG van Bonaire, Sint Eustatius en Saba die in het vierde kwartaal van dit jaar met uw Kamer wordt gedeeld;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00593ED0" w:rsidR="00C75E60" w:rsidP="00C75E60" w:rsidRDefault="00C75E60" w14:paraId="3CD6934C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dialoog met enerzijds mijn collega bewindspersonen en anderzijds de eilandsbesturen over hoe zij aankijken tegen toepassing van het principe. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00593ED0" w:rsidR="00C75E60" w:rsidP="001C7041" w:rsidRDefault="00C75E60" w14:paraId="0EDD9D7C" w14:textId="77777777">
+      <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00054EC5" w:rsidP="001C7041" w14:paraId="61FF05D0" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00593ED0" w:rsidR="00C75E60" w:rsidP="001C7041" w:rsidRDefault="00C75E60" w14:paraId="66EF4D79" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik informeer u dit najaar over de voortgang van de evaluatie van het principe, in die brief zal ik ook namens het kabinet op het adviesrapport van de NCDR reageren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00593ED0" w:rsidR="00C75E60" w:rsidP="001C7041" w:rsidRDefault="00C75E60" w14:paraId="057C1A57" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Kop1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...27 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Praktische maatregelen voor het waarborgen van het principe</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E72BF1" w:rsidP="001C7041" w14:paraId="060AD2B4" w14:textId="77777777">
+    <w:p w:rsidRPr="00593ED0" w:rsidR="00C75E60" w:rsidP="001C7041" w:rsidRDefault="00C75E60" w14:paraId="050B26FE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Over het waarborgen en het toepassen van het principe van ‘</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>comply</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>explain</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>’ is uw Kamer eerder geïnformeerd.</w:t>
       </w:r>
-      <w:r>
-[...78 lines deleted...]
-    <w:p w:rsidR="005F6F4A" w:rsidP="001C7041" w14:paraId="68420434" w14:textId="77777777">
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In de opvolging daarvan worden Bonaire, Sint Eustatius en Saba beter betrokken bij de totstandkoming van beleid en wetgeving, onder andere door processen rond startnotities, (internet)consultaties en door het rijksbrede wetgevingsoverzicht te verbeteren. Daarnaast worden (internet)consultaties waar relevant meertalig toegankelijker gemaakt (Nederlands, Engels en Papiaments), zodat de lokale overheden, inwoners en bedrijven op de eilanden effectiever kunnen participeren en goed geïnformeerd zijn over nieuw beleid en wetgeving. Ook wordt de VNG Caribendesk verder doorontwikkeld, die een belangrijke rol speelt in kennisdeling en het uitvoeren van uitvoeringstoetsen voor wetgeving die aansluit bij de eilandelijke context. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00593ED0" w:rsidR="00C75E60" w:rsidP="001C7041" w:rsidRDefault="00C75E60" w14:paraId="17E39845" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003A5EE1" w:rsidP="001C7041" w14:paraId="47A81D4D" w14:textId="77777777">
+    <w:p w:rsidRPr="00593ED0" w:rsidR="00C75E60" w:rsidP="001C7041" w:rsidRDefault="00C75E60" w14:paraId="1155592C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Standaardcursief"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00A13B38" w:rsidR="005F6F4A" w:rsidP="001C7041" w14:paraId="1778E7B8" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00593ED0" w:rsidR="00C75E60" w:rsidP="001C7041" w:rsidRDefault="00C75E60" w14:paraId="124AB91D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Standaardcursief"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...12 lines deleted...]
-    <w:p w:rsidRPr="00A13B38" w:rsidR="005F6F4A" w:rsidP="001C7041" w14:paraId="145E4208" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uitvoerbaarheidstoets Decentrale Overheden (hierna: UDO) en uitvoeringstoetsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00593ED0" w:rsidR="00C75E60" w:rsidP="001C7041" w:rsidRDefault="00C75E60" w14:paraId="57AC55FD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...23 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De VNG Caribendesk heeft twee uitvoeringstoetsen uitgevoerd voor Bonaire, Sint Eustatius en Saba. Hiermee is uitvoering gegeven aan een toezegging aan uw Kamer.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De eerste toets had betrekking op het wetsvoorstel tot wijziging van de Wet </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bibob</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Bevordering integriteitsbeoordelingen door het openbaar bestuur). De tweede uitvoeringstoets betrof het besluit tot wijziging van het Besluit openbare bibliotheekvoorzieningen. De uitkomsten van deze pilot met uitvoeringstoetsen laten zien dat het van belang is om uitvoeringstoetsen uit te voeren, om inzicht te verkrijgen in de uitvoerbaarheid van voorgenomen wet- en regelgeving voor de openbare lichamen. Wel liet het proces zien dat uitvoeringstoetsen voor Bonaire, Sint Eustatius en Saba op onderdelen eenvoudiger moet worden vormgegeven dan gebruikelijk is voor gemeenten in Europees Nederland. Daarnaast moet een uitvoeringstoets niet al te vroeg in het proces worden ingericht, omdat het dan lastig is voor de openbare lichamen om de consequenties van voorgenomen wetgeving volledig te overzien (onder meer de financiële onderbouwing). Tot slot onderstrepen de uitvoeringstoetsen het belang van maatwerk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00593ED0" w:rsidR="00C75E60" w:rsidP="001C7041" w:rsidRDefault="00C75E60" w14:paraId="096BBD8E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00593ED0" w:rsidR="00C75E60" w:rsidP="001C7041" w:rsidRDefault="00C75E60" w14:paraId="0553A09E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op verzoek van mijn ministerie heeft het onafhankelijke onderzoeksbureau, de DSP-groep, vervolgens een advies geschreven over de inzet van de UDO en uitvoeringstoetsen in Caribisch Nederland. Hiermee is uitvoering gegeven aan de motie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bruyning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (NSC)–</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Paternotte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (D66).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="15"/>
       </w:r>
-      <w:r w:rsidRPr="00A13B38">
-[...99 lines deleted...]
-      <w:r w:rsidRPr="00A13B38">
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het advies van de DSP-groep biedt concrete handvatten om de uitvoerbaarheid van beleid en wetgeving, via de inzet van de UDO en de van het proces van de UDO deel uitmakende uitvoeringstoetsen, vooraf beter te toetsen. Hierbij wordt geadviseerd om, indien er bij een beleidsintensivering wordt gekozen voor harmonisatie (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>comply</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A13B38">
-[...21 lines deleted...]
-        <w:rPr>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>), en er voor Europees Nederland wordt gestart met de UDO, Bonaire, Sint Eustatius en Saba standaard mee te laten lopen. Daarbij wordt geadviseerd om concrete werkafspraken te maken. Deze adviezen sluiten goed aan bij de uitkomsten en ervaringen van de uitvoeringstoetsen zoals die door de VNG zijn uitgevoerd en waarin Bonaire, Sint Eustatius en Saba zich herkennen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A13B38">
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Mijn ministerie </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A13B38">
-[...1 lines deleted...]
-          <w:rStyle w:val="Strong"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">zal vanuit haar coördinerende rol langs de lijnen vanuit het advies afspraken maken met andere ministeries en de VNG over de toepassing van de UDO en uitvoeringstoetsen voor </w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="Strong"/>
+        <w:t xml:space="preserve">zal vanuit haar coördinerende rol langs de lijnen vanuit het advies afspraken maken met andere ministeries en de VNG over de toepassing van de UDO en uitvoeringstoetsen voor Bonaire, Sint Eustatius en Saba. Ten slotte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt geadviseerd om bij de doorontwikkeling van het principe van ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>comply</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>explain</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’ haalbaarheid en wenselijkheid nadrukkelijk mee te nemen. Ik ben voornemens om dit advies mee te nemen bij de aangekondigde evaluatie van het principe. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00593ED0" w:rsidR="00C75E60" w:rsidP="001C7041" w:rsidRDefault="00C75E60" w14:paraId="7445916E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bonaire, </w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="Strong"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor een goede werking van ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>comply</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>explain</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’ is een toetsing op uitvoerbaarheid van groot belang. Niet alleen de UDO en uitvoeringstoetsen helpen hierbij, ook het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>Sint Eustatius</w:t>
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00A13B38">
+        <w:t>Beleidskader decentraal en gedeconcentreerd bestuur dat met uw Kamer wordt gedeeld waarin Bonaire, Sint Eustatius en Saba zijn meegenomen draagt hieraan bij. Dit beleidskader helpt om aan de voorkant scherpere keuzes te maken over taaktoedeling naar de openbare lichamen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00593ED0" w:rsidR="00C75E60" w:rsidP="00E72BF1" w:rsidRDefault="00C75E60" w14:paraId="2BE92678" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Kop2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00593ED0" w:rsidR="00C75E60" w:rsidP="003A5EE1" w:rsidRDefault="00C75E60" w14:paraId="2A7586A9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00593ED0" w:rsidR="00C75E60" w:rsidP="00E72BF1" w:rsidRDefault="00C75E60" w14:paraId="79BBDCA7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Kop2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00593ED0" w:rsidR="00C75E60" w:rsidP="00E72BF1" w:rsidRDefault="00C75E60" w14:paraId="370CFC03" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Kop2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Stand van zaken verbetermaatregelen betrokkenheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00593ED0" w:rsidR="00C75E60" w:rsidP="00635397" w:rsidRDefault="00C75E60" w14:paraId="082CD6FC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De in mijn brief van 20 augustus 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
+      </w:r>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> opgenomen verbetermaatregelen inzake betrokkenheid van Bonaire, Sint Eustatius en Saba bij ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>comply</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A13B38">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A13B38">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>explain</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A13B38">
-[...147 lines deleted...]
-      <w:r w:rsidRPr="00DE5052">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’ zijn inmiddels doorgevoerd in de daarvoor in aanmerking komende instrumenten.     Het komt nu aan op daadwerkelijke toepassing van deze maatregelen door de departementen. Ik houd hierbij de vinger aan de pols. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00593ED0" w:rsidR="00C75E60" w:rsidRDefault="00C75E60" w14:paraId="3B40377F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00593ED0" w:rsidR="00C75E60" w:rsidP="00593ED0" w:rsidRDefault="00C75E60" w14:paraId="299DD496" w14:textId="69A05F90">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
-      <w:r w:rsidR="007F6829">
-[...93 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00593ED0" w:rsidR="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A25A1E" w14:paraId="301D829A" w14:textId="77777777"/>
-[...14 lines deleted...]
-      <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00593ED0" w:rsidR="00C75E60" w:rsidP="00593ED0" w:rsidRDefault="00593ED0" w14:paraId="51F7DAEE" w14:textId="5799B9EB">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593ED0" w:rsidR="00C75E60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van der Burg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00593ED0" w:rsidR="00C75E60" w:rsidRDefault="00C75E60" w14:paraId="2C96AB5D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00593ED0" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="2B38CC87" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00593ED0" w:rsidR="006F53E6">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="7FEC3B21" w14:textId="77777777" w:rsidR="00D92D2D" w:rsidRDefault="00D92D2D" w:rsidP="00C75E60">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="748EF48A" w14:textId="77777777" w:rsidR="00D92D2D" w:rsidRDefault="00D92D2D" w:rsidP="00C75E60">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...19 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00A25A1E" w14:paraId="29994C24" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="67F66391" w14:textId="77777777" w:rsidR="00C75E60" w:rsidRPr="00C75E60" w:rsidRDefault="00C75E60" w:rsidP="00C75E60">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7DFC4F92" w14:textId="77777777" w:rsidR="00C75E60" w:rsidRPr="00C75E60" w:rsidRDefault="00C75E60" w:rsidP="00C75E60">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="57E4C38C" w14:textId="77777777" w:rsidR="00C75E60" w:rsidRPr="00C75E60" w:rsidRDefault="00C75E60" w:rsidP="00C75E60">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...3 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="5106D83E" w14:textId="77777777" w:rsidR="00D92D2D" w:rsidRDefault="00D92D2D" w:rsidP="00C75E60">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="0EFC5178" w14:textId="77777777" w:rsidR="00D92D2D" w:rsidRDefault="00D92D2D" w:rsidP="00C75E60">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="4AE0FB45" w14:textId="77777777" w:rsidR="00C75E60" w:rsidRPr="00593ED0" w:rsidRDefault="00C75E60">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk II 2025/2026, 36800 IV, nr. 56.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="001666EF" w:rsidRPr="001666EF" w14:paraId="248837DB" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="34145D6F" w14:textId="77777777" w:rsidR="00C75E60" w:rsidRPr="00593ED0" w:rsidRDefault="00C75E60">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001666EF">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstuk II 2025/2026, 36800 IV, nr. 56.</w:t>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk II 2025/26, 36800 IV, nr. 10; Kamerstuk II 2023/24, 36410 IV, nr. 65; TZ202510-011.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w:rsidR="001666EF" w:rsidRPr="001666EF" w14:paraId="18D3976A" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="0C513D39" w14:textId="77777777" w:rsidR="00C75E60" w:rsidRPr="00593ED0" w:rsidRDefault="00C75E60">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001666EF">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstuk II 2025/26, 36800 IV, nr. 10; Kamerstuk II 2023/24, 36410 IV, nr. 65; TZ202510-011.</w:t>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk II 2025/2026, 24557, nr. 282.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w:rsidR="00E636CD" w14:paraId="08648E19" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="23A67BA4" w14:textId="77777777" w:rsidR="00C75E60" w:rsidRPr="00593ED0" w:rsidRDefault="00C75E60">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DE5052">
-[...11 lines deleted...]
-        <w:t>, 24557, nr. 282.</w:t>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk II 2025/2026, 36800 XVI, nr. 191.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w:rsidR="00054EC5" w:rsidRPr="001C7041" w14:paraId="14AC02FB" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="44E20471" w14:textId="77777777" w:rsidR="00C75E60" w:rsidRPr="00593ED0" w:rsidRDefault="00C75E60">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001C7041">
-[...11 lines deleted...]
-        <w:t>Kamerstuk II 2025/2026, 36800 XVI, nr. 191.</w:t>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk II 2025/2026, 36800 VIII, nr. 148.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w:rsidR="00307E59" w:rsidRPr="001C7041" w14:paraId="25FB0142" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="2DD12FEE" w14:textId="77777777" w:rsidR="00C75E60" w:rsidRPr="00593ED0" w:rsidRDefault="00C75E60">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001C7041">
-[...11 lines deleted...]
-        <w:t>Kamerstuk II 2025/2026, 36800 VIII, nr. 148.</w:t>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk II 2025/2026, 36800 XIV, nr. 84; kamerstuk II 2025/2026, 36800 XXIII, nr. 57; kamerstuk II 2025/2026,36800 XII, nr. 34.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w:rsidR="00307E59" w:rsidRPr="001C7041" w14:paraId="296C074C" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="4D287EDF" w14:textId="77777777" w:rsidR="00C75E60" w:rsidRPr="00593ED0" w:rsidRDefault="00C75E60">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001C7041">
-[...11 lines deleted...]
-        <w:t>Kamerstuk II 2025/2026, 36800 XIV, nr. 84; kamerstuk II 2025/2026, 36800 XXIII, nr. 57; kamerstuk II 2025/2026,36800 XII, nr. 34.</w:t>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk II, 2025/2026, 36800 XXII, nr. 45.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w:rsidR="00D572C3" w:rsidRPr="001C7041" w14:paraId="3060C74A" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="259820CF" w14:textId="77777777" w:rsidR="00C75E60" w:rsidRPr="00593ED0" w:rsidRDefault="00C75E60" w:rsidP="000B4DF4">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001C7041">
-[...11 lines deleted...]
-        <w:t>Kamerstuk II, 2025/2026, 36800 XXII, nr. 45.</w:t>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk II, 2025/2026, 36800 XIII, nr. 41.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w:rsidR="000B4DF4" w:rsidRPr="001C7041" w:rsidP="000B4DF4" w14:paraId="0BCA2775" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="582F58F9" w14:textId="77777777" w:rsidR="00C75E60" w:rsidRPr="00593ED0" w:rsidRDefault="00C75E60">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001C7041">
-[...53 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk II 2025/2026, 36800 V, nr. 103; kamerstuk II 2025/2026, 36800 X, nr. 78.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w:rsidR="00054EC5" w:rsidRPr="001C7041" w14:paraId="65586CDC" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="2B753601" w14:textId="77777777" w:rsidR="00C75E60" w:rsidRPr="00593ED0" w:rsidRDefault="00C75E60">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001C7041">
-[...18 lines deleted...]
-        <w:t>kamerstuk II 2025/2026, 36800 X, nr. 78.</w:t>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk II 2025/2026, 33189, nr. 22.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w:rsidR="00752848" w:rsidRPr="001C7041" w14:paraId="0C5522B5" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="4AA58D45" w14:textId="77777777" w:rsidR="00C75E60" w:rsidRPr="00593ED0" w:rsidRDefault="00C75E60">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001C7041">
-[...11 lines deleted...]
-        <w:t>Kamerstuk II 2025/2026, 33189, nr. 22.</w:t>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk II, 2025/2026, 36800 IV, nr. 21; kamerstuk II, 2023/2024 36410 IV,  nr. 43.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w:rsidR="00054EC5" w:rsidRPr="001C7041" w14:paraId="39212F67" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="4C295FCA" w14:textId="77777777" w:rsidR="00C75E60" w:rsidRPr="00593ED0" w:rsidRDefault="00C75E60" w:rsidP="006F0905">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001C7041">
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> 43.</w:t>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TZ202605-100.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w:rsidR="006F0905" w:rsidRPr="001C7041" w:rsidP="006F0905" w14:paraId="49245E5B" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="6A4CAC69" w14:textId="77777777" w:rsidR="00C75E60" w:rsidRPr="00593ED0" w:rsidRDefault="00C75E60">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001C7041">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> TZ202605-100.</w:t>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk II 2024/2025, 36600 IV, nr. 70; kamerstuk II, 2022/2023, 36200 IV, nr. 85.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w:rsidR="00635397" w:rsidRPr="00635397" w14:paraId="13449E08" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="1A7F24CB" w14:textId="77777777" w:rsidR="00C75E60" w:rsidRPr="00593ED0" w:rsidRDefault="00C75E60" w:rsidP="005F6F4A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001C7041">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstuk II 2024/2025, 36600 IV, nr. 70; kamerstuk II, 2022/2023, 36200 IV, nr. 85.</w:t>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TZ202510-011.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w:rsidR="005F6F4A" w:rsidRPr="00635397" w:rsidP="005F6F4A" w14:paraId="4A6F4BA2" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="1AB341C3" w14:textId="77777777" w:rsidR="00C75E60" w:rsidRPr="00593ED0" w:rsidRDefault="00C75E60" w:rsidP="005F6F4A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00635397">
-[...18 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk II 2023/24, 36410 IV, nr. 65.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w:rsidR="005F6F4A" w:rsidRPr="00635397" w:rsidP="005F6F4A" w14:paraId="2AB55E91" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="69EE8A4A" w14:textId="5610C1F2" w:rsidR="00C75E60" w:rsidRPr="00593ED0" w:rsidRDefault="00C75E60">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00635397">
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> J.</w:t>
+      <w:r w:rsidRPr="00593ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken I 2024/2025, 36600 IV, J.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...380 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="16D7D5F8" w14:textId="77777777" w:rsidR="00C75E60" w:rsidRPr="00C75E60" w:rsidRDefault="00C75E60" w:rsidP="00C75E60">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
-  <w:p w:rsidR="00A25A1E" w14:paraId="2B47676D" w14:textId="77777777"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00A25A1E" w14:paraId="2B47770D" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1862FA95" w14:textId="77777777" w:rsidR="00C75E60" w:rsidRPr="00C75E60" w:rsidRDefault="00C75E60" w:rsidP="00C75E60">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1205 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w:rsidR="00A25A1E" w14:paraId="6FAF0144" w14:textId="77777777"/>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="43870372" w14:textId="77777777" w:rsidR="00C75E60" w:rsidRPr="00C75E60" w:rsidRDefault="00C75E60" w:rsidP="00C75E60">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...6 lines deleted...]
-    <w:lvl w:ilvl="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="456B6A32"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EB165250"/>
+    <w:lvl w:ilvl="0" w:tplc="9362A75C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Nummering"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="0060DAB6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="F4E82E12" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="F56E0BA8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="B1C0A1E0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="9092A53C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="6018D0FC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="FB021E04" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
-[...264 lines deleted...]
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="C7BC2024" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A8220F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4E62995C"/>
+    <w:lvl w:ilvl="0" w:tplc="7810802A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2DB03DC6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="47F6079E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A0569D06" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="71B6EC80" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="91284218" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="DE32A858" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
-[...99 lines deleted...]
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="7" w:tplc="B3BEFEE4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...70 lines deleted...]
-      <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
-      </w:pPr>
-[...39 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
-[...71 lines deleted...]
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="1DD01C00" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1709722009">
-[...2 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="1920409715">
+  <w:num w:numId="1" w16cid:durableId="680935023">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1424254750">
+  <w:num w:numId="2" w16cid:durableId="275217375">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A25A1E"/>
-[...125 lines deleted...]
-    <w:rsid w:val="00FF7318"/>
+    <w:rsidRoot w:val="00C75E60"/>
+    <w:rsid w:val="00072571"/>
+    <w:rsid w:val="00593ED0"/>
+    <w:rsid w:val="006C2F91"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00C36971"/>
+    <w:rsid w:val="00C75E60"/>
+    <w:rsid w:val="00D92D2D"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="1E16CF76"/>
-  <w15:docId w15:val="{154E4BAB-12D1-4301-96BD-0D614A662AF6}"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="0BD4CA90"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{068C4973-B8B0-4BFE-BD08-ABE484AFB809}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="2" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4932,77 +2409,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5027,75 +2504,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5130,55 +2607,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -5241,822 +2718,743 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...9 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00C75E60"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="2"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00C75E60"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C75E60"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C75E60"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C75E60"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C75E60"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C75E60"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C75E60"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C75E60"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...4 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C75E60"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Artikelstreepje">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C75E60"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C75E60"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C75E60"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C75E60"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C75E60"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C75E60"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C75E60"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C75E60"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C75E60"/>
     <w:pPr>
-      <w:numPr>
-[...24 lines deleted...]
-      <w:spacing w:before="360"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Comparitienummer">
-[...71 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00C75E60"/>
     <w:rPr>
-      <w:rFonts w:ascii="KIX Barcode" w:hAnsi="KIX Barcode"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lidnummer">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C75E60"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
-[...23 lines deleted...]
-        <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00C75E60"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="00C75E60"/>
     <w:pPr>
-      <w:numPr>
-[...73 lines deleted...]
-      <w:outlineLvl w:val="4"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
-      <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensrechtsuitgelijnd">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00C75E60"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C75E60"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="4"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C75E60"/>
     <w:rPr>
-      <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C75E60"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...14 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaarddeDE">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00C75E60"/>
     <w:rPr>
-      <w:lang w:val="de-DE"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardenGB">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C75E60"/>
     <w:rPr>
-      <w:lang w:val="en-GB"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardesES">
-[...18 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standaardcursief">
+    <w:name w:val="Standaard cursief"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:qFormat/>
+    <w:rsid w:val="00C75E60"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...5 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:i/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-    <w:tblPr>
-[...22 lines deleted...]
-    <w:name w:val="Tabel zonder randen"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
+    <w:name w:val="Witregel W1 (bodytekst)"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00C75E60"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="24"/>
-[...23 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-    <w:tblPr>
-[...61 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001666EF"/>
+    <w:rsid w:val="00C75E60"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="FootnoteText"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="001666EF"/>
+    <w:rsid w:val="00C75E60"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001666EF"/>
+    <w:rsid w:val="00C75E60"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...45 lines deleted...]
-    <w:rsid w:val="00E72BF1"/>
+  <w:style w:type="character" w:styleId="Zwaar">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C75E60"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
-[...24 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D85123"/>
+    <w:rsid w:val="00C75E60"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D85123"/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:rsid w:val="00C75E60"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D85123"/>
+    <w:rsid w:val="00C75E60"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D85123"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00D85123"/>
+    <w:rsid w:val="00C75E60"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00593ED0"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...27 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -6113,51 +3511,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -6221,65 +3619,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -6300,100 +3698,73 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>5</ap:Pages>
-  <ap:Words>1715</ap:Words>
-  <ap:Characters>9437</ap:Characters>
+  <ap:Words>1757</ap:Words>
+  <ap:Characters>9669</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>78</ap:Lines>
+  <ap:Lines>80</ap:Lines>
   <ap:Paragraphs>22</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>11130</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>11404</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>