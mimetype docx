--- v0 (2026-07-06)
+++ v1 (2026-08-21)
@@ -5,599 +5,327 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00F56652" w:rsidR="00432252" w:rsidP="1D4472D7" w:rsidRDefault="209D9C35" w14:paraId="7B55C16A" w14:textId="40406211">
+    <w:p w:rsidRPr="00F56652" w:rsidR="00432252" w:rsidP="00432252" w:rsidRDefault="00432252" w14:paraId="4F430210" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
-        <w:ind w:left="2124" w:hanging="2124"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="2B1E2EAB">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56652">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="2B1E2EAB" w:rsidR="2437C393">
+        </w:rPr>
+        <w:t>INBRENG VERSLAG VAN EEN SCHRIFTELIJK OVERLEG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F56652" w:rsidR="00432252" w:rsidP="00432252" w:rsidRDefault="00432252" w14:paraId="58B2F8AD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="40" w:lineRule="atLeast"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F56652" w:rsidR="00432252" w:rsidP="2B1E2EAB" w:rsidRDefault="626DC3FC" w14:paraId="4C7688CC" w14:textId="05FCF398">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In de vaste commissie voor Volksgezondheid, Welzijn en Sport bestond bij enkele fracties behoefte een aantal vragen en opmerkingen voor te leggen aan de minister van Volksgezondheid, Welzijn en Sport over de brief d.d. 1 juni 2026 inzake Uitwerking van de ontwikkelroute passende acute zorg in de regio en stand van zaken invoering budgetbekostiging spoedeisende hulp (Kamerstuk 29 247, nr. 490).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F56652" w:rsidR="00432252" w:rsidP="2B1E2EAB" w:rsidRDefault="00432252" w14:paraId="6719613D" w14:textId="799E981F"/>
+    <w:p w:rsidRPr="00F56652" w:rsidR="00432252" w:rsidP="2B1E2EAB" w:rsidRDefault="0AF1A35E" w14:paraId="53B452D3" w14:textId="5E2075FD">
+      <w:pPr>
+        <w:spacing w:line="40" w:lineRule="atLeast"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De vragen en opmerkingen zijn op</w:t>
+      </w:r>
+      <w:r w:rsidR="121F63E5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="644C6E78">
+        <w:t>6 juli</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 2026 aan de minister van </w:t>
+      </w:r>
+      <w:r w:rsidR="0441B08A">
+        <w:t xml:space="preserve">Volksgezondheid, Welzijn en Sport </w:t>
+      </w:r>
+      <w:r>
+        <w:t>voorgelegd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F56652" w:rsidR="00432252" w:rsidP="00432252" w:rsidRDefault="00432252" w14:paraId="47DA578C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="40" w:lineRule="atLeast"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F56652" w:rsidR="00432252" w:rsidP="00432252" w:rsidRDefault="00432252" w14:paraId="1E5D691B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="40" w:lineRule="atLeast"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56652">
+        <w:t>De voorzitter van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F56652" w:rsidR="00432252" w:rsidP="00432252" w:rsidRDefault="00432252" w14:paraId="00960316" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="40" w:lineRule="atLeast"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56652">
+        <w:t>Mohandis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F56652" w:rsidR="00432252" w:rsidP="00432252" w:rsidRDefault="00432252" w14:paraId="1601010B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="40" w:lineRule="atLeast"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F56652" w:rsidR="00432252" w:rsidP="00432252" w:rsidRDefault="00432252" w14:paraId="3F91B041" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="40" w:lineRule="atLeast"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56652">
+        <w:t>Adjunct-griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F56652" w:rsidR="00432252" w:rsidP="00432252" w:rsidRDefault="00432252" w14:paraId="532387DD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="40" w:lineRule="atLeast"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56652">
+        <w:t>Sjerp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F56652" w:rsidR="00432252" w:rsidRDefault="00432252" w14:paraId="2A2B7C05" w14:textId="77777777"/>
+    <w:p w:rsidR="00432252" w:rsidRDefault="00432252" w14:paraId="5353A513" w14:textId="77777777"/>
+    <w:p w:rsidR="023046DA" w:rsidRDefault="023046DA" w14:paraId="6F69D10D" w14:textId="41FC9ECC"/>
+    <w:p w:rsidR="52407564" w:rsidP="2DAEBB4C" w:rsidRDefault="52407564" w14:paraId="2F1C7921" w14:textId="74137ED3"/>
+    <w:p w:rsidRPr="00F56652" w:rsidR="00CE3CAE" w:rsidP="023046DA" w:rsidRDefault="0081102B" w14:paraId="42E4D27A" w14:textId="5F1B3FCF">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="2B1E2EAB" w:rsidR="331D0DC1">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="2B1E2EAB" w:rsidR="1D66EAD8">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2DAEBB4C" w:rsidR="00CE3CAE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...315 lines deleted...]
-        <w:t xml:space="preserve">blz. </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Inhoudsopgave </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00F56652" w:rsidR="00CE3CAE" w:rsidP="00CE3CAE" w:rsidRDefault="00CE3CAE" w14:paraId="5F6B6FC1" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00F56652" w:rsidR="00CE3CAE" w:rsidP="00CE3CAE" w:rsidRDefault="00CE3CAE" w14:paraId="37AB2C5C" w14:textId="77777777">
+    <w:p w:rsidRPr="00F56652" w:rsidR="00CE3CAE" w:rsidP="00670CCA" w:rsidRDefault="00CE3CAE" w14:paraId="37AB2C5C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="120"/>
         <w:ind w:left="697" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F56652">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vragen en opmerkingen vanuit de fracties </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F56652" w:rsidR="00CE3CAE" w:rsidP="0711AA56" w:rsidRDefault="7D479E76" w14:paraId="3CD198D1" w14:textId="77777777">
-      <w:pPr>
+    <w:p w:rsidRPr="00670CCA" w:rsidR="00CE3CAE" w:rsidP="00670CCA" w:rsidRDefault="7D479E76" w14:paraId="3CD198D1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:left="454" w:firstLine="709"/>
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00670CCA">
         <w:t>Vragen en opmerkingen van de leden van de D66-fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F56652" w:rsidR="00CE3CAE" w:rsidP="0711AA56" w:rsidRDefault="7D479E76" w14:paraId="4FE06A22" w14:textId="139F2E01">
-      <w:pPr>
+    <w:p w:rsidRPr="00670CCA" w:rsidR="00CE3CAE" w:rsidP="00670CCA" w:rsidRDefault="7D479E76" w14:paraId="4FE06A22" w14:textId="139F2E01">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:left="454" w:firstLine="709"/>
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00670CCA">
         <w:t>Vragen en opmerkingen van de leden van de VVD-fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="7D479E76" w:rsidP="0711AA56" w:rsidRDefault="7D479E76" w14:paraId="5F24CCA9" w14:textId="6E85870B">
-      <w:pPr>
+    <w:p w:rsidRPr="00670CCA" w:rsidR="7D479E76" w:rsidP="00670CCA" w:rsidRDefault="7D479E76" w14:paraId="5F24CCA9" w14:textId="6E85870B">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:left="454" w:firstLine="709"/>
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00670CCA">
         <w:t xml:space="preserve">Vragen en opmerkingen van de leden van de </w:t>
       </w:r>
-      <w:r w:rsidRPr="0711AA56" w:rsidR="4BEC8C62">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00670CCA" w:rsidR="4BEC8C62">
         <w:t>PRO-fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F56652" w:rsidR="00CE3CAE" w:rsidP="0711AA56" w:rsidRDefault="4F01550D" w14:paraId="1747BE79" w14:textId="77777777">
-      <w:pPr>
+    <w:p w:rsidRPr="00670CCA" w:rsidR="00CE3CAE" w:rsidP="00670CCA" w:rsidRDefault="4F01550D" w14:paraId="1747BE79" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:left="454" w:firstLine="709"/>
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00670CCA">
         <w:t>Vragen en opmerkingen van de leden van de PVV-fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="7B6C4B7B" w:rsidP="0711AA56" w:rsidRDefault="7B6C4B7B" w14:paraId="48EFFD21" w14:textId="2871BA4A">
-      <w:pPr>
+    <w:p w:rsidRPr="00670CCA" w:rsidR="7B6C4B7B" w:rsidP="00670CCA" w:rsidRDefault="7B6C4B7B" w14:paraId="48EFFD21" w14:textId="2871BA4A">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:left="454" w:firstLine="709"/>
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00670CCA">
         <w:t>Vragen en opmerkingen van de leden van de JA21-fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F56652" w:rsidR="00CE3CAE" w:rsidP="0711AA56" w:rsidRDefault="4F01550D" w14:paraId="0C96DFD3" w14:textId="0A214D0F">
-      <w:pPr>
+    <w:p w:rsidRPr="00670CCA" w:rsidR="00CE3CAE" w:rsidP="00670CCA" w:rsidRDefault="4F01550D" w14:paraId="0C96DFD3" w14:textId="0A214D0F">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:left="454" w:firstLine="709"/>
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00670CCA">
         <w:t>Vragen en opmerkingen van de leden van de BBB-fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="533227CB" w:rsidP="0711AA56" w:rsidRDefault="533227CB" w14:paraId="3EB13DB7" w14:textId="5BF38FF9">
-      <w:pPr>
+    <w:p w:rsidRPr="00670CCA" w:rsidR="533227CB" w:rsidP="00670CCA" w:rsidRDefault="533227CB" w14:paraId="3EB13DB7" w14:textId="5BF38FF9">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:left="454" w:firstLine="709"/>
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00670CCA">
         <w:t>Vragen en opmerkingen van de leden van de SP-fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F56652" w:rsidR="00CE3CAE" w:rsidP="00CE3CAE" w:rsidRDefault="00CE3CAE" w14:paraId="331C73EC" w14:textId="77777777">
+    <w:p w:rsidRPr="00F56652" w:rsidR="00CE3CAE" w:rsidP="00670CCA" w:rsidRDefault="00CE3CAE" w14:paraId="331C73EC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk216872971" w:id="1"/>
+      <w:bookmarkStart w:name="_Hlk216872971" w:id="0"/>
       <w:r w:rsidRPr="00F56652">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Reactie van de minister</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidRPr="00F56652" w:rsidR="00670F68" w:rsidP="5964DBE5" w:rsidRDefault="00670F68" w14:paraId="6CA8E734" w14:textId="77777777">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidR="00670F68" w:rsidP="5964DBE5" w:rsidRDefault="00670F68" w14:paraId="6CA8E734" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="40" w:lineRule="atLeast"/>
       </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00670CCA" w:rsidRDefault="00670CCA" w14:paraId="4A3611D4" w14:textId="1756C530">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:p w:rsidRPr="00F56652" w:rsidR="00CE3CAE" w:rsidP="00CE3CAE" w:rsidRDefault="00CE3CAE" w14:paraId="111FB552" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F56652">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Vragen en opmerkingen vanuit de fracties</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00F56652" w:rsidR="00432252" w:rsidRDefault="00432252" w14:paraId="0F3EE53F" w14:textId="77777777"/>
     <w:p w:rsidRPr="00F56652" w:rsidR="00432252" w:rsidP="0711AA56" w:rsidRDefault="2A6BC898" w14:paraId="6A004488" w14:textId="4F3F71D6">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0711AA56">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de</w:t>
       </w:r>
       <w:r w:rsidRPr="0711AA56" w:rsidR="37A5CB93">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> leden van de</w:t>
       </w:r>
@@ -844,51 +572,50 @@
         <w:t xml:space="preserve"> hoe de invoering van budgetbekostiging voor de SEH zich verhoudt tot deze ketenbrede samenhang, en of er een risico bestaat dat een gewijzigde prikkel op één onderdeel van de keten leidt tot ongewenste verschuivingen van capaciteitsdruk of personeel ten opzichte van andere schakels in de keten die niet op dezelfde wijze worden bekostigd. Op welke manier draagt budgetbekostiging bij aan betere samenwerking in de bredere spoedzorgketen?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="2DAEBB4C" w:rsidP="2DAEBB4C" w:rsidRDefault="2DAEBB4C" w14:paraId="7BB08F9D" w14:textId="0C0F4A69">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F56652" w:rsidR="00CE3CAE" w:rsidP="0711AA56" w:rsidRDefault="2A6BC898" w14:paraId="5CF56324" w14:textId="12E236F4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0711AA56">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Vragen en opmerkingen van de </w:t>
       </w:r>
       <w:r w:rsidRPr="0711AA56" w:rsidR="37A5CB93">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">leden van de </w:t>
       </w:r>
       <w:r w:rsidRPr="0711AA56">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>VVD-fractie</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="715D5EFF" w:rsidP="41497078" w:rsidRDefault="715D5EFF" w14:paraId="470FD050" w14:textId="6E01A461">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -951,50 +678,51 @@
       </w:r>
       <w:r w:rsidRPr="0711AA56">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de VVD-fractie lezen dat de druk op de spoedzorg toeneemt, maar dat er aan de andere kant sprake is van een schaarste aan zorgmedewerkers. Kan de minister aangeven hoeveel patiënten nu naar de spoedzorg komen, omdat zij geen reguliere zorg kunnen krijgen? Kan de minister aangeven wat wij aan de voorkant kunnen doen om te zorgen dat patiënten niet onnodig om de spoedeisende hulp terecht komen? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="3A6775CC" w:rsidP="41497078" w:rsidRDefault="3A6775CC" w14:paraId="378D204C" w14:textId="15ABDEF4">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="41497078">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="3A6775CC" w:rsidP="0711AA56" w:rsidRDefault="3A6775CC" w14:paraId="3D8E7E05" w14:textId="67FA441F">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0711AA56">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>De leden van de VVD-fractie lezen dat het kabinet verkent welke randvoorwaarden nodig zijn om te bevorderen dat zorgverzekeraars gelijkgericht handelen bij transformaties en niet gaan meeliften of niet deelnemen. De budgetbekostiging gaat in per 2027. Kan de minister aangeven welke randvoorwaarden worden verkend? Welke opties worden uitgewerkt? Wanneer verwacht de minister dat zij de Kamer hierover kan informeren?</w:t>
       </w:r>
       <w:r w:rsidRPr="0711AA56" w:rsidR="04431D6C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1313,60 +1041,51 @@
         </w:rPr>
         <w:t>Nederlandse Zorgautoriteit (</w:t>
       </w:r>
       <w:r w:rsidRPr="2DAEBB4C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NZa</w:t>
       </w:r>
       <w:r w:rsidRPr="2DAEBB4C" w:rsidR="11813C00">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="2DAEBB4C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">? Deelt de minister de opvatting dat een dergelijke bekostiging kan voorkomen dat regionale ziekenhuizen worden gedwongen hun productie op te voeren om financieel gezond te blijven? Is de minister daarnaast nog steeds van mening dat de invoering van budgetbekostiging budgetneutraal dient plaats te </w:t>
-[...8 lines deleted...]
-        <w:t>vinden? Zo ja, hoe verhoudt zich dat tot de benodigde investeringen in de beschikbaarheid van acute zorg?</w:t>
+        <w:t>? Deelt de minister de opvatting dat een dergelijke bekostiging kan voorkomen dat regionale ziekenhuizen worden gedwongen hun productie op te voeren om financieel gezond te blijven? Is de minister daarnaast nog steeds van mening dat de invoering van budgetbekostiging budgetneutraal dient plaats te vinden? Zo ja, hoe verhoudt zich dat tot de benodigde investeringen in de beschikbaarheid van acute zorg?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="2DAEBB4C" w:rsidP="2DAEBB4C" w:rsidRDefault="2DAEBB4C" w14:paraId="43DCCF07" w14:textId="19AF935F">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="01637BD7" w:rsidP="2DAEBB4C" w:rsidRDefault="01637BD7" w14:paraId="7E03A206" w14:textId="6A16747B">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2DAEBB4C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -1435,50 +1154,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> PVV-fractie</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00171F96" w:rsidR="0063391D" w:rsidP="023046DA" w:rsidRDefault="0063391D" w14:paraId="4E6C6233" w14:textId="3F7EB0AD">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="66C639A9" w:rsidP="2B1E2EAB" w:rsidRDefault="66C639A9" w14:paraId="06D2DE79" w14:textId="58437D33">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B1E2EAB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">De leden van de PVV-fractie hebben kennisgenomen van de brief van de minister over de uitwerking van de ontwikkelroute passende acute zorg in de regio en de stand van zaken rond de invoering van budgetbekostiging voor de </w:t>
       </w:r>
       <w:r w:rsidRPr="2B1E2EAB" w:rsidR="354F9B74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="2B1E2EAB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">poedeisende </w:t>
       </w:r>
       <w:r w:rsidRPr="2B1E2EAB" w:rsidR="0F7EB913">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>h</w:t>
@@ -1719,80 +1439,88 @@
     <w:p w:rsidR="2B1E2EAB" w:rsidP="2B1E2EAB" w:rsidRDefault="2B1E2EAB" w14:paraId="129BFAA2" w14:textId="46B43E2D">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="66C639A9" w:rsidP="2B1E2EAB" w:rsidRDefault="66C639A9" w14:paraId="6D0A9A7A" w14:textId="3528F47A">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B1E2EAB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>De minister erkent dat deze eerste stap nog beperkt is en nog niet volledig rekening houdt met verschillen tussen SEH’s. Juist dat baart de leden van de PVV-fractie zorgen. Een streekziekenhuis heeft een andere functie dan een UMC, maar kan voor de bereikbaarheid van acute zorg in een regio minstens zo belangrijk zijn. Hoe voorkomt de minister dat kleine en regionale ziekenhuizen financieel tekortkomen omdat het budget onvoldoende aansluit bij hun specifieke situatie? Wat gebeurt er als een ziekenhuis kan aantonen dat het vaste budget onvoldoende is om de SEH open te houden? Wordt het budget jaarlijks geïndexeerd voor loonstijgingen, inflatie en stijgende personeelskosten?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="2B1E2EAB" w:rsidP="2B1E2EAB" w:rsidRDefault="2B1E2EAB" w14:paraId="008D4506" w14:textId="51C9FEB1">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="66C639A9" w:rsidP="2B1E2EAB" w:rsidRDefault="66C639A9" w14:paraId="5EA1740F" w14:textId="7D8E22A6">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de PVV-fractie lezen dat de beschikbaarheidbijdrage voor SEH’s die gevoelig zijn voor de 45-minutennorm komt te vervallen, omdat deze SEH’s straks een vast budget krijgen. Deze leden willen dat de minister glashelder maakt dat geen enkele SEH die van belang is voor de bereikbaarheid erop achteruitgaat. Kan de minister per ziekenhuislocatie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>De minister erkent dat deze eerste stap nog beperkt is en nog niet volledig rekening houdt met verschillen tussen SEH’s. Juist dat baart de leden van de PVV-fractie zorgen. Een streekziekenhuis heeft een andere functie dan een UMC, maar kan voor de bereikbaarheid van acute zorg in een regio minstens zo belangrijk zijn. Hoe voorkomt de minister dat kleine en regionale ziekenhuizen financieel tekortkomen omdat het budget onvoldoende aansluit bij hun specifieke situatie? Wat gebeurt er als een ziekenhuis kan aantonen dat het vaste budget onvoldoende is om de SEH open te houden? Wordt het budget jaarlijks geïndexeerd voor loonstijgingen, inflatie en stijgende personeelskosten?</w:t>
-[...27 lines deleted...]
-        <w:t>De leden van de PVV-fractie lezen dat de beschikbaarheidbijdrage voor SEH’s die gevoelig zijn voor de 45-minutennorm komt te vervallen, omdat deze SEH’s straks een vast budget krijgen. Deze leden willen dat de minister glashelder maakt dat geen enkele SEH die van belang is voor de bereikbaarheid erop achteruitgaat. Kan de minister per ziekenhuislocatie aangeven welke SEH’s nu onder de beschikbaarheidbijdrage vallen? Kan de minister garanderen dat het vervallen van deze bijdrage niet leidt tot financiële problemen bij SEH’s die juist belangrijk zijn voor regionale bereikbaarheid? Wat betekent de toezegging dat het vaste budget minimaal gelijk is aan de beschikbaarheidbijdrage concreet per SEH?</w:t>
+        <w:t>aangeven welke SEH’s nu onder de beschikbaarheidbijdrage vallen? Kan de minister garanderen dat het vervallen van deze bijdrage niet leidt tot financiële problemen bij SEH’s die juist belangrijk zijn voor regionale bereikbaarheid? Wat betekent de toezegging dat het vaste budget minimaal gelijk is aan de beschikbaarheidbijdrage concreet per SEH?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="2B1E2EAB" w:rsidP="2B1E2EAB" w:rsidRDefault="2B1E2EAB" w14:paraId="6F781E24" w14:textId="59946CFC">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="66C639A9" w:rsidP="2B1E2EAB" w:rsidRDefault="66C639A9" w14:paraId="75DCBE81" w14:textId="630CBE6E">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B1E2EAB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -1920,107 +1648,107 @@
     <w:p w:rsidR="2B1E2EAB" w:rsidP="2B1E2EAB" w:rsidRDefault="2B1E2EAB" w14:paraId="3DEA3484" w14:textId="239E0CDC">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="66C639A9" w:rsidP="2B1E2EAB" w:rsidRDefault="66C639A9" w14:paraId="2538440C" w14:textId="76B77E62">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B1E2EAB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Ook vragen deze leden aandacht voor de communicatie in de acute keten en de dekking van mobiele medische teams. Juist in acute situaties moet communicatie tussen meldkamers, ambulances, zorgcoördinatiecentra en hulpverleners foutloos verlopen. Kan de minister garanderen dat hulpverleners in alle regio’s, ook bij verschillende systemen zoals C2000 en push-to-talk, altijd met elkaar kunnen communiceren? Welke knelpunten bestaan er nog en wanneer zijn deze opgelost? Hoe staat het daarnaast met de MMT-dekking, in het bijzonder in Oost-Nederland, en welke stappen zijn nog nodig om witte vlekken weg te nemen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="2B1E2EAB" w:rsidP="2B1E2EAB" w:rsidRDefault="2B1E2EAB" w14:paraId="72D2C0A4" w14:textId="3D2C13F9">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="66C639A9" w:rsidP="2B1E2EAB" w:rsidRDefault="66C639A9" w14:paraId="2B6FD2A3" w14:textId="74649AF3">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de PVV-fractie zijn daarnaast kritisch op de extra regeldruk. Uit het Sira-rapport blijkt dat de invoering van budgetbekostiging nieuwe administratieve handelingen oplevert, waaronder het schonen van tarieven, afspraken met zorgverzekeraars, aanvraagformulieren, opbrengstverrekening en nieuwe informatiestromen. Ook blijkt dat latere regeldruk nog niet volledig is meegenomen, omdat de budgetbekostiging later verder wordt doorontwikkeld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="2B1E2EAB" w:rsidP="2B1E2EAB" w:rsidRDefault="2B1E2EAB" w14:paraId="1EA25312" w14:textId="0899E979">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="66C639A9" w:rsidP="2B1E2EAB" w:rsidRDefault="66C639A9" w14:paraId="506773AB" w14:textId="65A043ED">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Ook vragen deze leden aandacht voor de communicatie in de acute keten en de dekking van mobiele medische teams. Juist in acute situaties moet communicatie tussen meldkamers, ambulances, zorgcoördinatiecentra en hulpverleners foutloos verlopen. Kan de minister garanderen dat hulpverleners in alle regio’s, ook bij verschillende systemen zoals C2000 en push-to-talk, altijd met elkaar kunnen communiceren? Welke knelpunten bestaan er nog en wanneer zijn deze opgelost? Hoe staat het daarnaast met de MMT-dekking, in het bijzonder in Oost-Nederland, en welke stappen zijn nog nodig om witte vlekken weg te nemen?</w:t>
-[...54 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Deze leden vragen hoe dit zich verhoudt tot de belofte om de administratiedruk in de zorg te verminderen. Waarom kiest de minister voor een systeem dat opnieuw leidt tot extra formulieren, berekeningen, overleggen en controles? Hoe voorkomt de minister dat zorgprofessionals indirect alsnog extra administratieve lasten krijgen? Is het Adviescollege toetsing regeldruk </w:t>
       </w:r>
       <w:r w:rsidRPr="2B1E2EAB" w:rsidR="0EAA6420">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(ATR) </w:t>
       </w:r>
       <w:r w:rsidRPr="2B1E2EAB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>om advies gevraagd en zo nee, waarom niet? Kan de minister toezeggen dat de invoering niet doorgaat als blijkt dat de uitvoerbaarheid voor ziekenhuizen, zeker kleinere en regionale ziekenhuizen, onvoldoende is geborgd?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="2B1E2EAB" w:rsidP="2B1E2EAB" w:rsidRDefault="2B1E2EAB" w14:paraId="52CC62B5" w14:textId="094F9D61">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -2153,1969 +1881,1928 @@
     <w:p w:rsidR="2B1E2EAB" w:rsidP="2B1E2EAB" w:rsidRDefault="2B1E2EAB" w14:paraId="433A7C08" w14:textId="0295C603">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="28001864" w14:textId="7098FB3A">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2DAEBB4C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">De leden van de JA21-fractie hebben kennisgenomen van de brief van de minister over de uitwerking van de ontwikkelroute passende acute zorg in de regio en de stand van zaken rond de invoering van budgetbekostiging voor de spoedeisende hulp (SEH). Deze leden onderschrijven dat acute zorg voor iedere inwoner tijdig, bereikbaar, toegankelijk en kwalitatief goed beschikbaar moet blijven. Tegen die achtergrond willen zij de minister nog </w:t>
-      </w:r>
+        <w:t>De leden van de JA21-fractie hebben kennisgenomen van de brief van de minister over de uitwerking van de ontwikkelroute passende acute zorg in de regio en de stand van zaken rond de invoering van budgetbekostiging voor de spoedeisende hulp (SEH). Deze leden onderschrijven dat acute zorg voor iedere inwoner tijdig, bereikbaar, toegankelijk en kwalitatief goed beschikbaar moet blijven. Tegen die achtergrond willen zij de minister nog enkele vragen voorleggen over de budgettaire randvoorwaarden, de publieke regie op spreiding, de financiële positie van ziekenhuizen en de uitvoering van de aangenomen motie-Coenradie over spreiding, concentratie en schaalvergroting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="446DED9E" w14:textId="5409F805">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="1FB0CBEE" w14:textId="68190618">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="2DAEBB4C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">Naar aanleiding van het onderdeel: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2DAEBB4C" w:rsidR="618A1E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2DAEBB4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>udgettaire randvoorwaarden en passende zorg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2DAEBB4C" w:rsidR="27637CBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2DAEBB4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de JA21-fractie vragen de minister, tegen de achtergrond van de in het coalitieakkoord opgenomen besparing via passende zorg en aanpassing van wet- en regelgeving, exact uiteen te zetten welke bedragen per jaar zijn ingeboekt voor passende zorg via wet- en regelgeving. Kan de minister daarbij aangeven via welke maatregelen deze besparing moet worden gerealiseerd en welk deel daarvan direct of indirect moet neerslaan in de medisch-specialistische zorg en de acute zorg?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="07014329" w14:textId="5DF84235">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="139C8089" w14:textId="0549FF48">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de JA21-fractie vragen de minister op welke wijze wordt geborgd dat de ontwikkelroute passende acute zorg, de doorontwikkeling van budgetbekostiging, de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>enkele vragen voorleggen over de budgettaire randvoorwaarden, de publieke regie op spreiding, de financiële positie van ziekenhuizen en de uitvoering van de aangenomen motie-Coenradie over spreiding, concentratie en schaalvergroting.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="446DED9E" w14:textId="5409F805">
+        <w:t>regionale plannen en eventuele differentiatie of concentratie van acute zorgvoorzieningen worden gestuurd door kwaliteit, bereikbaarheid, continuïteit, personele haalbaarheid en medisch-inhoudelijke afwegingen, en niet door een vooraf ingeboekte budgettaire taakstelling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="2B1E2EAB" w:rsidP="2B1E2EAB" w:rsidRDefault="2B1E2EAB" w14:paraId="4A14464D" w14:textId="6E218E31">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="33C9E855" w14:textId="4DFCB896">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de JA21-fractie vragen de minister hoe wordt voorkomen dat het begrip passende zorg in de acute zorg in de praktijk wordt gebruikt als instrument voor volumekrimp of verschraling van voorzieningen, voordat objectief is vastgesteld wat de gevolgen zijn voor patiënten, personeel, regionale bereikbaarheid en de gehele spoedzorgketen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="28CC6EA7" w14:textId="239AF34D">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B1E2EAB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="1FB0CBEE" w14:textId="68190618">
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="2480014C" w14:textId="769571CA">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2DAEBB4C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Naar aanleiding van het onderdeel: </w:t>
       </w:r>
-      <w:r w:rsidRPr="2DAEBB4C" w:rsidR="618A1E34">
-[...5 lines deleted...]
-        <w:t>b</w:t>
+      <w:r w:rsidRPr="2DAEBB4C" w:rsidR="5A4FD1FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="2DAEBB4C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>udgettaire randvoorwaarden en passende zorg</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="2DAEBB4C" w:rsidR="27637CBF">
+        <w:t>tand van zaken invoering budgetbekostiging SEH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2DAEBB4C" w:rsidR="051A4109">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="2DAEBB4C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>De leden van de JA21-fractie vragen de minister, tegen de achtergrond van de in het coalitieakkoord opgenomen besparing via passende zorg en aanpassing van wet- en regelgeving, exact uiteen te zetten welke bedragen per jaar zijn ingeboekt voor passende zorg via wet- en regelgeving. Kan de minister daarbij aangeven via welke maatregelen deze besparing moet worden gerealiseerd en welk deel daarvan direct of indirect moet neerslaan in de medisch-specialistische zorg en de acute zorg?</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="07014329" w14:textId="5DF84235">
+        <w:t>De leden van de JA21-fractie constateren dat de minister schrijft dat per 1 januari 2027 een eerste stap wordt gezet waarbij alle SEH's worden bekostigd met een budget met een beperkte afbakening van ongeveer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2DAEBB4C" w:rsidR="26D5D219">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> €</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2DAEBB4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4,6 miljoen per SEH. Kan de minister nader onderbouwen op basis van welke kostencomponenten, aannames en regionale variaties dit bedrag tot stand is gekomen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="0D532105" w14:textId="638CDF14">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B1E2EAB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="139C8089" w14:textId="0549FF48">
-[...45 lines deleted...]
-    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="28CC6EA7" w14:textId="239AF34D">
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="1C8E47B3" w14:textId="2A3FF49E">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de JA21-fractie vragen de minister in hoeverre het genoemde bedrag de werkelijke vaste beschikbaarheidskosten van kleine en regionale ziekenhuizen dekt, inclusief voorwacht, achterwacht, diagnostiek, ondersteunende functies, kapitaallasten en samenhang met de intensive care (IC), operatiekamer (OK) en acute opnamecapaciteit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="5CE702D4" w14:textId="3C86969F">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B1E2EAB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="2480014C" w14:textId="769571CA">
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="3E47D549" w14:textId="044729AA">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de JA21-fractie vragen de minister waarom, ondanks signalen van onder meer zorgverzekeraars dat budgetbekostiging pas goed kan worden vormgegeven met een helder inhoudelijk kader, wordt gekozen voor invoering van het tijdelijke tussenmodel van de Nederlandse Zorgautoriteit (NZa) per 1 januari 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="169EE0F2" w14:textId="30F09445">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="3F3A493E" w14:textId="3292EA16">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de JA21-fractie vragen de minister waarom wordt gekozen voor deze vorm van budgetbekostiging van de SEH, terwijl er volgens betrokken partijen ook eenvoudigere vormen denkbaar zijn. Kan de minister aangeven welke alternatieven zijn onderzocht en waarom deze zijn afgevallen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="2B1E2EAB" w:rsidP="2B1E2EAB" w:rsidRDefault="2B1E2EAB" w14:paraId="79B11B65" w14:textId="0B864555">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="29BE3C27" w14:textId="01985E71">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de JA21-fractie vragen de minister te reflecteren op signalen dat het tussenmodel nadelig kan uitpakken voor patiënten en ziekenhuizen, doordat patiënten geconfronteerd kunnen worden met dubbele kosten voor het eigen risico en extra kosten door toenemende complexiteit, terwijl ziekenhuizen te maken krijgen met extra administratieve lasten doordat de medisch-specialistische bekostiging moet worden opgeknipt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="539E7D97" w14:textId="32B06C70">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="31DA55B4" w14:textId="48990BB0">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de JA21-fractie vragen de minister hoe wordt voorkomen dat het tussenmodel leidt tot hogere complexiteit zonder extra middelen, extra zekerheid voor kwetsbare ziekenhuizen of een oplossing voor personeelstekorten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="6F462579" w14:textId="0280098F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="1CF630FE" w14:textId="6A7699FE">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de JA21-fractie vragen de minister welk noodrem- of correctiemechanisme beschikbaar is wanneer in 2027 blijkt dat het budget voor een individuele SEH of voor een specifieke regio ontoereikend is om de beschikbaarheid verantwoord te borgen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="09DBD16D" w14:textId="45F0FF54">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="6AF93038" w14:textId="65D1113D">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de JA21-fractie vragen de minister of daarbij rekening wordt gehouden met SEH's die voor regionale bereikbaarheid essentieel zijn, maar door schaal, demografie of afstand relatief hoge vaste kosten hebben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="7E841B36" w14:textId="6A133CA6">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="2BA5CEA0" w14:textId="7DCB573F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>De leden van de JA21-fractie constateren dat uit het onderzoek naar de regeldruk van de invoering van budgetbekostiging blijkt dat de structurele regeldrukkosten voor ziekenhuizen weliswaar beperkt worden geraamd, maar dat bepaalde toekomstige werkzaamheden, waaronder correcties op de schoning in latere jaren, nog niet konden worden gekwantificeerd. Hoe gaat de minister voorkomen dat de invoering van budgetbekostiging leidt tot een nieuwe structurele verantwoordings- en onderhandelingslast voor ziekenhuizen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="234F11C8" w14:textId="75A88729">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="7A25538F" w14:textId="2024C846">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de JA21-fractie vragen de minister of de Kamer in 2027 separaat wordt geïnformeerd over de feitelijke regeldruk na de eerste contracterings- en budgetcyclus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="769D0BAB" w14:textId="4B6F18A7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="208FA61B" w14:textId="5750D758">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de JA21-fractie vragen de minister specifiek toe te lichten waarom is gekozen voor een bekostigingsvorm die de medisch-specialistische bekostiging moet opknippen en daarmee nieuwe administratieve complexiteit creëert, in plaats van voor een eenvoudiger beschikbaarheidsbekostiging of een andere minder belastende vorm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="21EA4899" w14:textId="3EC766AC">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="04FA8747" w14:textId="28AC4D8C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de JA21-fractie vragen de minister te bevestigen dat de invoering van budgetbekostiging niet leidt tot extra registratielasten voor zorgprofessionals op de SEH. Welke waarborgen worden ingebouwd om te voorkomen dat aanvullende informatiebehoeften van de NZa, zorgverzekeraars of het ministerie uiteindelijk toch op de werkvloer terechtkomen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="2313931B" w14:textId="6741A220">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="57E797CE" w14:textId="24ADDD4B">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de JA21-fractie vragen de minister, indien het doel is om verblijf op de SEH te verminderen, of het beperken van de instroom naar de SEH de meest geëigende route is. Welke andere opties heeft de minister overwogen om onnodig of langdurig verblijf op de SEH terug te dringen, zoals betere doorstroom, extra capaciteit in vervolgzorg, regionale triage of versterking van de eerste lijn?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="3587076A" w14:textId="7530261C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="14473D33" w14:textId="068D60D8">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de JA21-fractie vragen de minister of de huisartsenzorg in de betrokken regio's voldoende is toegerust om extra zorgvragen op te vangen. Hoe voorkomt de minister dat patiënten in sommige regio's minder snel een arts raadplegen, waardoor klachten kunnen verergeren en uiteindelijk zwaardere zorg nodig is?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="42D280E6" w14:textId="494C58AA">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="6D65DF73" w14:textId="7F9BA574">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2DAEBB4C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Naar aanleiding van het onderdeel: </w:t>
       </w:r>
-      <w:r w:rsidRPr="2DAEBB4C" w:rsidR="5A4FD1FA">
-[...5 lines deleted...]
-        <w:t>s</w:t>
+      <w:r w:rsidRPr="2DAEBB4C" w:rsidR="59A75BCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="2DAEBB4C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>tand van zaken invoering budgetbekostiging SEH</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="2DAEBB4C" w:rsidR="051A4109">
+        <w:t>assende acute zorg in de regio en overheidsregie op spreiding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2DAEBB4C" w:rsidR="7E6134E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="2DAEBB4C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>De leden van de JA21-fractie constateren dat de minister schrijft dat per 1 januari 2027 een eerste stap wordt gezet waarbij alle SEH's worden bekostigd met een budget met een beperkte afbakening van ongeveer</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>De leden van de JA21-fractie constateren, tegen de achtergrond van het coalitieakkoord, dat de overheid een meer sturende rol krijgt op het zorglandschap van de toekomst, met meer regie op spreiding en concentratie en indien nodig strengere eisen aan vergunningverlening. Deze leden constateren dat de brief veel aandacht besteedt aan regionale keuzes, differentiatie, concentratie, strengere procesvoorwaarden en de rol van zorgverzekeraars, maar dat de overheidsregie op spreiding nog onvoldoende concreet wordt ingevuld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="1C580DAD" w14:textId="3D85F000">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="26708D01" w14:textId="2B575F67">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de JA21-fractie vragen de minister op welke wijze uitvoering wordt gegeven aan het verzoek uit de aangenomen motie-Coenradie om uit te werken hoe de minister meer regie neemt op de spreiding van ziekenhuiszorg en welke bestuurlijke, financiële of wettelijke instrumenten daarvoor nodig zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="06FCB9FA" w14:textId="401E46F5">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="091245FF" w14:textId="2B9793B5">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de JA21-fractie vragen de minister daarbij expliciet onderscheid te maken tussen acute zorg, semi-acute zorg en planbare ziekenhuiszorg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="5668FC20" w14:textId="597B98B4">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="757FCB5B" w14:textId="276C0EAD">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>De leden van de JA21-fractie vragen de minister welke concrete maatregelen worden genomen om publieke regie te voeren op de geografische spreiding van SEH's, acute verloskunde, IC-capaciteit, diagnostiek, ambulancezorg en andere schakels in de acute zorgketen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="37B0B794" w14:textId="14EF9D22">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="0BBEF167" w14:textId="7D45B2CD">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de JA21-fractie vragen de minister welke concrete maatregelen worden genomen om ook de spreiding van planbare ziekenhuiszorg, waaronder poliklinische zorg, dagbehandeling, diagnostiek, electieve ingrepen en chronische zorg, dichtbij inwoners te borgen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="57A5EE5E" w14:textId="358648D2">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="654310DA" w14:textId="458DD87A">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de JA21-fractie vragen de minister hoe wordt voorkomen dat concentratie van acute functies automatisch leidt tot verschraling of verplaatsing van planbare basiszorg uit regionale ziekenhuizen, terwijl juist die planbare zorg voor de leefbaarheid, toegankelijkheid en financiële draagkracht van regionale ziekenhuizen van groot belang is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="67C85961" w14:textId="18574225">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="4A81EE68" w14:textId="5F7DDB13">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de JA21-fractie constateren dat de minister per 1 januari 2029 een vervolgstap wil zetten in de budgetbekostiging voor SEH's, terwijl het inhoudelijk kader daarvoor nog tot stand moet komen in de ontwikkelroute. Kan de minister toelichten hoe de ontwikkelroute voor SEH-zorg in samenhang wordt bezien met lopende vraagstukken over IC-capaciteit, concentratie en spreiding van medisch-specialistische zorg en acute geboortezorg?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="6DA35692" w14:textId="5CD1DD6A">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="3AF62878" w14:textId="0ECD15B8">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de JA21-fractie vragen de minister waarom wordt gekozen voor drie parallelle sporen, waaronder de doorontwikkeling van de budgetbekostiging, en niet eerst voor een inhoudelijke doorontwikkeling waarna de minister zorgt voor een passende bekostiging.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="6800F633" w14:textId="783A0E2C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="357DFAA8" w14:textId="19F9C1EC">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de JA21-fractie vragen de minister of de Kamer voor de Algemene Politieke Beschouwingen wordt geïnformeerd over de uitwerking van overheidsregie op spreiding. Indien dat niet het geval is, vragen deze leden de minister toe te lichten waarom niet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="400EE992" w14:textId="3F3E5075">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="3292AB41" w14:textId="219E70CF">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de JA21-fractie vragen de minister hoe in de regionale plannen wordt geborgd dat spreiding en nabijheid niet ondergeschikt raken aan concentratie en doelmatigheid. Welke minimale landelijke randvoorwaarden hanteert de minister voor bereikbaarheid, regionale continuïteit, kwetsbare regio's, grensregio's en gebieden met relatief grote reisafstanden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="20B53800" w14:textId="3F447C7F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="37CECDC8" w14:textId="2B851B05">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="2DAEBB4C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>4,6 miljoen per SEH. Kan de minister nader onderbouwen op basis van welke kostencomponenten, aannames en regionale variaties dit bedrag tot stand is gekomen?</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="0D532105" w14:textId="638CDF14">
+        <w:t>De leden van de JA21-fractie vragen de minister op welke wijze wordt gewerkt aan een kader met normen voor beschikbaarheid van SEH's of aan een alternatief voor de 45-minutennorm, zoals in het Integraal Zorgakkoord is afgesproken en door de NZa als randvoorwaarde is benoemd voor effectieve beschikbaarheidsbekostiging voor acute zorg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="2DAEBB4C" w:rsidP="2DAEBB4C" w:rsidRDefault="2DAEBB4C" w14:paraId="53C8A066" w14:textId="255F5F05">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="1FB10371" w14:textId="474D4718">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de JA21-fractie vragen de minister waarom in de beleidsbrief geen concreet toegankelijkheidskader wordt beschreven en hoe dit zich verhoudt tot de constatering dat kwaliteitsnormen geen afspraken over toegankelijkheid bevatten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="72A508D9" w14:textId="5B242E34">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B1E2EAB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="1C8E47B3" w14:textId="2A3FF49E">
-[...17 lines deleted...]
-    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="5CE702D4" w14:textId="3C86969F">
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="5BAF388C" w14:textId="48DF267C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de JA21-fractie vragen de minister welke rol provincies, gemeenten en andere decentrale overheden krijgen bij de beoordeling van regionale plannen voor acute zorg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="2BCA00E0" w14:textId="03DACED1">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B1E2EAB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="3E47D549" w14:textId="044729AA">
-[...31 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="33E16722" w14:textId="3EF16263">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de JA21-fractie vragen de minister hoe wordt voorkomen dat besluiten over afschaling of concentratie van acute functies feitelijk worden genomen in contracteringsprocessen tussen zorgaanbieders en zorgverzekeraars, zonder voldoende publieke weging van bereikbaarheid, leefbaarheid en regionale gevolgen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="36DB1CD4" w14:textId="09805C8C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="3F3A493E" w14:textId="3292EA16">
-[...43 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="2B9EEBF4" w14:textId="6137C5BD">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de JA21-fractie vragen de minister hoe ervoor wordt gezorgd dat budgetbekostiging hand in hand gaat met een helder en gedragen inhoudelijk kader, zodat de bekostiging daadwerkelijk bijdraagt aan de toegankelijkheid van aantoonbaar goede en veilige acute zorg voor patiënten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="37A081D3" w14:textId="67DDC143">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="044729CB" w14:textId="411102D6">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de JA21-fractie vragen de minister op welke wijze budgetbekostiging bijdraagt aan noodzakelijke en onderbouwde keuzes in de regio over concentratie, spreiding en differentiatie van SEH-zorg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="3BAFD45E" w14:textId="34FEBD57">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="049E353F" w14:textId="2F5D2182">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de JA21-fractie vragen de minister hoe wordt voorkomen dat budgetten voor verschillende typen SEH's het acute zorglandschap juist verder vastzetten in plaats van regionale keuzes mogelijk maken, en hoe perverse prikkels worden voorkomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="735073E9" w14:textId="0B6BCAE6">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="70D67E85" w14:textId="0C33EDBF">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de JA21-fractie vragen de minister welke doorzettingsmacht beschikbaar is wanneer regionale partijen geen overeenstemming bereiken of wanneer regionale plannen naar het oordeel van de minister onvoldoende voorzien in spreiding, bereikbaarheid en continuïteit van acute zorg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="2AA8B47E" w14:textId="15D2CC45">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="5DC46A92" w14:textId="4A277E56">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2DAEBB4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naar aanleiding van het onderdeel: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2DAEBB4C" w:rsidR="16D8D33E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2DAEBB4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>inanciële positie van ziekenhuizen, vastgoed en investeringsruimte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2DAEBB4C" w:rsidR="79312BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2DAEBB4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de JA21-fractie maken zich zorgen over de financiële positie en investeringsruimte van ziekenhuizen. Uit de Benchmark Ziekenhuizen/Universitair Medische Centra 2025 van BDO Accountants &amp; Adviseurs blijkt dat de investeringsruimte van ziekenhuizen onder druk staat en dat een aanzienlijk deel van de ziekenhuizen financieel kwetsbaar is. Daarbij spelen onder meer personeelskosten, vastgoed, financieringslasten en achterblijvende investeringen een rol.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="45377983" w14:textId="08BBE133">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="5A2DC73F" w14:textId="4788F414">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de JA21-fractie vragen de minister hoe wordt voorkomen dat financiële kwetsbaarheid, afschrijvingen op vastgoed, bankconvenanten, rentelasten of noodzakelijke balansverbetering de besluitvorming over concentratie, differentiatie of afschaling gaan domineren, in plaats van kwaliteit, toegankelijkheid, regionale spreiding en medisch-inhoudelijke noodzaak.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="4F73E0D4" w14:textId="2D7E6909">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="6CF1BCF2" w14:textId="2E1DB24A">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de JA21-fractie vragen de minister of de signalen rond het Ommelander Ziekenhuis bekend zijn, waar bouw- en financieringslasten hebben geleid tot een financieel herstelplan waarbij onder meer de provincie Groningen, zorgverzekeraars en het Universitair Medisch Centrum Groningen (UMCG) betrokken zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="260B3A3E" w14:textId="1DEC9E92">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="7B049958" w14:textId="0745F1D3">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de JA21-fractie vragen de minister welke lessen hieruit worden getrokken voor de landelijke inrichting van acute zorg, vooral in regio's waar een ziekenhuis maatschappelijk onmisbaar is maar financieel kwetsbaar blijft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="0AE20056" w14:textId="23F701DD">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="6FEA0255" w14:textId="791092B8">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Naar aanleiding van het onderdeel: Onderzoek naar concentratie, differentiatie, schaalgrootte en keteneffecten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2B1E2EAB" w:rsidR="0500662A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de JA21-fractie constateren dat de aangenomen motie-Coenradie verzoekt om concreet, cijfermatig, domeinoverstijgend en actueel te onderzoeken in hoeverre schaalvergroting door concentratie en differentiatie leidt tot lagere kosten, personeelswinst en betere kwaliteit van zorg. Deze leden vragen de minister op welke manier uitvoering wordt gegeven aan dit verzoek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="4F85542D" w14:textId="2C6B4379">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="71DBADEC" w14:textId="45E7E221">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="2B1E2EAB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>toenemende complexiteit, terwijl ziekenhuizen te maken krijgen met extra administratieve lasten doordat de medisch-specialistische bekostiging moet worden opgeknipt.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="539E7D97" w14:textId="32B06C70">
+        <w:t>De leden van de JA21-fractie vragen de minister wie opdrachtgever wordt, wie het onderzoek uitvoert, wat de planning is en op welk moment de Kamer de onderzoeksopzet ontvangt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="3A6DF271" w14:textId="77F74234">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B1E2EAB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="31DA55B4" w14:textId="48990BB0">
-[...17 lines deleted...]
-    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="6F462579" w14:textId="0280098F">
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="1B121D54" w14:textId="69775FC8">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de JA21-fractie vragen de minister welke partijen bij het onderzoek worden betrokken. Worden naast zorgaanbieders, zorgverzekeraars, de NZa, het Zorginstituut Nederland, de Inspectie Gezondheidszorg en Jeugd (IGJ), Regionale Overleggen Acute Zorgketen (ROAZ'en) en beroepsverenigingen ook patiëntenorganisaties, werknemersvertegenwoordigers, ambulancediensten, huisartsenposten, gemeenten, provincies en deskundigen uit het sociaal domein betrokken?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="7E286D21" w14:textId="0F40CA12">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B1E2EAB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="1CF630FE" w14:textId="6A7699FE">
-[...17 lines deleted...]
-    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="09DBD16D" w14:textId="45F0FF54">
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="4736F804" w14:textId="7BAF9FB8">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de JA21-fractie vragen de minister of er voldoende actuele nationale en internationale literatuur over concentratie, differentiatie, schaalvergroting en optimale schaal beschikbaar is om het onderzoek te beperken tot een literatuurstudie. Indien dat het geval is, vragen deze leden de minister welke literatuur daarvoor dragend en actueel genoeg wordt geacht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="0F404109" w14:textId="73BFC2E4">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B1E2EAB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="6AF93038" w14:textId="65D1113D">
-[...17 lines deleted...]
-    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="7E841B36" w14:textId="6A133CA6">
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="75DC989C" w14:textId="770CCD03">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de JA21-fractie vragen de minister of het onderzoek, indien de beschikbare literatuur onvoldoende is, wordt uitgebreid met empirische analyses, casusonderzoek en evaluaties van eerdere sluitingen, fusies, afschalingen en concentratiebesluiten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="0A2A8E7C" w14:textId="2A6AB6B6">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B1E2EAB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="2BA5CEA0" w14:textId="7DCB573F">
-[...17 lines deleted...]
-    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="234F11C8" w14:textId="75A88729">
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="5460EFB5" w14:textId="4983BF76">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de JA21-fractie vragen de minister in hoeverre de financiële, personele, kwalitatieve en gezondheidseffecten van eerdere sluitingen of afschalingen van SEH's, acute verloskunde, IC-capaciteit of andere acute functies worden meegenomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="5EF19FE4" w14:textId="00C4F813">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B1E2EAB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="7A25538F" w14:textId="2024C846">
-[...17 lines deleted...]
-    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="769D0BAB" w14:textId="4B6F18A7">
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="3F6EC7D5" w14:textId="341759D0">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de JA21-fractie vragen de minister of daarbij ook wordt gekeken naar effecten op ambulance-inzet, aanrijtijden, doorstroom, reistijd voor patiënten en naasten, druk op huisartsenposten, druk op omliggende ziekenhuizen, personeelstekorten en regionale arbeidsmarkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="6A9A9BFF" w14:textId="3B2021F3">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B1E2EAB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="208FA61B" w14:textId="5750D758">
-[...17 lines deleted...]
-    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="21EA4899" w14:textId="3EC766AC">
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="3D932A21" w14:textId="72DD4B42">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de JA21-fractie vragen de minister te bevestigen dat het onderzoek daadwerkelijk domeinoverstijgend wordt opgezet en daarbij ook de kosten en effecten in het sociaal domein, voor gemeenten en provincies, voor bereikbaarheid en mobiliteit, voor mantelzorgers en voor andere decentrale overheden meeneemt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="3BFDF2B1" w14:textId="5E8D0AE5">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B1E2EAB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="04FA8747" w14:textId="28AC4D8C">
-[...1285 lines deleted...]
-    </w:p>
     <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="699F6B57" w14:textId="702BC474">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B1E2EAB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">De leden van de JA21-fractie vragen de minister hoe wordt voorkomen dat schaalvergroting op papier doelmatiger lijkt binnen de zorgbegroting, terwijl kosten door langere reistijden, </w:t>
-[...8 lines deleted...]
-        <w:t>verminderde bereikbaarheid, extra ambulance-inzet, druk op de Wet maatschappelijke ondersteuning (Wmo) of het sociaal domein en effecten op lokale leefbaarheid elders bij decentrale overheden en inwoners terechtkomen.</w:t>
+        <w:t>De leden van de JA21-fractie vragen de minister hoe wordt voorkomen dat schaalvergroting op papier doelmatiger lijkt binnen de zorgbegroting, terwijl kosten door langere reistijden, verminderde bereikbaarheid, extra ambulance-inzet, druk op de Wet maatschappelijke ondersteuning (Wmo) of het sociaal domein en effecten op lokale leefbaarheid elders bij decentrale overheden en inwoners terechtkomen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="1A7CB2E5" w14:textId="11B6C2F4">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2B1E2EAB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="12AEA557" w:rsidP="2B1E2EAB" w:rsidRDefault="12AEA557" w14:paraId="77229D99" w14:textId="1F6AE7E0">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -4163,116 +3850,120 @@
       </w:pPr>
       <w:r w:rsidRPr="0711AA56">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de BBB-fractie</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00F56652" w:rsidR="005008D0" w:rsidP="1D4472D7" w:rsidRDefault="005008D0" w14:paraId="1EC60746" w14:textId="4A5B735D">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="12694265" w:rsidP="2B1E2EAB" w:rsidRDefault="12694265" w14:paraId="7D7DD307" w14:textId="3354979F">
       <w:r w:rsidRPr="2B1E2EAB">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">De leden van de BBB-fractie hebben met belangstelling kennisgenomen van de brief over de ontwikkelroute passende acute zorg in de regio. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="2B1E2EAB" w:rsidP="2B1E2EAB" w:rsidRDefault="2B1E2EAB" w14:paraId="442A6F23" w14:textId="40804385"/>
     <w:p w:rsidR="12694265" w:rsidP="2B1E2EAB" w:rsidRDefault="12694265" w14:paraId="39A93719" w14:textId="33F27BF1">
       <w:r w:rsidRPr="2DAEBB4C">
         <w:t xml:space="preserve">De leden van de BBB-fractie wijzen erop dat de Kamer recent de motie-Vermeer heeft aangenomen, waarin de regering wordt verzocht om bij alle vervolgstappen richting de SEH-budgetbekostiging te werken aan een passende financiële positie van SEH's in regionale ziekenhuizen binnen het daarvoor geldende VWS-begrotingskader en binnen het huidige normenkader. Deze leden zien dat met deze brief een eerste tussenstap richting de uitvoering van de motie is gezet. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="2DAEBB4C" w:rsidP="2DAEBB4C" w:rsidRDefault="2DAEBB4C" w14:paraId="5AFF302F" w14:textId="6D53DC02"/>
     <w:p w:rsidR="12694265" w:rsidP="2B1E2EAB" w:rsidRDefault="12694265" w14:paraId="7B217E31" w14:textId="5C37381A">
       <w:r w:rsidRPr="2B1E2EAB">
         <w:t xml:space="preserve">Kan de minister concreet aangeven welke vervolgstappen zij gaat zetten om te komen tot een passende financiële positie van SEH's in regionale ziekenhuizen? Maakt het compenseren van lagere productieaantallen vanwege het beschikbaar houden van acute zorg hier onderdeel van uit?  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="2B1E2EAB" w:rsidP="2B1E2EAB" w:rsidRDefault="2B1E2EAB" w14:paraId="6E930235" w14:textId="065C88D8"/>
     <w:p w:rsidR="12694265" w:rsidP="2B1E2EAB" w:rsidRDefault="12694265" w14:paraId="08BE583C" w14:textId="222B8965">
       <w:r w:rsidRPr="2B1E2EAB">
         <w:t xml:space="preserve">De minister kondigt een ontwikkelroute aan langs drie sporen. Lopen deze sporen gelijktijdig op? Acht de minister het mogelijk dat bepaalde onderdelen van deze ontwikkelroute wel worden uitgevoerd en andere niet? Vinden er de komende jaren bezuinigingen plaats op de acute zorg? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="2B1E2EAB" w:rsidP="2B1E2EAB" w:rsidRDefault="2B1E2EAB" w14:paraId="44179578" w14:textId="52E44E4E"/>
     <w:p w:rsidR="12694265" w:rsidP="2B1E2EAB" w:rsidRDefault="12694265" w14:paraId="418E6BEF" w14:textId="004889B3">
       <w:r w:rsidRPr="2B1E2EAB">
         <w:t xml:space="preserve">De minister schrijft dat uiteindelijk een budgetbekostiging wordt nagestreefd die rekening houdt met verschillen tussen SEH's, zoals schaalgrootte en de verschillende functies die acute zorgvoorzieningen in een regio kunnen vervullen. De leden van de BBB-fractie vragen de minister nader toe te lichten wat zij precies verstaat onder een "gedifferentieerd aanbod" van acute zorg. Kan de minister daarbij expliciet aangeven hoe een dergelijke differentiatie een regionaal ziekenhuis helpt om voor de SEH minder afhankelijk te worden van productieprikkels? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="2B1E2EAB" w:rsidP="2B1E2EAB" w:rsidRDefault="2B1E2EAB" w14:paraId="4D3EF39A" w14:textId="05302EC8"/>
     <w:p w:rsidR="12694265" w:rsidP="2B1E2EAB" w:rsidRDefault="12694265" w14:paraId="30F62823" w14:textId="22290A9C">
       <w:r w:rsidRPr="2DAEBB4C">
         <w:t>In de eerste stap van de budgetbekostiging blijft het budget voor een ziekenhuis in theorie gelijk. Vaste bijdragen worden gecompenseerd door schoning op de ta</w:t>
       </w:r>
       <w:r w:rsidRPr="2DAEBB4C" w:rsidR="1144732A">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="2DAEBB4C">
         <w:t xml:space="preserve">ieven. Geschoonde prijzen in regionale ziekenhuizen vallen lager uit. De leden van de BBB-fractie vragen in hoeverre regionale ziekenhuizen hierdoor in de praktijk alsnog afhankelijk blijven van hogere productieaantallen om financieel gezond te blijven. In hoeverre dwingt dit hen alsnog tot het draaien van hogere volumes om financieel te overleven? En in hoeverre maakt dit hen afhankelijker van </w:t>
       </w:r>
       <w:r w:rsidRPr="2DAEBB4C" w:rsidR="097070AB">
         <w:t>z</w:t>
       </w:r>
       <w:r w:rsidRPr="2DAEBB4C">
         <w:t xml:space="preserve">orgverzekeraars? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="2B1E2EAB" w:rsidP="2B1E2EAB" w:rsidRDefault="2B1E2EAB" w14:paraId="631B29CB" w14:textId="60AFD777"/>
     <w:p w:rsidR="12694265" w:rsidP="2B1E2EAB" w:rsidRDefault="12694265" w14:paraId="7ABD2716" w14:textId="507E4C3B">
       <w:r w:rsidRPr="2DAEBB4C">
-        <w:lastRenderedPageBreak/>
         <w:t>De minister schrijft dat uiteindelijk rekening gehouden zal worden met verschillen tussen SEH's, waaronder schaalgrootte en verschillende functies binnen de regio. De leden van de BBB-fractie vragen wat dit precies betekent.</w:t>
       </w:r>
       <w:r w:rsidRPr="2DAEBB4C" w:rsidR="1045102A">
         <w:t xml:space="preserve"> Indien</w:t>
       </w:r>
       <w:r w:rsidRPr="2DAEBB4C">
         <w:t xml:space="preserve"> regionale ziekenhuizen last hebben van kleinere productieaantallen op de SEH, hoe lost het verkleinen van hun productie dan hun probleem op? Welke profielen zijn er voor SEH’s in regionale ziekenhuizen? En hoe wordt voorkomen dat regionale ziekenhuizen gedwongen worden om meer productie te draaien in plaats van passende zorg te leveren?  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="12694265" w:rsidP="2B1E2EAB" w:rsidRDefault="12694265" w14:paraId="05FF7525" w14:textId="7C283C45">
       <w:r w:rsidRPr="2B1E2EAB">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="12694265" w:rsidP="2B1E2EAB" w:rsidRDefault="12694265" w14:paraId="31B9E32B" w14:textId="170FF953">
       <w:r w:rsidRPr="2B1E2EAB">
-        <w:t xml:space="preserve">De leden van de BBB-fractie lezen daarnaast dat de minister schrijft dat niet iedere SEH dezelfde rol of omvang hoeft te hebben en dat ruimte kan ontstaan voor acute zorgfuncties die niet de volledige functie van een klassieke SEH vervullen. Kan de minister uitsluiten dat de invoering en doorontwikkeling van de budgetbekostiging wordt gebruikt om bestaande SEH's af te schalen naar lichtere voorzieningen? Is de minister het met deze leden eens dat een spoedeisende hulp in beginsel een volwaardige spoedeisende hulp moet blijven en dat budgetbekostiging niet bedoeld is om SEH's te "downgraden" tot een soort veredelde eerstehulppost of huisartsenpost? </w:t>
+        <w:t xml:space="preserve">De leden van de BBB-fractie lezen daarnaast dat de minister schrijft dat niet iedere SEH dezelfde rol of omvang hoeft te hebben en dat ruimte kan ontstaan voor acute zorgfuncties die niet de volledige functie van een klassieke SEH vervullen. Kan de minister uitsluiten dat de invoering en doorontwikkeling van de budgetbekostiging wordt gebruikt om bestaande SEH's af te schalen naar lichtere voorzieningen? Is de minister het met deze leden eens dat een spoedeisende hulp in beginsel een volwaardige spoedeisende hulp moet blijven en dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2B1E2EAB">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">budgetbekostiging niet bedoeld is om SEH's te "downgraden" tot een soort veredelde eerstehulppost of huisartsenpost? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="2B1E2EAB" w:rsidP="2B1E2EAB" w:rsidRDefault="2B1E2EAB" w14:paraId="4E043DE6" w14:textId="6CA80B29"/>
     <w:p w:rsidR="12694265" w:rsidP="2B1E2EAB" w:rsidRDefault="12694265" w14:paraId="0004D5A8" w14:textId="5B8C9BCB">
       <w:r w:rsidRPr="2B1E2EAB">
         <w:t xml:space="preserve">Uit onderzoek blijkt dat veel ziekenhuizen voornamelijk goed bereikbaar zijn met de auto. Is de minister bereid te onderzoeken hoeveel patiënten voor hun reis naar het ziekenhuis afhankelijk zijn van het openbaar vervoer, zodat deze bereikbaarheid kan worden betrokken bij besluiten over de inrichting van de acute zorg? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="2B1E2EAB" w:rsidP="2B1E2EAB" w:rsidRDefault="2B1E2EAB" w14:paraId="1D3C9B61" w14:textId="1445A669"/>
     <w:p w:rsidR="12694265" w:rsidP="2B1E2EAB" w:rsidRDefault="12694265" w14:paraId="1A9B4747" w14:textId="528598EC">
       <w:r w:rsidRPr="2B1E2EAB">
         <w:t>Tot slot vragen de leden van de BBB-fractie op welke wijze patiëntenorganisaties, regionale ziekenhuizen, professionals uit de acute zorg en burgemeesters worden betrokken bij de regionale besluitvorming. Hoe verhoudt dit overleg zich tot het opstellen van regiobeelden en regioplannen in het Regionaal overleg acute zorgketen (ROAZ), die in 2028 worden herijkt?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="2B1E2EAB" w:rsidP="2B1E2EAB" w:rsidRDefault="2B1E2EAB" w14:paraId="56892870" w14:textId="2D9AC726">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="20D8FD5C" w:rsidP="0711AA56" w:rsidRDefault="20D8FD5C" w14:paraId="4B54BF2B" w14:textId="506148A9">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -4419,153 +4110,118 @@
     <w:p w:rsidR="2DAEBB4C" w:rsidP="2DAEBB4C" w:rsidRDefault="2DAEBB4C" w14:paraId="661C6A84" w14:textId="156A3DEC">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="20D8FD5C" w:rsidP="2DAEBB4C" w:rsidRDefault="20D8FD5C" w14:paraId="7F8DD56B" w14:textId="1DEF7FD7">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0711AA56">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Daarnaast lezen de leden van de SP-fractie dat “De ontwikkelroute is […] gericht op het ondersteunen van en het bieden van kaders voor noodzakelijke veranderingen in de regionale </w:t>
-[...8 lines deleted...]
-        <w:t>inrichting van de acute zorg. Hier is het zorgen voor een passende budgetbekostiging voor de spoedeisende hulp een onderdeel van.” Waarom richt de minister de inzet van budgetbekostiging niet juist op het tegengaan van de afbraak van zorgaanbod? Is de minister bereid dit alsnog te doen?</w:t>
+        <w:t>Daarnaast lezen de leden van de SP-fractie dat “De ontwikkelroute is […] gericht op het ondersteunen van en het bieden van kaders voor noodzakelijke veranderingen in de regionale inrichting van de acute zorg. Hier is het zorgen voor een passende budgetbekostiging voor de spoedeisende hulp een onderdeel van.” Waarom richt de minister de inzet van budgetbekostiging niet juist op het tegengaan van de afbraak van zorgaanbod? Is de minister bereid dit alsnog te doen?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="042F3DF6" w:rsidP="042F3DF6" w:rsidRDefault="042F3DF6" w14:paraId="6372E5AF" w14:textId="50DFE0CA">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00351CD4" w:rsidR="00351CD4" w:rsidP="00351CD4" w:rsidRDefault="00351CD4" w14:paraId="591D5C52" w14:textId="77777777">
+    <w:p w:rsidRPr="00351CD4" w:rsidR="00351CD4" w:rsidP="00351CD4" w:rsidRDefault="00351CD4" w14:paraId="591D5C52" w14:textId="1E5B474D">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00351CD4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Reactie van de minister </w:t>
-[...15 lines deleted...]
-        <w:t> </w:t>
+        <w:t>Reactie van de minister</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00F56652" w:rsidR="00EF6EF7" w:rsidP="5964DBE5" w:rsidRDefault="00EF6EF7" w14:paraId="78EE50C7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-        <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F56652" w:rsidR="00432252" w:rsidRDefault="00432252" w14:paraId="7FFBCAEB" w14:textId="77777777"/>
     <w:sectPr w:rsidRPr="00F56652" w:rsidR="00432252">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58940EB7" w14:textId="77777777" w:rsidR="00C71767" w:rsidRDefault="00C71767" w:rsidP="00FF5C5A">
+    <w:p w14:paraId="5E750D24" w14:textId="77777777" w:rsidR="00A323E4" w:rsidRDefault="00A323E4" w:rsidP="00FF5C5A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="44149506" w14:textId="77777777" w:rsidR="00C71767" w:rsidRDefault="00C71767" w:rsidP="00FF5C5A">
+    <w:p w14:paraId="6F1731EF" w14:textId="77777777" w:rsidR="00A323E4" w:rsidRDefault="00A323E4" w:rsidP="00FF5C5A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4584,109 +4240,82 @@
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...31 lines deleted...]
-  </w:sdt>
+  <w:p w14:paraId="47EDF8BC" w14:textId="20395B00" w:rsidR="00423C70" w:rsidRDefault="00423C70">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
   <w:p w14:paraId="186AC59B" w14:textId="77777777" w:rsidR="00423C70" w:rsidRDefault="00423C70">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6CACCFC0" w14:textId="77777777" w:rsidR="00C71767" w:rsidRDefault="00C71767" w:rsidP="00FF5C5A">
+    <w:p w14:paraId="2BFDCFAB" w14:textId="77777777" w:rsidR="00A323E4" w:rsidRDefault="00A323E4" w:rsidP="00FF5C5A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="017D2FAC" w14:textId="77777777" w:rsidR="00C71767" w:rsidRDefault="00C71767" w:rsidP="00FF5C5A">
+    <w:p w14:paraId="07BB5364" w14:textId="77777777" w:rsidR="00A323E4" w:rsidRDefault="00A323E4" w:rsidP="00FF5C5A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05053086"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7C10107C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -5489,115 +5118,117 @@
   </w:num>
   <w:num w:numId="2" w16cid:durableId="25756309">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1791363005">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="253979188">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1841920034">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="614295184">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2053647218">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00432252"/>
     <w:rsid w:val="00001686"/>
     <w:rsid w:val="00025E04"/>
     <w:rsid w:val="00066A63"/>
     <w:rsid w:val="000F62CD"/>
     <w:rsid w:val="001221DA"/>
     <w:rsid w:val="00171F96"/>
     <w:rsid w:val="0019FFB6"/>
     <w:rsid w:val="001D77A5"/>
     <w:rsid w:val="001F6D0B"/>
     <w:rsid w:val="00205155"/>
     <w:rsid w:val="00225688"/>
     <w:rsid w:val="00226EEB"/>
     <w:rsid w:val="00351CD4"/>
     <w:rsid w:val="00363A3C"/>
     <w:rsid w:val="00384D23"/>
     <w:rsid w:val="00390251"/>
     <w:rsid w:val="003B13F8"/>
     <w:rsid w:val="00423C70"/>
     <w:rsid w:val="00432252"/>
     <w:rsid w:val="0048BCD2"/>
     <w:rsid w:val="004E7E76"/>
     <w:rsid w:val="005008D0"/>
     <w:rsid w:val="005105FA"/>
     <w:rsid w:val="00591FCF"/>
     <w:rsid w:val="005B7C12"/>
     <w:rsid w:val="006302D8"/>
     <w:rsid w:val="0063391D"/>
+    <w:rsid w:val="00670CCA"/>
     <w:rsid w:val="00670F68"/>
     <w:rsid w:val="00687F81"/>
     <w:rsid w:val="00705D5C"/>
     <w:rsid w:val="00730815"/>
     <w:rsid w:val="007659FB"/>
     <w:rsid w:val="00784F99"/>
     <w:rsid w:val="007B7998"/>
     <w:rsid w:val="0081102B"/>
     <w:rsid w:val="008A28CF"/>
     <w:rsid w:val="00925AF9"/>
     <w:rsid w:val="0099134E"/>
     <w:rsid w:val="00997B49"/>
     <w:rsid w:val="009A1D61"/>
     <w:rsid w:val="00A05597"/>
     <w:rsid w:val="00A273BD"/>
     <w:rsid w:val="00A310EB"/>
+    <w:rsid w:val="00A323E4"/>
+    <w:rsid w:val="00A42E69"/>
     <w:rsid w:val="00A538CB"/>
     <w:rsid w:val="00A578C7"/>
     <w:rsid w:val="00AA0621"/>
     <w:rsid w:val="00AB6DD6"/>
     <w:rsid w:val="00B07202"/>
     <w:rsid w:val="00B62398"/>
     <w:rsid w:val="00BA5BFA"/>
     <w:rsid w:val="00BD0656"/>
     <w:rsid w:val="00C0770C"/>
     <w:rsid w:val="00C07F22"/>
     <w:rsid w:val="00C71767"/>
     <w:rsid w:val="00C834F9"/>
     <w:rsid w:val="00CE3CAE"/>
     <w:rsid w:val="00D21C70"/>
     <w:rsid w:val="00D31BB2"/>
     <w:rsid w:val="00D674AE"/>
     <w:rsid w:val="00DD76E8"/>
     <w:rsid w:val="00DF75E0"/>
     <w:rsid w:val="00E15365"/>
     <w:rsid w:val="00E42FE5"/>
     <w:rsid w:val="00E909D8"/>
     <w:rsid w:val="00ED1A97"/>
     <w:rsid w:val="00EF0647"/>
     <w:rsid w:val="00EF614C"/>
     <w:rsid w:val="00EF6EF7"/>
@@ -8020,74 +7651,74 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>14</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>34318</ap:Characters>
+  <ap:Pages>13</ap:Pages>
+  <ap:Words>6217</ap:Words>
+  <ap:Characters>34195</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>285</ap:Lines>
+  <ap:Lines>284</ap:Lines>
   <ap:Paragraphs>80</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>40477</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>40332</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010014CC1F2319814E4484612464FB4B77E2</vt:lpwstr>
   </property>