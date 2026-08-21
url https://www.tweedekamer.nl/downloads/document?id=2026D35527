--- v0 (2026-07-06)
+++ v1 (2026-08-21)
@@ -1,2702 +1,1407 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00CE78E9" w:rsidP="007D25F4" w:rsidRDefault="001A485C" w14:paraId="1ABA2A9D" w14:textId="77777777">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="008E5E9B" w:rsidR="00A726FA">
+    <w:p w:rsidR="002F4668" w:rsidP="002F4668" w:rsidRDefault="002F4668" w14:paraId="4397BB44" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>AH 2478</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F4668" w:rsidP="002F4668" w:rsidRDefault="002F4668" w14:paraId="2EF7FB44" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r w:rsidRPr="250AE766">
         <w:t>2026Z14870</w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w:rsidR="002F4668" w:rsidP="002F4668" w:rsidRDefault="002F4668" w14:paraId="7A6F3831" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F4668" w:rsidP="002F4668" w:rsidRDefault="002F4668" w14:paraId="17CB9D80" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6959">
         <w:rPr>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">Antwoord van staatssecretaris Erkens (Landbouw, Visserij, Voedselzekerheid en Natuur) (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6 juli 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F4668" w:rsidP="002F4668" w:rsidRDefault="002F4668" w14:paraId="7965E7FA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="55814FAA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F42A4">
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="5CDA11AF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F42A4">
+        <w:t>Bent u zich ervan bewust dat de Kamer middels motie-Kostić (Kamerstuk 33118, nr. 310) de regering</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F42A4">
+        <w:t>heeft verzocht geen verdere stappen te zetten in de voorbereiding of uitvoering van de voorgestelde</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F42A4">
+        <w:t>wijziging van het Ontwerpbesluit houdende wijziging van het Besluit activiteiten leefomgeving en het</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F42A4">
+        <w:t>Besluit kwaliteit leefomgeving, tot het nieuwe kabinet is aangetreden en de Kamer inzicht heeft</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F42A4">
+        <w:t>kunnen krijgen in het voorgenomen besluit om er vervolgens een definitief oordeel over te vellen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="34E55A1D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="5DBEE7D2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F42A4" w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="7FD04298" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="7397C337" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="20291AE1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F42A4">
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F42A4" w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="63F8F3FE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F42A4">
+        <w:t>Erkent u dat dit definitieve oordeel moet worden geveld door de Kamer ten tijde van een</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F42A4">
+        <w:t>voorgenomen besluit van het nieuwe kabinet, voordat er verdere stappen door het kabinet kunnen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F42A4">
+        <w:t>worden genomen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="60B53156" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="223296D2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="09D0C352" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De aangenomen motie Kosti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F42A4">
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> verzoekt inderdaad geen verdere stappen te zetten tot het nieuwe kabinet (het kabinet Jetten) is aangetreden en uw Kamer inzicht heeft gekregen in het gewijzigde ontwerpbesluit om er vervolgens een definitief oordeel over te vellen. Ik heb uw Kamer inzicht gegeven in het gewijzigde ontwerpbesluit, maar uw Kamer heeft nog geen oordeel over het ontwerpbesluit geveld. Ik heb uw Kamer gelet op het belang van spoedige vaststelling van het besluit  meermaals opgeroepen om dit debat zo snel als mogelijk met mij te voeren. Het afwachten van dit oordeel is echter geen vereiste in het totstandkomingsproces van het ontwerpbesluit. Een algemene maatregel van bestuur (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>amvb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">) onder de Omgevingswet kent op grond van artikel 23.5, eerste lid, van de Omgevingswet een voorhangprocedure. Dit betekent dat het ontwerp van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>amvb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> wordt voorgelegd aan het parlement, zodat uw Kamer zich over het ontwerp kan uitspreken, maar vereist niet dat wordt gewacht op een definitief oordeel of instemming. Deze voorhangprocedure is gestart op 10 juni 2025 en is inmiddels doorlopen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF70EA">
+        <w:t>. Daarbij heeft uw Kamer middels het tweeminutendebat Ontwerpbesluit houdende wijziging van het Besluit activiteiten leefomgeving en van het Besluit kwaliteit leefomgeving (bescherming wolf en goudjakhals) van 29 januari jl. uw reactie aan de regering kenbaar gemaakt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F42A4" w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="28E1C9C7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="7906987A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F42A4">
+        <w:lastRenderedPageBreak/>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F42A4" w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="0D148193" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F42A4">
+        <w:t>Waarom heeft u recent in de media laten weten dat u de wetgeving voor het zomerreces wil invoeren,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F42A4">
+        <w:t>of de Kamer er nou over kan debatteren of niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="66BBA49D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="47A70E6D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="6EE13AF2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A720BA">
+        <w:t xml:space="preserve">Het is belangrijk dat de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A720BA">
+        <w:t>am</w:t>
+      </w:r>
+      <w:r>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A720BA">
+        <w:t>b</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A720BA">
+        <w:t xml:space="preserve"> in werking kan treden voor het zomerreces, om handvatten voor de aanpak van probleemwolven te bieden. Hier vragen provincies en gemeenten om. Daarom </w:t>
+      </w:r>
+      <w:r>
+        <w:t>heb ik uw</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A720BA">
+        <w:t xml:space="preserve"> Kamer </w:t>
+      </w:r>
+      <w:r>
+        <w:t>gevraagd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A720BA">
+        <w:t xml:space="preserve"> deze </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A720BA">
+        <w:t>amvb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A720BA">
+        <w:t xml:space="preserve"> zo snel mogelijk te behandelen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F5806">
+        <w:t>Kamerstuk II 2025/26, 33576, nr</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F5806">
+        <w:t>486</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A720BA">
+        <w:t xml:space="preserve">Het welpenseizoen staat voor de deur. Als er </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">onverhoopt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A720BA">
+        <w:t>incidenten zijn deze zomer, wil ik dat gemeenten en provincies zo snel mogelijk kunnen handelen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> en daarbij gebruik kunnen maken van de mogelijkheden die deze </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>amvb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> biedt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A720BA">
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...122 lines deleted...]
-    <w:p w:rsidR="00D30CC8" w:rsidP="007D25F4" w:rsidRDefault="00D30CC8" w14:paraId="7C411CA0" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="519F3D77" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="6505D944" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F42A4">
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F42A4" w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="2C6CFA25" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F42A4">
+        <w:t>Kunt u zich voorstellen dat uw woorden, waarin het lijkt alsof u dreigt met het passeren van de</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F42A4">
+        <w:t>Kamer, als niet passend worden ervaren?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="6BC51B41" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="03B38733" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A720BA" w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="1956694D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ik vind het vervelend dat mijn woorden door het lid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Kostic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> zo worden ervaren en zal u mijn dilemma schetsen. Gezien de urgentie en het lopende recreatieseizoen, wil ik snel handelen. Daarom heb ik spoedadvies gevraagd aan de Raad van State. Uw Kamer heeft mij ook ge</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A720BA">
+        <w:t>vra</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A720BA">
+        <w:t>g</w:t>
+      </w:r>
+      <w:r>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A720BA">
+        <w:t xml:space="preserve"> snel te handelen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> middels de m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00995BD3">
+        <w:t xml:space="preserve">otie van het lid Ten Hove </w:t>
+      </w:r>
+      <w:r>
+        <w:t>die d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00995BD3">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00995BD3">
+        <w:t>regering verzoekt zo spoedig mogelijk te komen met een juridisch houdbare beheerstrategie voor het aanpakken van probleemwolven en probleemsituaties, daarbij nadrukkelijk aandacht te besteden aan monitoring en preventie en medeoverheden actief te betrekken bij de uitwerking</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00995BD3">
+        <w:t xml:space="preserve"> (Kamerstuk II 2025/26, 36800-XIV, nr. 51)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Dit verzoek staat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A720BA">
+        <w:t xml:space="preserve">op gespannen voet met het laatste deel van de motie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F42A4">
+        <w:t>Kostić</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A720BA">
+        <w:t xml:space="preserve">motie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F42A4">
+        <w:t>Kostić</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A720BA">
+        <w:t xml:space="preserve"> is bijna helemaal uitgevoerd</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">; alleen het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A720BA">
+        <w:t xml:space="preserve">laatste </w:t>
+      </w:r>
+      <w:r>
+        <w:t>deel van het in deze motie geformuleerde verzoek kan ik door de grote tijdsdruk niet uitvoeren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A720BA">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">mede </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A720BA">
+        <w:t xml:space="preserve">omdat </w:t>
+      </w:r>
+      <w:r>
+        <w:t>uw</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A720BA">
+        <w:t xml:space="preserve"> Kamer ervoor </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">heeft </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A720BA">
+        <w:t xml:space="preserve">gekozen de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A720BA">
+        <w:t>amvb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A720BA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">vooralsnog </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A720BA">
+        <w:t xml:space="preserve">niet te behandelen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F42A4" w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="2312642D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="1399C47A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F42A4">
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F42A4" w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="0D1343A8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F42A4">
+        <w:t>Als de wetgeving zo urgent voor u is, waarom heeft u dan het Nationaal Wolvenberaad geannuleerd</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F42A4">
+        <w:t>een dag voor uw mededeling dat u zo snel mogelijk de wetgeving wil invoeren? Ziet u de meerwaarde</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F42A4">
+        <w:t>van overleg met het Nationaal Wolvenberaad voordat definitieve besluiten door de Kamer worden</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F42A4">
+        <w:t>genomen? Zo nee, waarom niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="37173483" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="10464D13" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00094F0A" w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="74079051" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Het Nationaal Wolvenberaad vormt geen onderdeel van de totstandkomingsprocedure van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>amvb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Ik wil dit beraad benutten om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00094F0A">
+        <w:t xml:space="preserve">persoonlijk kennis te maken met vertegenwoordigers van verschillende overheden en maatschappelijke organisaties betrokken bij het wolvendossier in Nederland. Met deze partijen wil ik vanuit verschillende perspectieven input krijgen over de ontwikkelingen rondom wolven en de rol die de verschillende partijen in het dossier hebben en voor zichzelf zien. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Ook wil ik </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C60AB4">
+        <w:t xml:space="preserve">het </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Nationaal W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C60AB4">
+        <w:t>olvenberaad voeren om de vervolgstappen met alle relevante partijen te bespreken</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="61385907" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Helaas heb ik op heel korte termijn de geplande afspraak moeten annuleren. Er was die ochtend een overleg van de Ministeriële Taskforce Landbouw, Natuur en Stikstof ingelast waar ik bij aanwezig moest zijn. Ik wil bij het Nationaal Wolvenberaad persoonlijk spreken met de diverse partijen de te maken hebben met het wolvendossier. Daarom heb ik besloten het beraad te verplaatsen naar het najaar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="49BC4712" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="56FF5C19" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001F42A4" w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="1D7D0DC4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="6185D425" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F42A4">
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F42A4" w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="66287544" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F42A4">
+        <w:t>Kunt u zich voorstellen dat de Kamer ook een extreem drukke agenda heeft waarin allerlei andere</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F42A4">
+        <w:t>belangrijke zaken nog afgerond moeten worden voor het zomerreces en de werklast al hoog ligt (bij</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F42A4">
+        <w:t>zowel Kamerleden als medewerkers), waardoor de Kamer het debat over het ontwerpbesluit liever</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F42A4">
+        <w:t>vlak na het zomerreces zou willen voeren? Kunt u die situatie respecteren en niet in de media</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F42A4">
+        <w:t>communiceren dat u het definitieve besluit doorzet voor het zomerreces zonder dat de Kamer er een</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F42A4">
+        <w:t>defin</w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F42A4">
+        <w:t>tief oordeel over heeft geveld?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="3927AC23" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="42038CE9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="1D41AA74" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De Kamer is via de brieven van 24 april en 8 juni 2026 geïnformeerd over de laatste wijzigingen in de AMvB. Zoals ik in mijn antwoord op vraag 3 heb aangegeven, vind ik het van het allergrootste belang dat de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>amvb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> voor het zomerreces in werking kan treden om zo provincies en gemeenten deze zomer al meer mogelijkheden te bieden om op te treden indien er onverhoopt incidenten zijn met wolven. Daarom heb ik de Kamer opgeroepen dit debat zo spoedig mogelijk in te plannen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="7B34D584" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="34F01DB1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F42A4">
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F42A4" w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="7AAFE923" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F42A4">
+        <w:t>Kunt u bevestigen dat u zich houdt aan de wens van de Kamer en dat u het respecteert als de Kamer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F42A4">
+        <w:t>na het zomerreces definitief over het betreffende Ontwerpbesluit wil beslissen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="498FDBC0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D5834" w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="2EEE2E4A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D5834">
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="0272A90C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Zoals ik in mijn eerdere antwoorden heb aangegeven vind ik het van het allergrootste belang dat de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>amvb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> voor het zomerreces in werking treedt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D5834">
+        <w:t>Ik</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> zal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D5834">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">aan eventuele </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D5834">
+        <w:t xml:space="preserve">wensen van de Kamer die na het zomerreces </w:t>
+      </w:r>
+      <w:r>
+        <w:t>worden geformuleerd naar beste kunnen invulling geven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D5834">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F42A4" w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="03CBF4E0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="427DDBBE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F42A4">
+        <w:t>8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F42A4" w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="7163D27D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F42A4">
+        <w:t>Als de Kamer het debat na het zomerreces gaat voeren over het ontwerpbesluit, ziet u nog</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F42A4">
+        <w:t>mogelijkheden om alsnog voor dat debat overleg te plegen met het Nationaal Wolvenberaad?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="1D8F0B76" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="13B75FB3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="7CDF017B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Zoals ik in mijn antwoord op vraag 5 heb aangegeven, vormt het Nationaal Wolvenberaad geen onderdeel van de totstandkomingsprocedure van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>amvb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Het beraad zal in het najaar plaatsvinden, een exacte datum is hiervoor nog niet vastgesteld. Ik begrijp dat er in uw Kamer een meerderheid is voor het inplannen van een debat over de wolf de eerste week na het reces, op basis van de Regeling van werkzaamheden op 30 juni 2026. In dat geval zal het wolvenberaad na het debat plaatsvinden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F42A4" w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="1248D960" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="0FC7FDF0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F42A4">
+        <w:t>9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F42A4" w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="06658D4C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F42A4">
+        <w:t>Kunt u een exact overzicht geven van alle personen en organisaties die waren uitgenodigd voor dat</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F42A4">
+        <w:t>Nationaal Wolvenberaad?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="00EA5D6D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="250AE766">
+    </w:p>
+    <w:p w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="3A0ED6A5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...57 lines deleted...]
-    <w:p w:rsidR="00D30CC8" w:rsidP="007D25F4" w:rsidRDefault="00D30CC8" w14:paraId="00367879" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="664D4CAF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001F42A4" w:rsidR="00D30CC8" w:rsidP="007D25F4" w:rsidRDefault="00D30CC8" w14:paraId="44B86F62" w14:textId="77777777">
-[...756 lines deleted...]
-    <w:p w:rsidRPr="00AF70EA" w:rsidR="00D30CC8" w:rsidP="007D25F4" w:rsidRDefault="00D30CC8" w14:paraId="770508DF" w14:textId="77777777">
+    <w:p w:rsidRPr="00AF70EA" w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="3E83CB96" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF70EA">
         <w:t>Deelnemers aan het Nationale Wolvenberaad zijn:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF70EA" w:rsidR="00D30CC8" w:rsidP="007D25F4" w:rsidRDefault="00D30CC8" w14:paraId="17323D7D" w14:textId="77777777">
+    <w:p w:rsidRPr="00AF70EA" w:rsidR="002F4668" w:rsidP="002F4668" w:rsidRDefault="002F4668" w14:paraId="6126168D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstopsomteken"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="227"/>
+        </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF70EA">
         <w:t>Gedeputeerden die binnen IPO verantwoordelijk zijn voor het wolvendossier.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF70EA" w:rsidR="00D30CC8" w:rsidP="007D25F4" w:rsidRDefault="00D30CC8" w14:paraId="7D6D9C3A" w14:textId="2484B312">
+    <w:p w:rsidRPr="00AF70EA" w:rsidR="002F4668" w:rsidP="002F4668" w:rsidRDefault="002F4668" w14:paraId="0D3C0FFE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstopsomteken"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="227"/>
+        </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF70EA">
         <w:t xml:space="preserve">Burgemeesters van </w:t>
       </w:r>
-      <w:r w:rsidR="0088554A">
+      <w:r>
         <w:t xml:space="preserve">5 </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF70EA">
         <w:t>gemeenten die met wolven te maken hebben.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF70EA" w:rsidR="00D30CC8" w:rsidP="007D25F4" w:rsidRDefault="00D30CC8" w14:paraId="710F69A2" w14:textId="77777777">
+    <w:p w:rsidRPr="00AF70EA" w:rsidR="002F4668" w:rsidP="002F4668" w:rsidRDefault="002F4668" w14:paraId="543E44E9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstopsomteken"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="227"/>
+        </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF70EA">
         <w:t>Programmadirecteur IPO Interprovinciaal Programma Landelijk Gebied</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF70EA" w:rsidR="00D30CC8" w:rsidP="007D25F4" w:rsidRDefault="00D30CC8" w14:paraId="775462C2" w14:textId="77777777">
+    <w:p w:rsidRPr="00AF70EA" w:rsidR="002F4668" w:rsidP="002F4668" w:rsidRDefault="002F4668" w14:paraId="73E67CFA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstopsomteken"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="227"/>
+        </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF70EA">
         <w:t>Directeur BIJ12.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF70EA" w:rsidR="00D30CC8" w:rsidP="007D25F4" w:rsidRDefault="00D30CC8" w14:paraId="7B5DB6DE" w14:textId="77777777">
+    <w:p w:rsidRPr="00AF70EA" w:rsidR="002F4668" w:rsidP="002F4668" w:rsidRDefault="002F4668" w14:paraId="6C5576F5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstopsomteken"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="227"/>
+        </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF70EA">
         <w:t>Voorzitter Landelijk Overleg Wolf.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF70EA" w:rsidR="00D30CC8" w:rsidP="007D25F4" w:rsidRDefault="00D30CC8" w14:paraId="553D4F5E" w14:textId="77777777">
+    <w:p w:rsidRPr="00AF70EA" w:rsidR="002F4668" w:rsidP="002F4668" w:rsidRDefault="002F4668" w14:paraId="25C183D3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstopsomteken"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="227"/>
+        </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF70EA">
         <w:t>Staatsbosbeheer.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF70EA" w:rsidR="00D30CC8" w:rsidP="007D25F4" w:rsidRDefault="00D30CC8" w14:paraId="2C1AB891" w14:textId="77777777">
+    <w:p w:rsidRPr="00AF70EA" w:rsidR="002F4668" w:rsidP="002F4668" w:rsidRDefault="002F4668" w14:paraId="0BEB0202" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstopsomteken"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="227"/>
+        </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF70EA">
         <w:t>Natuurmonumenten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF70EA" w:rsidR="00D30CC8" w:rsidP="007D25F4" w:rsidRDefault="00D30CC8" w14:paraId="18277057" w14:textId="77777777">
+    <w:p w:rsidRPr="00AF70EA" w:rsidR="002F4668" w:rsidP="002F4668" w:rsidRDefault="002F4668" w14:paraId="51B8BDB9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstopsomteken"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="227"/>
+        </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF70EA">
         <w:t>LandschappenNL.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF70EA" w:rsidR="00D30CC8" w:rsidP="007D25F4" w:rsidRDefault="00D30CC8" w14:paraId="3C0D6F08" w14:textId="77777777">
+    <w:p w:rsidRPr="00AF70EA" w:rsidR="002F4668" w:rsidP="002F4668" w:rsidRDefault="002F4668" w14:paraId="3753487C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstopsomteken"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="227"/>
+        </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF70EA">
         <w:t>Federatie Particulier Grondbezit.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF70EA" w:rsidR="00D30CC8" w:rsidP="007D25F4" w:rsidRDefault="00D30CC8" w14:paraId="6A694CF0" w14:textId="77777777">
+    <w:p w:rsidRPr="00AF70EA" w:rsidR="002F4668" w:rsidP="002F4668" w:rsidRDefault="002F4668" w14:paraId="11109491" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstopsomteken"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="227"/>
+        </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF70EA">
         <w:t>Dierenbescherming.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF70EA" w:rsidR="00D30CC8" w:rsidP="007D25F4" w:rsidRDefault="00D30CC8" w14:paraId="64B97484" w14:textId="77777777">
+    <w:p w:rsidRPr="00AF70EA" w:rsidR="002F4668" w:rsidP="002F4668" w:rsidRDefault="002F4668" w14:paraId="44203825" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstopsomteken"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="227"/>
+        </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF70EA">
         <w:t>Zoogdierbescherming.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF70EA" w:rsidR="00D30CC8" w:rsidP="007D25F4" w:rsidRDefault="0088554A" w14:paraId="39B7EA48" w14:textId="3A6D274A">
+    <w:p w:rsidRPr="00AF70EA" w:rsidR="002F4668" w:rsidP="002F4668" w:rsidRDefault="002F4668" w14:paraId="2316C97F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstopsomteken"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="227"/>
+        </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="0088554A">
         <w:t>Nationa</w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="0088554A">
         <w:t>l Park de Hoge Veluwe</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF70EA" w:rsidR="00D30CC8">
+      <w:r w:rsidRPr="00AF70EA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF70EA" w:rsidR="00D30CC8" w:rsidP="007D25F4" w:rsidRDefault="00D30CC8" w14:paraId="5FA3AF6F" w14:textId="77777777">
+    <w:p w:rsidRPr="00AF70EA" w:rsidR="002F4668" w:rsidP="002F4668" w:rsidRDefault="002F4668" w14:paraId="3C3CCFC0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstopsomteken"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="227"/>
+        </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF70EA">
         <w:t>Animal Rights.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF70EA" w:rsidR="00D30CC8" w:rsidP="007D25F4" w:rsidRDefault="00D30CC8" w14:paraId="258E2904" w14:textId="77777777">
+    <w:p w:rsidRPr="00AF70EA" w:rsidR="002F4668" w:rsidP="002F4668" w:rsidRDefault="002F4668" w14:paraId="03FABE96" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstopsomteken"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="227"/>
+        </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF70EA">
         <w:t>LTO Schapenhouderij.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF70EA" w:rsidR="00D30CC8" w:rsidP="007D25F4" w:rsidRDefault="00D30CC8" w14:paraId="59C84350" w14:textId="77777777">
+    <w:p w:rsidRPr="00AF70EA" w:rsidR="002F4668" w:rsidP="002F4668" w:rsidRDefault="002F4668" w14:paraId="456E3F0F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstopsomteken"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="227"/>
+        </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF70EA">
         <w:t>Stichting Beheer Platform Kleinschalige Schapen- en Geitenhouders.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF70EA" w:rsidR="00D30CC8" w:rsidP="007D25F4" w:rsidRDefault="00D30CC8" w14:paraId="72CB2B20" w14:textId="77777777">
+    <w:p w:rsidRPr="00AF70EA" w:rsidR="002F4668" w:rsidP="002F4668" w:rsidRDefault="002F4668" w14:paraId="3175EFA0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstopsomteken"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="227"/>
+        </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF70EA">
         <w:t>Vereniging Gescheperde Schaapskudden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF70EA" w:rsidR="00D30CC8" w:rsidP="007D25F4" w:rsidRDefault="00D30CC8" w14:paraId="77426D5F" w14:textId="77777777">
+    <w:p w:rsidRPr="00AF70EA" w:rsidR="002F4668" w:rsidP="002F4668" w:rsidRDefault="002F4668" w14:paraId="1476AA6A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstopsomteken"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="227"/>
+        </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF70EA">
         <w:t>Wolf Fencing Nederland.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF70EA" w:rsidR="00D30CC8" w:rsidP="007D25F4" w:rsidRDefault="00D30CC8" w14:paraId="4A6AD45D" w14:textId="77777777">
+    <w:p w:rsidRPr="00AF70EA" w:rsidR="002F4668" w:rsidP="002F4668" w:rsidRDefault="002F4668" w14:paraId="27745D75" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstopsomteken"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="227"/>
+        </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF70EA">
         <w:t>Agractie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF70EA" w:rsidR="00D30CC8" w:rsidP="007D25F4" w:rsidRDefault="00D30CC8" w14:paraId="7F61E18D" w14:textId="77777777">
+    <w:p w:rsidRPr="00AF70EA" w:rsidR="002F4668" w:rsidP="002F4668" w:rsidRDefault="002F4668" w14:paraId="363206C7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstopsomteken"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="227"/>
+        </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF70EA">
+        <w:lastRenderedPageBreak/>
         <w:t>Koninklijke Nederlandse Jagersvereniging.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D30CC8" w:rsidP="007D25F4" w:rsidRDefault="00D30CC8" w14:paraId="6916E265" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="001F42A4" w:rsidR="00D30CC8" w:rsidP="007D25F4" w:rsidRDefault="00D30CC8" w14:paraId="2DF8266B" w14:textId="77777777">
+    <w:p w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="383ADFC1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001F42A4" w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="45A6B253" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="001F42A4">
         <w:t>10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001F42A4" w:rsidR="00D30CC8" w:rsidP="007D25F4" w:rsidRDefault="00D30CC8" w14:paraId="23E695AA" w14:textId="77777777">
+    <w:p w:rsidRPr="001F42A4" w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="2713F15F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="001F42A4">
         <w:t>Kunt u deze vragen één voor één uiterlijk dinsdag 30 juni 2026 beantwoorden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001F42A4" w:rsidR="00D30CC8" w:rsidP="007D25F4" w:rsidRDefault="00D30CC8" w14:paraId="60085679" w14:textId="77777777">
+    <w:p w:rsidRPr="001F42A4" w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="431F8D79" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="001F42A4">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D30CC8" w:rsidP="007D25F4" w:rsidRDefault="00D30CC8" w14:paraId="3AEA573E" w14:textId="35898AE8">
+    <w:p w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="2C832B22" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D30CC8" w:rsidR="00DB0188" w:rsidP="00DB0188" w:rsidRDefault="00C60AB4" w14:paraId="33D26951" w14:textId="3E38B9B5">
+    <w:p w:rsidRPr="00D30CC8" w:rsidR="002F4668" w:rsidP="00DB0188" w:rsidRDefault="002F4668" w14:paraId="3F1A7877" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00C60AB4">
         <w:t>Dat is helaas niet mogelijk gebleken gezien de hoge werklast met ook andere lopende zaken voorafgaand het zomerreces</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D30CC8" w:rsidR="002B2777" w:rsidP="007D25F4" w:rsidRDefault="002B2777" w14:paraId="7E079210" w14:textId="1609F334">
-[...11 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:p w:rsidRPr="00D30CC8" w:rsidR="002F4668" w:rsidP="007D25F4" w:rsidRDefault="002F4668" w14:paraId="758C4126" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002C3023" w:rsidRDefault="002C3023" w14:paraId="20AC396E" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="002C3023">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7330A215" w14:textId="77777777" w:rsidR="00D4714D" w:rsidRDefault="00D4714D">
+    <w:p w14:paraId="61E4D111" w14:textId="77777777" w:rsidR="00BA5088" w:rsidRDefault="00BA5088" w:rsidP="002F4668">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BC6F7F7" w14:textId="77777777" w:rsidR="00D4714D" w:rsidRDefault="00D4714D"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E02FD55" w14:textId="77777777" w:rsidR="00D4714D" w:rsidRDefault="00D4714D">
+    <w:p w14:paraId="7370CA1B" w14:textId="77777777" w:rsidR="00BA5088" w:rsidRDefault="00BA5088" w:rsidP="002F4668">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03BD9141" w14:textId="77777777" w:rsidR="00D4714D" w:rsidRDefault="00D4714D"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...15 lines deleted...]
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...20 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="59F8EA9B" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="59307C5E" w14:textId="77777777" w:rsidR="002F4668" w:rsidRPr="002F4668" w:rsidRDefault="002F4668" w:rsidP="002F4668">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="6793DBA1" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="4B0A1F76" w14:textId="77777777" w:rsidR="002F4668" w:rsidRPr="002F4668" w:rsidRDefault="002F4668" w:rsidP="002F4668">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="2E5DA38E" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7156842E" w14:textId="77777777" w:rsidR="002F4668" w:rsidRPr="002F4668" w:rsidRDefault="002F4668" w:rsidP="002F4668">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A1B9930" w14:textId="77777777" w:rsidR="00D4714D" w:rsidRDefault="00D4714D">
+    <w:p w14:paraId="429C3E33" w14:textId="77777777" w:rsidR="00BA5088" w:rsidRDefault="00BA5088" w:rsidP="002F4668">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FD0C9F1" w14:textId="77777777" w:rsidR="00D4714D" w:rsidRDefault="00D4714D"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3FE0AAB3" w14:textId="77777777" w:rsidR="00D4714D" w:rsidRDefault="00D4714D">
+    <w:p w14:paraId="62EA5062" w14:textId="77777777" w:rsidR="00BA5088" w:rsidRDefault="00BA5088" w:rsidP="002F4668">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29016F9E" w14:textId="77777777" w:rsidR="00D4714D" w:rsidRDefault="00D4714D"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...109 lines deleted...]
-  <w:p w14:paraId="48A3139D" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="1CA21A35" w14:textId="77777777" w:rsidR="002F4668" w:rsidRPr="002F4668" w:rsidRDefault="002F4668" w:rsidP="002F4668">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...114 lines deleted...]
-  <w:p w14:paraId="328C1D7E" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="00D0609E">
+  <w:p w14:paraId="11C086DE" w14:textId="77777777" w:rsidR="002F4668" w:rsidRPr="002F4668" w:rsidRDefault="002F4668" w:rsidP="002F4668">
     <w:pPr>
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="44544B5B" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="000049FB">
-[...430 lines deleted...]
-  <w:p w14:paraId="01E928C9" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="00D4C0FC" w14:textId="77777777" w:rsidR="002F4668" w:rsidRPr="002F4668" w:rsidRDefault="002F4668" w:rsidP="002F4668">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...305 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A4120A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D8E1FCE"/>
     <w:lvl w:ilvl="0" w:tplc="4C745170">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Lijstopsomteken"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="93C8DC3A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
@@ -2795,1275 +1500,225 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="EB5CF17C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...423 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="222181666">
-    <w:abstractNumId w:val="10"/>
-[...25 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="106632067">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="421612640">
-[...11 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...599 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="002F4668"/>
+    <w:rsid w:val="002C3023"/>
+    <w:rsid w:val="002F4668"/>
+    <w:rsid w:val="005C2E8C"/>
+    <w:rsid w:val="00BA5088"/>
+    <w:rsid w:val="00DF7A30"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="418F4761"/>
+  <w14:docId w14:val="328EFE09"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{7F0052DD-B6AA-4204-9979-1E4AC2CF3318}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4085,74 +1740,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4301,1031 +1957,967 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000301C7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="002F4668"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="002F4668"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="002F4668"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="002F4668"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002F4668"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002F4668"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002F4668"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002F4668"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002F4668"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...335 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002F4668"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002F4668"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002F4668"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002F4668"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002F4668"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002F4668"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002F4668"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002F4668"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002F4668"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="002F4668"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...3 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Standaardinspringing">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="002F4668"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="002F4668"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="002F4668"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titel">
-    <w:name w:val="Title"/>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="002F4668"/>
     <w:pPr>
-      <w:pBdr>
-[...3 lines deleted...]
-      <w:contextualSpacing/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:rPr>
-[...28 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="002F4668"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="002F4668"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="002F4668"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="002F4668"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="002F4668"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="002F4668"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstopsomteken">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="002F4668"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="227"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002F4668"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002F4668"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002F4668"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
-[...10 lines deleted...]
-    <w:uiPriority w:val="22"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002F4668"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00930ABD"/>
-[...16 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="002F4668"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>7371</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1304</ap:Words>
+  <ap:Characters>7172</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>61</ap:Lines>
-  <ap:Paragraphs>17</ap:Paragraphs>
+  <ap:Lines>59</ap:Lines>
+  <ap:Paragraphs>16</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8694</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8460</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>