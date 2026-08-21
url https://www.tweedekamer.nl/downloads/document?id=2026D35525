--- v0 (2026-07-06)
+++ v1 (2026-08-21)
@@ -1,4715 +1,1848 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 24.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="003B398F" w:rsidP="003B398F" w14:paraId="5EB79B0F" w14:textId="77777777"/>
-[...21 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="00222ABA" w:rsidP="00222ABA" w:rsidRDefault="00222ABA" w14:paraId="313C0408" w14:textId="04D8A0F9">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>AH 2477</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00222ABA" w:rsidP="00222ABA" w:rsidRDefault="00222ABA" w14:paraId="0300D0A6" w14:textId="3216A5AF">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2026Z12424</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00222ABA" w:rsidP="00222ABA" w:rsidRDefault="00222ABA" w14:paraId="5587F9FA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00222ABA" w:rsidP="00222ABA" w:rsidRDefault="00222ABA" w14:paraId="676C39B6" w14:textId="02DD06C2">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00222ABA">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord van minister </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00222ABA">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Boekholt-O’Sullivan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00222ABA">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Volkshuisvesting en Ruimtelijke Ordening) (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6 juli 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00222ABA" w:rsidP="00222ABA" w:rsidRDefault="00222ABA" w14:paraId="66737F9F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="77F3D2FF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="5FF2717A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="72F84470" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
+        <w:t>Klopt het dat u tijdens het commissiedebat heeft gesteld dat er circa € 7 miljard beschikbaar is voor onder andere ouderenhuisvesting?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="396664D7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="2837522A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="6D57E8BA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
+        <w:t>Ik heb aangegeven dat in het coalitieakkoord van kabinet Jetten van 2029 tot en met 2035 € 7 miljard beschikbaar is gesteld voor de woningbouwopgave in Nederland. Hier valt ouderenhuisvesting ook onder. Zoals ik ook eerder in debatten richting uw Kamer heb aangegeven, zijn er veel ambities en dient het bedrag van € 7 miljard verdeeld te worden. Hier ben ik op dit moment mee bezig. Ik</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> verwacht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465635">
+        <w:t xml:space="preserve"> uw Kamer daar in september over </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">te </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465635">
+        <w:t xml:space="preserve">informeren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="60880EBF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="5EAA93DF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="50F7ADB9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
+        <w:t>Klopt het dat deze middelen onderdeel zijn van een bredere investering in betaalbare woningbouw en niet specifiek zijn geoormerkt voor ouderenhuisvesting?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="48D078A2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="00B0C44F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="1867BBEE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
+        <w:t xml:space="preserve">Het klopt dat de € 7 miljard bedoeld is voor de woningbouwopgave, waar ouderenhuisvesting ook zeker onderdeel van is. Dat deel van de bouwopgave heeft mijn volle aandacht. Ik verwijs u terug naar mijn antwoord op vraag 1 voor een nadere toelichting. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="5EA159E6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="6F02B9FC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="56A5F095" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
+        <w:t>Bent u ervan op de hoogte dat deze middelen pas vanaf 2029 beschikbaar zijn (€ 1 miljard per jaar in de periode 2029 t/m 2035) en dus slechts beperkt doorwerken richting 2030? En klopt het dat dit kabinet deze middelen in de budgettaire bijlage feitelijk alleen t/m 2030 heeft staan en niet verder heeft doorberekend?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="370B5DAB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="4A154548" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="2D0FC508" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
+        <w:t xml:space="preserve">Ja, daarvan ben ik op de hoogte. Daarbij is het van belang op te merken dat naast de middelen die vanaf 2029 beschikbaar komen (€ 1 miljard per jaar in de periode 2029-2035), er ook nog woningbouwmiddelen resteren vanuit het kabinet Schoof in de periode tot en met 2030. Hiervan staat nog € 420 miljoen gereserveerd voor geclusterde en zorggeschikte woningen t/m 2030, onder de post ‘opslagen’ binnen de Realisatiestimulans. Deze middelen zijn beschikbaar voor zowel ouderen als </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00465635">
+        <w:t>aandachtsgroepen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00465635">
+        <w:t xml:space="preserve">. Ten aanzien van uw tweede vraag merk ik op dat de budgettaire bijlage zowel een overzicht tot en met 2030, als een meerjarig overzicht voor de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465635">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">periode 2031-2035 bevat. In dat laatste overzicht staat de reeks van € 1 miljard per jaar </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">voor betaalbare woningen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465635">
+        <w:t xml:space="preserve">ook opgenomen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="510690A2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="03E770B2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="60DB07F9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
+        <w:t>Hoe reflecteert u, in het licht van het voorgaande, op uw uitspraken dat er “miljarden beschikbaar zijn” voor ouderenhuisvesting, terwijl deze middelen grotendeels na 2029 beschikbaar komen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="4DCDB4D9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="679FB70E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="753E8633" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
+        <w:t>De door mij genoemde “miljarden” zien op de totale woningbouwopgave, waarvan ouderenhuisvesting onderdeel uitmaakt. Zowel tot en met 2030 als voor de periode tot en met 2035 staan hier dus middelen voor gereserveerd. Dat zijn de middelen die dit kabinet extra beschikbaar stelt voor woningbouw (7 * € 1 miljard), aanvullend op de middelen die reeds beschikbaar zijn gesteld door het vorige kabinet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="7AAF44DD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="30F1D9AF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="4938CABE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
+        <w:t>Bent u, gelet op het voorgaande, bereid uw uitspraken over de beschikbaarheid van “miljarden” voor ouderenhuisvesting te rectificeren en in uw beantwoording helder en feitelijk uiteen te zetten welke middelen er daadwerkelijk beschikbaar zijn tot en met 2030? En hoeveel er in totaal beschikbaar is ná 2030 en per jaar?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="22C6AF65" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="3B437D66" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="272E8560" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
+        <w:t xml:space="preserve">Ik zie geen aanleiding om mijn eerdere uitspraken te rectificeren of terug te nemen. De door mij genoemde “miljarden” zien op de totale woningbouwopgave, waarvan ouderenhuisvesting onderdeel uitmaakt en wat mijn volle aandacht heeft. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="3EBF8D1D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
+        <w:t xml:space="preserve">Voor geclusterde en zorggeschikte woningen is € 420 miljoen beschikbaar in de periode 2027 tot en met 2030 binnen de post ‘opslagen’ van de Realisatiestimulans. Dit bedrag is inzetbaar voor ouderen en andere </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00465635">
+        <w:t>aandachtsgroepen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00465635">
+        <w:t>. Dit bedrag komt bovenop de reeds beschikbare gestelde middelen voor de Stimuleringsregeling Ontmoetingsruimten in Ouderenhuisvesting (SOO) en de Stimuleringsregeling Zorggeschikte Woningen (SZGW). De middelen voor deze laatste regeling staan op de begroting van het ministerie van Volksgezondheid, Welzijn en Sport. In 2026 staan nog tranches open voor deze regelingen voor respectievelijk € 4</w:t>
+      </w:r>
+      <w:r>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465635">
+        <w:t xml:space="preserve"> en € 80 miljoen. Over het mogelijk beschikbaar stellen van middelen voor ouderenhuisvesting </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">na 2030 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465635">
+        <w:t xml:space="preserve">dient nog besluitvorming plaats te vinden. Hierover </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">verwacht ik uw Kamer te </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465635">
+        <w:t>informer</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465635">
+        <w:t xml:space="preserve"> in september. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="55957830" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="62309D6E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="7E14768C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
+        <w:t>Klopt het dat het grootste deel van de € 5 miljard voor woningbouw van het vorige kabinet niet naar ouderenhuisvesting is gegaan, omdat daarvoor een separate ouderenenveloppe bestond? En zo ja, waarom verwacht u dat de huidige middelen voor betaalbare woningbouw wél substantieel ten goede zullen komen aan ouderenhuisvesting?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="7214E725" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="26F4743F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Antwoord op vraag 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="000318ED" w:rsidRDefault="00222ABA" w14:paraId="0B1C6DD5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Het Kabinet-Schoof heeft middelen gereserveerd voor geclusterde en zorggeschikte woningen binnen de Realisatiestimulans voor de periode 2027-2030. Het resterende budget bedraagt € 420 miljoen euro. Daarnaast heeft het kabinet-Schoof structurele middelen gereserveerd voor de ouderenzorg </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F52A2">
+        <w:t>op de aanvullende post</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F52A2">
+        <w:t xml:space="preserve"> oplopend tot </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">€ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F52A2">
+        <w:t>470 m</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">iljoen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F52A2">
+        <w:t xml:space="preserve">euro </w:t>
+      </w:r>
+      <w:r>
+        <w:t>per jaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F52A2">
+        <w:t xml:space="preserve"> vanaf 2030</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465635">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>Boekholt-O’Sullivan</w:t>
-[...6 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Het Kabinet-Jetten heeft </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465635">
+        <w:t>deze enveloppe</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465635">
+        <w:t>€ 470 mi</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ljoen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465635">
+        <w:t xml:space="preserve"> geschrapt in het coalitieakkoord.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> In het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465635">
+        <w:t xml:space="preserve"> coalitieakkoord</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465635">
+        <w:t xml:space="preserve">€ </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">7 miljard gereserveerd voor woningbouw in de periode 2029-2035. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465635">
+        <w:t xml:space="preserve">Over het mogelijk beschikbaar stellen van </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">deze </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465635">
+        <w:t xml:space="preserve">middelen voor ouderenhuisvesting dient nog besluitvorming plaats te vinden. Hierover </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">verwacht ik uw Kamer te </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465635">
+        <w:t>informer</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465635">
+        <w:t xml:space="preserve"> in september.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="5CAE28CB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="205FD83A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00465635" w:rsidR="003B398F" w:rsidP="003B398F" w14:paraId="1EFB7AF2" w14:textId="77777777">
-[...655 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="17F6F2CD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vraag 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="77CD721E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
+        <w:t>Waar in de Voorjaarsnota of suppletoire begroting is de genoemde € 80 miljoen voor de</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465635">
+        <w:t>Stimuleringsregeling Zorggeschikte Woningen (SZGW) terug te vinden? En indien deze middelen niet expliciet terug te vinden zijn, hoe verklaart u dit en waarom presenteert het kabinet dit als reeds geregeld?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="1F9FEC53" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="5539F6B4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="2BBA4D54" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
+        <w:t>Voor het scheiden van wonen en zorg in de ouderenzorg zijn transitiemiddelen ter beschikking gesteld. Van deze transitiemiddelen is voor de periode 2023 t/m 2026 € 312 miljoen beschikbaar om subsidieaanvragen te kunnen honoreren. De feitelijke uitgaven vinden in latere jaren plaats. Deze uitgaven verlopen via de begroting van VWS. Voor de ronde 2026 is het budgetplafond vastgesteld op € 80 miljoen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00465635">
-[...270 lines deleted...]
-          <w:color w:val="auto"/>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="2535659C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="0C87E033" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Vraag 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00465635" w:rsidR="003B398F" w:rsidP="003B398F" w14:paraId="79B25E39" w14:textId="77777777">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="53B0C5CA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
         <w:t>Kunt u toelichten welke financiële reeks u bedoelde in het debat en of dit bijvoorbeeld de € 40 miljoen voor “versterken wijken en buurten” betreft? En zo ja, hoeveel draagt dit bij aan de doelstelling van 290.000 woningen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00465635" w:rsidR="003B398F" w:rsidP="003B398F" w14:paraId="4AD59DE1" w14:textId="77777777">
-[...20 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="3FA0B83D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="13C8DE8B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00465635" w:rsidR="003B398F" w:rsidP="003B398F" w14:paraId="7DEFF48A" w14:textId="77777777">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="1C0E40EE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
         <w:t xml:space="preserve">Met de € 40 miljoen verwees ik naar het budget voor de SOO in 2026. Aangevuld met het budget van € 80 miljoen voor de SZGW in 2026 verwacht ik dat dit voldoende financiële ondersteuning zal zijn om in de opgave voor ouderenhuisvesting te voorzien in 2026. Mijn opdracht vanuit het </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00465635">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>oalitieakkoord is om voldoende nieuwe woonvormen te realiseren en voor de financiële ondersteuning bij deze opgave maak ik gebruik van de beschikbare woningbouwmiddelen. Het gaat daarbij dus niet om de beschikbare gestelde € 40 miljoen voor “versterken wijken en buurten”.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00465635" w:rsidR="003B398F" w:rsidP="003B398F" w14:paraId="798541B3" w14:textId="77777777">
-[...20 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="69DDBA68" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="7A4520B6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Vraag 9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00465635" w:rsidR="003B398F" w:rsidP="003B398F" w14:paraId="2A73E514" w14:textId="77777777">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="4904ECC3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
         <w:t xml:space="preserve">Kunt u bevestigen dat dit kabinet middelen uit de resterende enveloppe voor ouderenzorg heeft laten vrijvallen en dat deze daarmee niet langer beschikbaar zijn voor ouderenhuisvesting? En klopt het dat de omvang van deze vrijval in de jaren 2026–2030 in totaal rond de € 1 miljard is? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00465635" w:rsidR="003B398F" w:rsidP="003B398F" w14:paraId="3B280C21" w14:textId="77777777">
-[...18 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="5CFBDE6A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="45905FB9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00465635" w:rsidR="003B398F" w:rsidP="003B398F" w14:paraId="0A4C9620" w14:textId="77777777">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="4EB52688" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
         <w:t>Het klopt dat het kabinet de resterende enveloppe voor ouderenzorg heeft laten vrij vallen. Het gaat daarbij om de volgende reeks:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00465635" w:rsidR="003B398F" w:rsidP="003B398F" w14:paraId="3727FB9A" w14:textId="77777777">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="1693FF95" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="dxa"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2686"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1271"/>
+        <w:gridCol w:w="3256"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1374"/>
       </w:tblGrid>
-      <w:tr w:rsidTr="00B21236" w14:paraId="11197414" w14:textId="77777777">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00222ABA" w:rsidTr="00B21236" w14:paraId="468C1D5D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00465635" w:rsidR="003B398F" w:rsidP="00B21236" w14:paraId="13EC22B5" w14:textId="77777777">
+          <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="00B21236" w:rsidRDefault="00222ABA" w14:paraId="46C0B83E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00465635" w:rsidR="003B398F" w:rsidP="00B21236" w14:paraId="64FC3279" w14:textId="77777777">
+          <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="00B21236" w:rsidRDefault="00222ABA" w14:paraId="6A68F671" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00465635">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00465635" w:rsidR="003B398F" w:rsidP="00B21236" w14:paraId="3A29390E" w14:textId="77777777">
+          <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="00B21236" w:rsidRDefault="00222ABA" w14:paraId="57C337AC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00465635">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00465635" w:rsidR="003B398F" w:rsidP="00B21236" w14:paraId="5A7E938B" w14:textId="77777777">
+          <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="00B21236" w:rsidRDefault="00222ABA" w14:paraId="773BAD87" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00465635">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00465635" w:rsidR="003B398F" w:rsidP="00B21236" w14:paraId="44EF23F2" w14:textId="77777777">
+          <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="00B21236" w:rsidRDefault="00222ABA" w14:paraId="477D1166" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00465635">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1374" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00465635" w:rsidR="003B398F" w:rsidP="00B21236" w14:paraId="2542DCB3" w14:textId="77777777">
+          <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="00B21236" w:rsidRDefault="00222ABA" w14:paraId="24114B8D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00465635">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Structureel</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00B21236" w14:paraId="2D259060" w14:textId="77777777">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00222ABA" w:rsidTr="00B21236" w14:paraId="34E82B2C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00465635" w:rsidR="003B398F" w:rsidP="00B21236" w14:paraId="1886EDD2" w14:textId="77777777">
+          <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="00B21236" w:rsidRDefault="00222ABA" w14:paraId="084F5B05" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00465635">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Vrijvallen resterende envelop ouderenzorg*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00465635" w:rsidR="003B398F" w:rsidP="00B21236" w14:paraId="0B5E60DE" w14:textId="77777777">
+          <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="00B21236" w:rsidRDefault="00222ABA" w14:paraId="6763874F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00465635">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">-8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00465635" w:rsidR="003B398F" w:rsidP="00B21236" w14:paraId="3EB6D461" w14:textId="77777777">
+          <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="00B21236" w:rsidRDefault="00222ABA" w14:paraId="704AE040" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00465635">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">-321 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00465635" w:rsidR="003B398F" w:rsidP="00B21236" w14:paraId="06FE5BC4" w14:textId="77777777">
+          <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="00B21236" w:rsidRDefault="00222ABA" w14:paraId="0389EF70" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00465635">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">-320 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00465635" w:rsidR="003B398F" w:rsidP="00B21236" w14:paraId="67132F77" w14:textId="77777777">
+          <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="00B21236" w:rsidRDefault="00222ABA" w14:paraId="5DB35CA6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00465635">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">-470 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1374" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00465635" w:rsidR="003B398F" w:rsidP="00B21236" w14:paraId="6610CA16" w14:textId="77777777">
+          <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="00B21236" w:rsidRDefault="00222ABA" w14:paraId="44F638A7" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00465635">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>-470</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00465635" w:rsidR="003B398F" w:rsidP="003B398F" w14:paraId="1520794F" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="49CCFBEB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00465635">
         <w:rPr>
-          <w:color w:val="auto"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>*bedragen in miljoen euro</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00465635" w:rsidR="003B398F" w:rsidP="003B398F" w14:paraId="19DA9BA6" w14:textId="77777777">
-[...17 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="57E94468" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="2AF2220C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
         <w:t>De benodigde middelen voor de verzorgingshuizen zoals het vorige kabinet di</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00465635">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> had beoogd, hingen voor een belangrijk deel samen met het zorgconcept. Het scenario uit het onderzoek van </w:t>
       </w:r>
-      <w:r w:rsidRPr="00465635">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00465635">
         <w:t>PwC</w:t>
       </w:r>
-      <w:r w:rsidRPr="00465635">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00465635">
         <w:t xml:space="preserve"> naar de moderne verzorgingshuizen ging uit van de situatie dat er zorg- en welzijnspakketten nodig zouden zijn die vergelijkbaar zouden zijn met de oude ZZP 2 en ZZP 3 pakketten. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00465635">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00465635">
         <w:t>PwC</w:t>
       </w:r>
-      <w:r w:rsidRPr="00465635">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00465635">
         <w:t xml:space="preserve"> gaf hierbij aan dat </w:t>
       </w:r>
       <w:r w:rsidRPr="00465635">
         <w:rPr>
           <w:i/>
           <w:iCs/>
+        </w:rPr>
+        <w:t>“Door te werken volgens de traditionele urennormen zou de zorginzet voor ouderen in verzorgingshuizen aanzienlijk toenemen, vergeleken met de ondersteuning die zij momenteel ontvangen. De doelgroep heeft een latente zorgbehoefte, en het is dus ook aannemelijk dat zij meer zorg en ondersteuning nodig hebben dan zij nu ontvangen. Dit biedt echter ook een kans om delen van de zorgbehoefte op alternatieve manieren in te vullen, en goede voorbeelden van werkwijzen die in de tussentijd ontwikkeld zijn integraal mee te nemen in een “verzorgingshuis nieuwe stijl”.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465635">
+        <w:t xml:space="preserve"> Omdat het vooral gaat om het uitbreiden van de woonvormen die reeds worden gebouwd</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465635">
+        <w:t xml:space="preserve"> is het de vraag of de zorgvraag per saldo zal toenemen. Een onderdeel van de plannen was daarnaast om in te zetten op gemeenschapsvorming in woonvormen. De minister van Langdurige Zorg, Jeugd en Sport heeft daarover al aangegeven dat ze </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">onderzoekt of gemeenschapsvorming in woonvormen kan worden betrokken bij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465635">
+        <w:t>de aanvullende HLO-afspraken</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> op grond van het coalitieakkoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465635">
+        <w:t>. Ten slotte, was een deel van de middelen bestemd voor de woningbouw. Ik verwijs u hiervoor naar het antwoord op vraag 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="2610FF27" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="75193802" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="63869172" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
+        <w:t>Hoeveel ouderenwoningen kunnen volgens uw eigen ramingen worden gerealiseerd met de middelen die daadwerkelijk beschikbaar zijn tot en met 2030?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="3C86B1D5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="1661160B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="2597596C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
+        <w:t xml:space="preserve">Er is reeds subsidie verschaft aan ontmoetingsruimten bij ca. 29.000 geclusterde woningen voor ouderen (hoofdzakelijk in het betaalbare segment) en </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465635">
+        <w:t xml:space="preserve">ca. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>7866</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465635">
+        <w:t xml:space="preserve"> zorggeschikte woningen (in de sociale huur)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> subsidie aangevraagd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465635">
+        <w:t xml:space="preserve">. In 2026 zijn de regelingen SOO en SZGW opnieuw opengezet voor in totaal € 120 miljoen waarmee middelen beschikbaar zijn om geclusterde woningen en zorggeschikte woningen voor ouderen van subsidie te kunnen voorzien. Ik verwacht met de beschikbare middelen in 2027 tot en met 2030 een bijdrage te kunnen leveren aan een groot aantal extra geclusterde en zorggeschikte woningen voor ouderen en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00465635">
+        <w:t>aandachtsgroepen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00465635">
+        <w:t>, waarvan het grootste gedeelte voor ouderen zal worden ingezet. Een exacte raming kan ik in dit stadium niet geven, omdat ik nog uitwerk via welke regelingen deze middelen worden besteed. Ik verwacht uw Kamer hier verder over te informeren in september.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="3A4E4B44" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="68AA5108" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="68F39E3C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
+        <w:t xml:space="preserve">Hoe verhouden de structurele middelen van dit kabinet zich tot de structurele middelen uit het </w:t>
+      </w:r>
+      <w:r>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00465635">
+        <w:t>orige kabinet? En hoe verhoudt dit aantal zich tot de verwachte realisatie op basis van de middelen van het vorige kabinet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="650A4713" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="56559797" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="2CA56714" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
+        <w:lastRenderedPageBreak/>
+        <w:t>Dit kabinet heeft, net als het vorige kabinet, geen structurele middelen beschikbaar gesteld voor de woningbouwopgave, maar heeft wel middelen ingezet om de woningbouw tot en met 2035 te ondersteunen. Het is aan een volgend kabinet om te bezien in welke mate financiële ondersteuning na 2035 nodig is. Voor het inzicht in de beschikbare middelen en de realisaties die hiermee ondersteund worden verwijs ik u verder naar de antwoorden op vraag 3 en 10.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="60704155" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="4D873644" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="5739A71E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
+        <w:t>Klopt het dat de huidige realisatiegraad aanzienlijk achterblijft bij de benodigde jaarlijkse productie om de doelstelling te halen? In hoeverre acht u het realistisch dat de doelstelling van 290.000 ouderenwoningen in 2030 wordt gehaald gezien de huidige voortgang en financiële kaders van dit kabinet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="59CD10A0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="2B03A517" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="45E12A76" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F24F66" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="6A26D92A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24F66">
+        <w:t xml:space="preserve">Ik heb uw Kamer een voortgangsbrief ouderenhuisvesting gestuurd, waar ik inga op de doelstelling van 290.000 ouderenwoningen. Ook ga ik in deze brief in op de knelpunten die ik zie bij de realisatie van deze opgave, en </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">geef ik </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F24F66">
+        <w:t>een overzicht van hoe ik werk aan bijpassende financiële ondersteuning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="6F661A77" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="3B122AE3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 13</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="4304106B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
+        <w:t>Kunt u toezeggen om bij de beantwoording van deze schriftelijke vragen een bijlage te voegen waarin alle middelen voor ouderenhuisvesting uit het coalitieakkoord, de vorige en huidige begrotingen en de suppletoire begrotingen integraal en inzichtelijk worden gemaakt, inclusief tijdpad en bestemming tot en met 2030?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="0DF6BD6E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="4DCDCF4B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 13</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="6B966222" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
+        <w:t>Ja, ik zal bij de beantwoording van deze schriftelijke vragen een dergelijke bijlage bijvoegen. De bijlage is in hoofdopzet reeds gereed, alleen het kasritme dient nog te worden afgestemd met de meest actuele begroting, zodat deze in lijn wordt gebracht met de geldende begrotingssystematiek en de uitwerking van de betreffende subsidieregelingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="033FB628" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="3E3BBD20" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 14</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="14D34EFE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
+        <w:t>Bent u bereid deze vragen afzonderlijk en binnen drie weken te beantwoorden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="098A3301" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="15D360D8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00465635">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 14</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="6936E9C6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="7AB350AE" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="4C2B17CD" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="2C3CDF3A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>“Door te werken volgens de traditionele urennormen zou de zorginzet voor ouderen in verzorgingshuizen aanzienlijk toenemen, vergeleken met de ondersteuning die zij momenteel ontvangen. De doelgroep heeft een latente zorgbehoefte, en het is dus ook aannemelijk dat zij meer zorg en ondersteuning nodig hebben dan zij nu ontvangen. Dit biedt echter ook een kans om delen van de zorgbehoefte op alternatieve manieren in te vullen, en goede voorbeelden van werkwijzen die in de tussentijd ontwikkeld zijn integraal mee te nemen in een “verzorgingshuis nieuwe stijl”.</w:t>
-[...614 lines deleted...]
-    <w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="364C800C" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="2FD92D3E" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="39A9780B" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="356F13A4" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="015145A9" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="25EA1806" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00465635" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="20A8576E" w14:textId="77777777"/>
+    <w:p w:rsidRPr="003B398F" w:rsidR="00222ABA" w:rsidP="003B398F" w:rsidRDefault="00222ABA" w14:paraId="752ECD3E" w14:textId="77777777"/>
+    <w:p w:rsidR="002C3023" w:rsidRDefault="002C3023" w14:paraId="1F84C783" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="002C3023">
+      <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
-      <w:pgSz w:w="11905" w:h="16837"/>
-      <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="56AF1707" w14:textId="77777777" w:rsidR="00122702" w:rsidRDefault="00122702" w:rsidP="00222ABA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="7E8BDE11" w14:textId="77777777" w:rsidR="00122702" w:rsidRDefault="00122702" w:rsidP="00222ABA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...18 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...4 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="006A2999" w14:paraId="33220B19" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="49DE51E1" w14:textId="77777777" w:rsidR="00222ABA" w:rsidRPr="00222ABA" w:rsidRDefault="00222ABA" w:rsidP="00222ABA">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...111 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="003570E5" w14:paraId="63D7A7F2" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="74A9488A" w14:textId="77777777" w:rsidR="00222ABA" w:rsidRPr="00222ABA" w:rsidRDefault="00222ABA" w:rsidP="00222ABA">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="59C81890" w14:textId="77777777" w:rsidR="00222ABA" w:rsidRPr="00222ABA" w:rsidRDefault="00222ABA" w:rsidP="00222ABA">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...3 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="3F9ABBE6" w14:textId="77777777" w:rsidR="00122702" w:rsidRDefault="00122702" w:rsidP="00222ABA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="34B87F07" w14:textId="77777777" w:rsidR="00122702" w:rsidRDefault="00122702" w:rsidP="00222ABA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="1C1CF7A6" w14:textId="77777777" w:rsidR="00222ABA" w:rsidRDefault="00222ABA" w:rsidP="000318ED">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00742DAA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kamerstukken II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00742DAA">
+        <w:t xml:space="preserve"> 2025/26</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5755C">
+        <w:t>29389</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5755C">
+        <w:t>158</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="000318ED" w:rsidP="000318ED" w14:paraId="080B85CF" w14:textId="77777777">
-[...43 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="1E555168" w14:textId="77777777" w:rsidR="00222ABA" w:rsidRDefault="00222ABA" w:rsidP="003B398F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00CB64A7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Staatscourant 2026, 17687 | Overheid.nl &gt; Officiële bekendmakingen</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...498 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="12C7B4D6" w14:textId="77777777" w:rsidR="00222ABA" w:rsidRPr="00222ABA" w:rsidRDefault="00222ABA" w:rsidP="00222ABA">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="003570E5" w14:paraId="7F5E870F" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1E466CFA" w14:textId="77777777" w:rsidR="00222ABA" w:rsidRPr="00222ABA" w:rsidRDefault="00222ABA" w:rsidP="00222ABA">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1212 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...394 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3EC30F71" w14:textId="77777777" w:rsidR="00222ABA" w:rsidRPr="00222ABA" w:rsidRDefault="00222ABA" w:rsidP="00222ABA">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="003570E5"/>
-[...66 lines deleted...]
-    <w:rsid w:val="00FC04D1"/>
+    <w:rsidRoot w:val="00222ABA"/>
+    <w:rsid w:val="00122702"/>
+    <w:rsid w:val="00222ABA"/>
+    <w:rsid w:val="002C3023"/>
+    <w:rsid w:val="005C2E8C"/>
+    <w:rsid w:val="00DF7A30"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="78B067DB"/>
-  <w15:docId w15:val="{9D960EDE-C6DF-4D32-B507-78B18B2BE4E0}"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="521BE9E3"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E3AFC812-B478-40E1-8EEB-C80BFB873D13}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4718,77 +1851,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4813,75 +1946,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4916,55 +2049,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -5027,812 +2160,750 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00222ABA"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...18 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading2">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00222ABA"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading3">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00222ABA"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00222ABA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00222ABA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00222ABA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00222ABA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00222ABA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00222ABA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...13 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00222ABA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00222ABA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00222ABA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00222ABA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00222ABA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00222ABA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00222ABA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00222ABA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00222ABA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00222ABA"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...105 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00222ABA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00222ABA"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
-[...23 lines deleted...]
-        <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00222ABA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="00222ABA"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00222ABA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00222ABA"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...7 lines deleted...]
-    <w:uiPriority w:val="3"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
     <w:qFormat/>
+    <w:rsid w:val="00222ABA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00222ABA"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00222ABA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00222ABA"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00222ABA"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelraster">
+    <w:name w:val="Table Grid"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00222ABA"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...130 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...54 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
-[...23 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
     <w:name w:val="Witregel W1 (bodytekst)"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00222ABA"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...12 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006A2999"/>
+    <w:rsid w:val="00222ABA"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-      <w:kern w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="FootnoteText"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="006A2999"/>
-[...7 lines deleted...]
-  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:rsid w:val="00222ABA"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006A2999"/>
+    <w:rsid w:val="00222ABA"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-[...2 lines deleted...]
-    <w:link w:val="VoettekstChar"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006A2999"/>
+    <w:rsid w:val="00222ABA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006A2999"/>
-[...10 lines deleted...]
-    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00222ABA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007D7A5D"/>
+    <w:rsid w:val="00222ABA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007D7A5D"/>
-[...12 lines deleted...]
-    <w:rsid w:val="008C4918"/>
+    <w:rsid w:val="00222ABA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00222ABA"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...82 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/stcrt-2026-17687.html" TargetMode="External" /></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /></Relationships>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/stcrt-2026-17687.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5889,51 +2960,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -5997,65 +3068,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -6076,106 +3147,65 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>6</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>10555</ap:Characters>
+  <ap:Pages>7</ap:Pages>
+  <ap:Words>1890</ap:Words>
+  <ap:Characters>10399</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>87</ap:Lines>
+  <ap:Lines>86</ap:Lines>
   <ap:Paragraphs>24</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>12449</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>12265</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>