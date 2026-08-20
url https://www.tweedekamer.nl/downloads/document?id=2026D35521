--- v0 (2026-07-06)
+++ v1 (2026-08-20)
@@ -1,2034 +1,680 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="002822CA" w:rsidR="00340ECA" w:rsidP="002822CA" w:rsidRDefault="00340ECA" w14:paraId="47F7000C" w14:textId="77777777"/>
-    <w:p w:rsidR="00350663" w:rsidP="00350663" w:rsidRDefault="00350663" w14:paraId="26BC92CA" w14:textId="77777777">
+    <w:p w:rsidRPr="004C19FC" w:rsidR="004C19FC" w:rsidP="004C19FC" w:rsidRDefault="00D87DB4" w14:paraId="56024211" w14:textId="6E854C5D">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C19FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>33</w:t>
+      </w:r>
+      <w:r w:rsidR="004C19FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C19FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>576</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C19FC" w:rsidR="004C19FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C19FC" w:rsidR="004C19FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Natuurbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C19FC" w:rsidR="004C19FC" w:rsidP="004C19FC" w:rsidRDefault="004C19FC" w14:paraId="3C5CECA4" w14:textId="7941DB41">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C19FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>33</w:t>
+      </w:r>
       <w:r>
-        <w:t>Geachte Voorzitter,</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C19FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>118</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C19FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C19FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Omgevingsrecht</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00350663" w:rsidP="00350663" w:rsidRDefault="00350663" w14:paraId="2B5817C4" w14:textId="77777777"/>
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="004C19FC" w:rsidR="004C19FC" w:rsidP="004C19FC" w:rsidRDefault="004C19FC" w14:paraId="41F06151" w14:textId="00DEAA8F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C19FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C19FC" w:rsidR="00D87DB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>512</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C19FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
-        <w:t>Met deze brief informeer ik uw Kamer over het vervolgproces van het B</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> treedt een dag na publicatie in het Staatsblad in werking.</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C19FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brief van de staatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00862717" w:rsidR="00610E84" w:rsidP="00610E84" w:rsidRDefault="00610E84" w14:paraId="635E99DC" w14:textId="77777777">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="004C19FC" w:rsidR="004C19FC" w:rsidP="004C19FC" w:rsidRDefault="004C19FC" w14:paraId="682293C0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C19FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00610E84" w:rsidR="00610E84" w:rsidP="00610E84" w:rsidRDefault="00610E84" w14:paraId="3F417E4A" w14:textId="77777777">
-[...53 lines deleted...]
-        <w:t xml:space="preserve"> biedt. Daarbij zal ik, met het oog op uitvoerbaarheid, het vervolgproces samen met de provincies oppakken en zo nodig ondersteuning bieden bij het toepassen van deze regelgeving in de praktijk. </w:t>
+    <w:p w:rsidRPr="004C19FC" w:rsidR="004C19FC" w:rsidP="004C19FC" w:rsidRDefault="004C19FC" w14:paraId="15947C4A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C19FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 6 juli 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00610E84" w:rsidR="00610E84" w:rsidP="00610E84" w:rsidRDefault="00610E84" w14:paraId="4E96AFE7" w14:textId="77777777"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">. 484 en 486). Het afwachten van het oordeel van uw Kamer is echter geen vereiste in het totstandkomingsproces van het ontwerpbesluit. </w:t>
+    <w:p w:rsidRPr="004C19FC" w:rsidR="00D87DB4" w:rsidP="004C19FC" w:rsidRDefault="00D87DB4" w14:paraId="2EF65A8B" w14:textId="66435DF8">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C19FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Met deze brief informeer ik uw Kamer over het vervolgproces van het Besluit tot wijziging van het Besluit activiteiten leefomgeving en van het Besluit kwaliteit leefomgeving (bescherming wolf en goudjakhals), in antwoord op uw verzoek van 3 juli jl. (2026Z15055/2026D34288). Ik heb deze algemene maatregel van bestuur (amvb) ondertekend met het oog op vaststelling en publicatie. De amvb treedt een dag na publicatie in het Staatsblad in werking.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00610E84" w:rsidR="00610E84" w:rsidP="00610E84" w:rsidRDefault="00610E84" w14:paraId="0D0FF515" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w:rsidRPr="004C19FC" w:rsidR="00D87DB4" w:rsidP="004C19FC" w:rsidRDefault="00D87DB4" w14:paraId="3BFC59D1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00610E84" w:rsidR="00610E84" w:rsidP="00610E84" w:rsidRDefault="00610E84" w14:paraId="3839D2C3" w14:textId="77777777">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+    <w:p w:rsidRPr="004C19FC" w:rsidR="00D87DB4" w:rsidP="004C19FC" w:rsidRDefault="00D87DB4" w14:paraId="5B0E802A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C19FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het is belangrijk dat de amvb in werking kan treden voor het zomerreces, om handvatten voor de aanpak van probleemwolven te bieden. Hier vragen provincies en gemeenten om. Het welpenseizoen en ook het recreatieseizoen staan voor de deur. Als er onverhoopt incidenten zijn deze zomer, wil ik dat gemeenten en provincies zo snel mogelijk kunnen handelen en daarbij gebruik kunnen maken van de mogelijkheden die deze amvb biedt. Daarbij zal ik, met het oog op uitvoerbaarheid, het vervolgproces samen met de provincies oppakken en zo nodig ondersteuning bieden bij het toepassen van deze regelgeving in de praktijk. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00610E84" w:rsidR="00610E84" w:rsidP="00610E84" w:rsidRDefault="00610E84" w14:paraId="1D575C28" w14:textId="77777777">
-[...18 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="004C19FC" w:rsidR="00D87DB4" w:rsidP="004C19FC" w:rsidRDefault="00D87DB4" w14:paraId="5657B1E9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00610E84" w:rsidR="00610E84" w:rsidP="00610E84" w:rsidRDefault="00610E84" w14:paraId="3B7731CA" w14:textId="77777777"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> maatregelen en het samen met de buurlanden werken aan een gunstige staat van instandhouding van de gezamenlijke wolvenpopulatie zodat beheer, waar nodig, op termijn mogelijk wordt.</w:t>
+    <w:p w:rsidRPr="004C19FC" w:rsidR="00D87DB4" w:rsidP="004C19FC" w:rsidRDefault="00D87DB4" w14:paraId="7D510BA3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C19FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De door uw Kamer aangenomen motie Kostić (Kamerstukken II 2025/26, 33 118, nr. 310) van januari 2026 verzoekt geen verdere stappen te zetten tot het nieuwe kabinet (het kabinet Jetten) is aangetreden en uw Kamer inzicht heeft gekregen in het gewijzigde ontwerpbesluit om er vervolgens een definitief oordeel over te vellen. Ik heb uw Kamer inzicht gegeven in hoe ik het ontwerpbesluit zal wijzigen naar aanleiding van het spoedadvies van de Afdeling advisering van de Raad van State (Raad van State) en uw Kamer gelet op het belang van spoedige vaststelling van het besluit meermaals opgeroepen om zo snel als mogelijk met mij hierover een debat te voeren (Kamerstukken II 2025/26, 33 576, nrs. 484 en 486). Het afwachten van het oordeel van uw Kamer is echter geen vereiste in het totstandkomingsproces van het ontwerpbesluit. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00350663" w:rsidP="00350663" w:rsidRDefault="00350663" w14:paraId="292979C0" w14:textId="77777777"/>
-[...11 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="004C19FC" w:rsidR="00D87DB4" w:rsidP="004C19FC" w:rsidRDefault="00D87DB4" w14:paraId="29385DCF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00350663" w:rsidP="00350663" w:rsidRDefault="00350663" w14:paraId="591E0BF0" w14:textId="77777777">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="004C19FC" w:rsidR="00D87DB4" w:rsidP="004C19FC" w:rsidRDefault="00D87DB4" w14:paraId="72738FC2" w14:textId="036FFE73">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C19FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uw Kamer heeft mij op 19 maart 2026 ook gevraagd snel te handelen middels de motie van het lid Den Hollander die de regering verzoekt zo spoedig mogelijk te komen met een juridisch houdbare beheerstrategie voor het aanpakken van probleemwolven en probleemsituaties, daarbij nadrukkelijk aandacht te besteden aan monitoring en preventie en medeoverheden actief te betrekken bij de uitwerking (Kamerstukken II 2025/26, 36 800 XIV, nr. 51). Dit verzoek staat op gespannen voet met het laatste deel van de motie Kostić. </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00350663" w:rsidP="00350663" w:rsidRDefault="00350663" w14:paraId="70BCDD96" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="004C19FC" w:rsidR="004C19FC" w:rsidP="004C19FC" w:rsidRDefault="004C19FC" w14:paraId="62D1C808" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00350663" w:rsidP="00350663" w:rsidRDefault="00350663" w14:paraId="188DB6CF" w14:textId="77777777">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="004C19FC" w:rsidR="00D87DB4" w:rsidP="004C19FC" w:rsidRDefault="00D87DB4" w14:paraId="565F0335" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C19FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De motie Kostić is bijna helemaal uitgevoerd; alleen het laatste deel van het in deze motie geformuleerde verzoek kan ik door de grote tijdsdruk niet uitvoeren, mede omdat uw Kamer ervoor heeft gekozen eerst na het zomerreces een debat te hebben waar ook de amvb onderwerp van gesprek is.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00350663" w:rsidP="00350663" w:rsidRDefault="00350663" w14:paraId="0FAAEBA8" w14:textId="77777777">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="004C19FC" w:rsidR="00D87DB4" w:rsidP="004C19FC" w:rsidRDefault="00D87DB4" w14:paraId="160ADA4E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00A54BCC" w:rsidR="00350663" w:rsidP="00350663" w:rsidRDefault="00350663" w14:paraId="2B1F584F" w14:textId="77777777">
-[...9 lines deleted...]
-        <w:t>Silvio P.A. Erkens</w:t>
+    <w:p w:rsidRPr="004C19FC" w:rsidR="00D87DB4" w:rsidP="004C19FC" w:rsidRDefault="00D87DB4" w14:paraId="396591D7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C19FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Na de zomer blijf ik uiteraard ook inzetten op de andere sporen waarover ik eerder met de Kamer gesproken heb: het voorkomen van incidenten via voorlichting, het bieden van steun aan veebeschermende maatregelen en het samen met de buurlanden werken aan een gunstige staat van instandhouding van de gezamenlijke wolvenpopulatie zodat beheer, waar nodig, op termijn mogelijk wordt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D43E3C" w:rsidR="00350663" w:rsidP="00350663" w:rsidRDefault="00350663" w14:paraId="6C8BA517" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+    <w:p w:rsidRPr="004C19FC" w:rsidR="00D87DB4" w:rsidP="004C19FC" w:rsidRDefault="00D87DB4" w14:paraId="0898C518" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C19FC" w:rsidR="004C19FC" w:rsidP="004C19FC" w:rsidRDefault="004C19FC" w14:paraId="3E8DD80A" w14:textId="13178843">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C19FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C19FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...1 lines deleted...]
-        <w:t>Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C19FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="00D43E3C" w:rsidR="00350663" w:rsidSect="00D604B3">
-[...7 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:p w:rsidRPr="004C19FC" w:rsidR="004E5D09" w:rsidP="004C19FC" w:rsidRDefault="00D87DB4" w14:paraId="351AA60B" w14:textId="58D1BA23">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C19FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C19FC" w:rsidR="004C19FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C19FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P.A. Erkens</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidRPr="004C19FC" w:rsidR="004E5D09" w:rsidSect="00E91312">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C2C8533" w14:textId="77777777" w:rsidR="0062286E" w:rsidRDefault="0062286E">
+    <w:p w14:paraId="43491DD7" w14:textId="77777777" w:rsidR="00065292" w:rsidRDefault="00065292" w:rsidP="00D87DB4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22FEA00D" w14:textId="77777777" w:rsidR="0062286E" w:rsidRDefault="0062286E"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="756D8DB9" w14:textId="77777777" w:rsidR="0062286E" w:rsidRDefault="0062286E">
+    <w:p w14:paraId="1E992B10" w14:textId="77777777" w:rsidR="00065292" w:rsidRDefault="00065292" w:rsidP="00D87DB4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06E2E065" w14:textId="77777777" w:rsidR="0062286E" w:rsidRDefault="0062286E"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...15 lines deleted...]
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="800000A7" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2F1885BA" w14:textId="77777777" w:rsidR="007F1572" w:rsidRDefault="00732F7D">
+  <w:p w14:paraId="202D4F0B" w14:textId="77777777" w:rsidR="00D87DB4" w:rsidRPr="00D87DB4" w:rsidRDefault="00D87DB4" w:rsidP="00D87DB4">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...116 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="519049AE" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00732F7D" w:rsidP="008C356D">
+  <w:p w14:paraId="3823B31F" w14:textId="77777777" w:rsidR="00D87DB4" w:rsidRPr="00D87DB4" w:rsidRDefault="00D87DB4" w:rsidP="00D87DB4">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...199 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...190 lines deleted...]
-  <w:p w14:paraId="2CC57F36" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="596B4E8D" w14:textId="77777777" w:rsidR="00D87DB4" w:rsidRPr="00D87DB4" w:rsidRDefault="00D87DB4" w:rsidP="00D87DB4">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="33733B9F" w14:textId="77777777" w:rsidR="0062286E" w:rsidRDefault="0062286E">
+    <w:p w14:paraId="7D52463C" w14:textId="77777777" w:rsidR="00065292" w:rsidRDefault="00065292" w:rsidP="00D87DB4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66C30DB0" w14:textId="77777777" w:rsidR="0062286E" w:rsidRDefault="0062286E"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="314D638C" w14:textId="77777777" w:rsidR="0062286E" w:rsidRDefault="0062286E">
+    <w:p w14:paraId="12D15014" w14:textId="77777777" w:rsidR="00065292" w:rsidRDefault="00065292" w:rsidP="00D87DB4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00F0C243" w14:textId="77777777" w:rsidR="0062286E" w:rsidRDefault="0062286E"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...97 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="70F99DB4" w14:textId="77777777" w:rsidR="00D87DB4" w:rsidRPr="00D87DB4" w:rsidRDefault="00D87DB4" w:rsidP="00D87DB4">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...108 lines deleted...]
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+  <w:p w14:paraId="06FD38F9" w14:textId="77777777" w:rsidR="00D87DB4" w:rsidRPr="00D87DB4" w:rsidRDefault="00D87DB4" w:rsidP="00D87DB4">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="48958CA8" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="000049FB">
-[...455 lines deleted...]
-  <w:p w14:paraId="60CCF97A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="04D08C7E" w14:textId="77777777" w:rsidR="00D87DB4" w:rsidRPr="00D87DB4" w:rsidRDefault="00D87DB4" w:rsidP="00D87DB4">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...305 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A4120A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D8E1FCE"/>
     <w:lvl w:ilvl="0" w:tplc="2B908FF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Lijstopsomteken"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AEDA8B72" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
@@ -2127,1579 +773,231 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DB1C4DD4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...658 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1352292160">
-    <w:abstractNumId w:val="10"/>
-[...25 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="1019962830">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1298685113">
-[...44 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
-[...5 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...634 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00D87DB4"/>
+    <w:rsid w:val="0006021E"/>
+    <w:rsid w:val="00065292"/>
+    <w:rsid w:val="001444C6"/>
+    <w:rsid w:val="004C19FC"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00761AED"/>
+    <w:rsid w:val="00B950B5"/>
+    <w:rsid w:val="00D87DB4"/>
+    <w:rsid w:val="00E0357E"/>
+    <w:rsid w:val="00E91312"/>
+    <w:rsid w:val="00EF73B0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="772838BA"/>
+  <w14:docId w14:val="125E9826"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{A4D2555D-1AAA-4C7B-B10B-173AB1FF4C91}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3721,74 +1019,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3937,1110 +1236,996 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00D87DB4"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00D87DB4"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00D87DB4"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00D87DB4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D87DB4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D87DB4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D87DB4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D87DB4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D87DB4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...349 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D87DB4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D87DB4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D87DB4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D87DB4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D87DB4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D87DB4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D87DB4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D87DB4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D87DB4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D87DB4"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00D87DB4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00D87DB4"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00D87DB4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D87DB4"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00D87DB4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D87DB4"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D87DB4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00D87DB4"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00D87DB4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D87DB4"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstopsomteken">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00D87DB4"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="227"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D87DB4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D87DB4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D87DB4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
-[...9 lines deleted...]
-    <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...84 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00D87DB4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="004C19FC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>2722</ap:Characters>
+  <ap:Pages>1</ap:Pages>
+  <ap:Words>520</ap:Words>
+  <ap:Characters>2862</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>22</ap:Lines>
+  <ap:Lines>23</ap:Lines>
   <ap:Paragraphs>6</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>3210</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3376</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>