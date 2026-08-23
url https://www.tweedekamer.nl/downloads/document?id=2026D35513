--- v0 (2026-07-03)
+++ v1 (2026-08-23)
@@ -1,3154 +1,1164 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="007426AA" w:rsidR="0013384C" w:rsidP="003F1CD9" w:rsidRDefault="0013384C" w14:paraId="074D0A8A" w14:textId="5437B5E4">
-[...25 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00775A80" w:rsidR="00775A80" w:rsidRDefault="00C84920" w14:paraId="0B90CA61" w14:textId="3468A4DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775A80" w:rsidR="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>627</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775A80" w:rsidR="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00775A80" w:rsidR="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">(Glas)tuinbouw </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00775A80" w:rsidR="00775A80" w:rsidP="00775A80" w:rsidRDefault="00775A80" w14:paraId="6C6B5F4D" w14:textId="5E5570CE">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775A80" w:rsidR="00C84920">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>73</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775A80" w:rsidR="00C84920">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00775A80" w:rsidR="00C84920">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brief van de staatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00775A80" w:rsidR="00775A80" w:rsidP="00775A80" w:rsidRDefault="00775A80" w14:paraId="63CCB7E5" w14:textId="0E9E5C96">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00775A80" w:rsidR="00C84920" w:rsidP="00775A80" w:rsidRDefault="00775A80" w14:paraId="742414A1" w14:textId="50791485">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 3 juli 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775A80" w:rsidR="00C84920">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00124F1F">
-[...29 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00775A80" w:rsidR="00C84920">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Hierbij stuur ik u de conceptregeling inzake de verlenging van de subsidieregelingen Energie-efficiëntie Glastuinbouw (EG) en Marktintroductie Energie-innovaties (MEI). Daarnaast bied ik uw Kamer, mede namens de Minister van Klimaat en Groene Groei en de Staatssecretaris van Financiën, hierbij het rapport over de broeikasgasbeprijzing in de Nederlandse glastuinbouw aan (ter invulling van de motie Flach &amp; Grinwis), alsmede de tussenevaluatie van het Convenant Energietransitie Glastuinbouw, waarin eveneens de EG- en MEI-regelingen zijn geëvalueerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00775A80" w:rsidR="00C84920" w:rsidP="00C84920" w:rsidRDefault="00C84920" w14:paraId="27385E2C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00775A80" w:rsidR="00C84920" w:rsidP="00C84920" w:rsidRDefault="00C84920" w14:paraId="3881973A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Voor de nadere duiding van de inhoud van de ontwerpregeling en de rapportages verwijs ik naar de toelichting hieronder.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0013384C" w:rsidP="003F1CD9" w:rsidRDefault="0013384C" w14:paraId="5BC50A5D" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00775A80" w:rsidR="00C84920" w:rsidP="00C84920" w:rsidRDefault="00C84920" w14:paraId="5E934C5B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00775A80" w:rsidR="00C84920" w:rsidP="00C84920" w:rsidRDefault="00C84920" w14:paraId="53E5396A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Evaluatie Convenant Energietransitie Glastuinbouw en de EG- en MEI-regelingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00775A80" w:rsidR="00C84920" w:rsidP="00C84920" w:rsidRDefault="00C84920" w14:paraId="1BD8891A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00775A80" w:rsidR="00C84920" w:rsidP="00C84920" w:rsidRDefault="00C84920" w14:paraId="5D106C02" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bijgevoegd bij deze brief stuur ik u de door Drift uitgevoerde Tussenevaluatie Convenant Energietransitie Glastuinbouw. De resultaten van deze evaluatie worden door het kabinet betrokken bij de augustusbesluitvorming, bij de vormgeving van afspraken met de glastuinbouw na 2030 en in het traject van de uitwerking van de transitiepaden. Een appreciatie van het rapport volgt gezamenlijk met het afronden van deze trajecten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00775A80" w:rsidR="00C84920" w:rsidP="00C84920" w:rsidRDefault="00C84920" w14:paraId="5A0C6017" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00775A80" w:rsidR="00C84920" w:rsidP="00C84920" w:rsidRDefault="00C84920" w14:paraId="27CF4A9E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Als onderdeel van de tussenevaluatie van het Convenant Energietransitie Glastuinbouw is een vijfjaarlijkse evaluatie uitgevoerd naar het functioneren van de subsidieregelingen EG en MEI in de periode 2020-2025. Uit de evaluatie blijkt dat beide regelingen efficiënt en effectief functioneren en succesvol investeringen in de energietransitie aantrekken. De MEI-regeling is effectief in het stimuleren van de introductie van nieuwe, nog onbewezen (combinaties van) technologieën. De EG-regeling is effectief in de ondersteuning en brede uitrol van marktrijpe, energiebesparende technieken. Denk hierbij aan LED-belichting en tweede energieschermen. De regelingen vullen elkaar complementair aan. De MEI stimuleert innovatie aan het begin van de keten, terwijl EG inzet op de brede toepassing van bewezen technieken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00775A80" w:rsidR="00C84920" w:rsidP="00C84920" w:rsidRDefault="00C84920" w14:paraId="566E5754" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00775A80" w:rsidR="00C84920" w:rsidP="00C84920" w:rsidRDefault="00C84920" w14:paraId="621919BD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Besluit tot voortzetting regelingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00775A80" w:rsidR="00C84920" w:rsidP="00C84920" w:rsidRDefault="00C84920" w14:paraId="77FD5AE6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De aanbeveling luidt dan ook om de regelingen voort te zetten, waarbij wordt geadviseerd om de monitoring van de daadwerkelijke energie- en emissiereducties verder te verbeteren om de impact nog beter aan te kunnen tonen. Gezien de positieve uitkomsten van de evaluatie ben ik voornemens om de subsidieregelingen EG en MEI te behouden. Zoals uit de rapportages volgt, zijn deze regelingen een cruciaal onderdeel van het instrumentarium om de sector te ondersteunen in de energietransitie en de benodigde emissiereducties te realiseren. Op basis van de tussenevaluatie worden de EG en MEI regelingen daarom per 1 januari aanstaande verlengd. Hiermee borg ik de continuïteit en het benodigde handelingsperspectief voor ondernemers die stappen willen zetten richting een klimaatneutrale kas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00775A80" w:rsidR="00C84920" w:rsidP="00C84920" w:rsidRDefault="00C84920" w14:paraId="4D951154" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00775A80" w:rsidR="00C84920" w:rsidP="00C84920" w:rsidRDefault="00C84920" w14:paraId="6AC6B362" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>In overeenstemming met artikel 4.10, zevende lid, van de Comptabiliteitswet 2016 leg ik de regeling die strekt tot wijziging van de tijdstippen waarop de subsidiemodules vervallen aan u voor en biedt uw Kamer de gelegenheid zich uit te spreken over de ontwerpregeling voordat deze gepubliceerd zal worden. Ik zal deze regeling niet eerder vaststellen dan 30 dagen na verzending van deze brief.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00775A80" w:rsidR="00C84920" w:rsidP="00C84920" w:rsidRDefault="00C84920" w14:paraId="63DC97B5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00775A80" w:rsidR="00C84920" w:rsidP="00C84920" w:rsidRDefault="00C84920" w14:paraId="20B4E42E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...52 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Broeikasgasbeprijzing Nederlandse glastuinbouw (Rapportage motie Flach en Grinwis)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00775A80" w:rsidR="00C84920" w:rsidP="00C84920" w:rsidRDefault="00C84920" w14:paraId="56A281FD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00775A80" w:rsidR="00C84920" w:rsidP="00C84920" w:rsidRDefault="00C84920" w14:paraId="3361B97A" w14:textId="728F185F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het onderzoeksrapport van Wageningen Social &amp; Economic Research toetst de doeltreffendheid en economische impact van de beprijzing van broeikasgasemissies in de Nederlandse glastuinbouw. Hiermee vervult het kabinet de motie van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775A80" w:rsidR="00166311">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Flach</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en Grinwis (Kamerstuk 36725 XXIII, nr. 9). Het kabinet betrekt de inzichten van dit rapport en een appreciatie ervan bij de besluitvorming over het beprijzingspakket voor de glastuinbouwsector in augustus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00775A80" w:rsidR="00C84920" w:rsidP="00C84920" w:rsidRDefault="00C84920" w14:paraId="47154CBF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00775A80" w:rsidR="00775A80" w:rsidP="00775A80" w:rsidRDefault="00775A80" w14:paraId="6E0ED9FB" w14:textId="755C48B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00775A80" w:rsidR="00C84920" w:rsidP="00C84920" w:rsidRDefault="00C84920" w14:paraId="13C285DC" w14:textId="6D824229">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775A80" w:rsidR="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P.A. Erkens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00775A80" w:rsidR="00C84920" w:rsidP="00C84920" w:rsidRDefault="00C84920" w14:paraId="58C185D1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00775A80" w:rsidR="004E5D09" w:rsidP="00C84920" w:rsidRDefault="00C84920" w14:paraId="52304315" w14:textId="62B30EB9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ter griffie van de Tweede Kamer der</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Staten-Generaal ontvangen op 3 juli 2026.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>De wens om over de voorgenomen voor dracht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775A80" w:rsidR="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor de vast te stellen ministeriële regeling </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775A80" w:rsidR="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nadere inlichtingen te ontvangen kan door of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775A80" w:rsidR="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">namens de Kamer of door ten minste dertig </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775A80" w:rsidR="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>leden van de Kamer te kennen worden gegeven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775A80" w:rsidR="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>uiterlijk op 30 september 2026.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>De voordracht voor de vast te stellen ministeriële</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775A80" w:rsidR="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>regeling kan niet eerder worden gedaan dan op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775A80" w:rsidR="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1 oktober 2026 dan wel binnen veertien dagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775A80" w:rsidR="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>na het verstrekken van de in de vorige volzin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775A80" w:rsidR="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bedoelde inlichtingen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Bij de termijnen is rekening gehouden met de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775A80" w:rsidR="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00775A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...155 lines deleted...]
-        <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:pgNumType w:start="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>recesperiode van de Tweede Kamer.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidRPr="00775A80" w:rsidR="004E5D09" w:rsidSect="00E22399">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B2A155E" w14:textId="77777777" w:rsidR="00974DB2" w:rsidRDefault="00974DB2">
+    <w:p w14:paraId="4691ABC6" w14:textId="77777777" w:rsidR="007D76C2" w:rsidRDefault="007D76C2" w:rsidP="00C84920">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1882B28F" w14:textId="77777777" w:rsidR="00974DB2" w:rsidRDefault="00974DB2"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12625B69" w14:textId="77777777" w:rsidR="00974DB2" w:rsidRDefault="00974DB2">
+    <w:p w14:paraId="512434CF" w14:textId="77777777" w:rsidR="007D76C2" w:rsidRDefault="007D76C2" w:rsidP="00C84920">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62597D45" w14:textId="77777777" w:rsidR="00974DB2" w:rsidRDefault="00974DB2"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...56 lines deleted...]
-    <w:sig w:usb0="800000A7" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="42F90AB4" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="2A44308C" w14:textId="77777777" w:rsidR="00C84920" w:rsidRPr="00C84920" w:rsidRDefault="00C84920" w:rsidP="00C84920">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="1C3BC531" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="4EF545F6" w14:textId="77777777" w:rsidR="00C84920" w:rsidRPr="00C84920" w:rsidRDefault="00C84920" w:rsidP="00C84920">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3C08A7BE" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5464898A" w14:textId="77777777" w:rsidR="00C84920" w:rsidRPr="00C84920" w:rsidRDefault="00C84920" w:rsidP="00C84920">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F750AB5" w14:textId="77777777" w:rsidR="00974DB2" w:rsidRDefault="00974DB2">
+    <w:p w14:paraId="415BF0D1" w14:textId="77777777" w:rsidR="007D76C2" w:rsidRDefault="007D76C2" w:rsidP="00C84920">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7828C7DF" w14:textId="77777777" w:rsidR="00974DB2" w:rsidRDefault="00974DB2"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B92246A" w14:textId="77777777" w:rsidR="00974DB2" w:rsidRDefault="00974DB2">
+    <w:p w14:paraId="46BB651F" w14:textId="77777777" w:rsidR="007D76C2" w:rsidRDefault="007D76C2" w:rsidP="00C84920">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="408BE10E" w14:textId="77777777" w:rsidR="00974DB2" w:rsidRDefault="00974DB2"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...117 lines deleted...]
-  <w:p w14:paraId="6C89F2D9" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="5D1751DE" w14:textId="77777777" w:rsidR="00C84920" w:rsidRPr="00C84920" w:rsidRDefault="00C84920" w:rsidP="00C84920">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...15 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...549 lines deleted...]
-  <w:p w14:paraId="761A873F" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="134A2B3C" w14:textId="77777777" w:rsidR="00C84920" w:rsidRPr="00C84920" w:rsidRDefault="00C84920" w:rsidP="00C84920">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6E30C420" w14:textId="77777777" w:rsidR="00C84920" w:rsidRPr="00C84920" w:rsidRDefault="00C84920" w:rsidP="00C84920">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...601 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00C84920"/>
+    <w:rsid w:val="001360D4"/>
+    <w:rsid w:val="00166311"/>
+    <w:rsid w:val="004D617D"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00775A80"/>
+    <w:rsid w:val="007D76C2"/>
+    <w:rsid w:val="00A42E69"/>
+    <w:rsid w:val="00B51E3E"/>
+    <w:rsid w:val="00C84920"/>
+    <w:rsid w:val="00E22399"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5BEDD2CF"/>
+  <w14:docId w14:val="39F3ED55"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{78FD31A4-8378-4FCD-A75D-093617B0DAF4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3170,74 +1180,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3386,1080 +1397,967 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000301C7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00C84920"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00C84920"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00C84920"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00C84920"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C84920"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C84920"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C84920"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C84920"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C84920"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...334 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C84920"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C84920"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C84920"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C84920"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C84920"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C84920"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C84920"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C84920"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C84920"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C84920"/>
     <w:pPr>
-      <w:ind w:left="720"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00C84920"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00C84920"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00C84920"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C84920"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00C84920"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C84920"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C84920"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00C84920"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-      <w:contextualSpacing/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:rPr>
-[...28 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00C84920"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C84920"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C84920"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C84920"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C84920"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00DE555F"/>
-[...66 lines deleted...]
-    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
-[...15 lines deleted...]
-    </w:rPr>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C84920"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" contentBits="0" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>595</ap:Words>
-  <ap:Characters>3278</ap:Characters>
+  <ap:Words>715</ap:Words>
+  <ap:Characters>3934</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>27</ap:Lines>
-  <ap:Paragraphs>7</ap:Paragraphs>
+  <ap:Lines>32</ap:Lines>
+  <ap:Paragraphs>9</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>3866</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4640</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>