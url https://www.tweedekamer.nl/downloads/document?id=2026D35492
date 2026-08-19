--- v0 (2026-07-04)
+++ v1 (2026-08-19)
@@ -1,3543 +1,755 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="001A77C5" w:rsidR="003B2963" w:rsidRDefault="00187A85" w14:paraId="679B2AFA" w14:textId="4E8EEC34">
-[...31 lines deleted...]
-    <w:p w:rsidRPr="001A77C5" w:rsidR="00466EEA" w:rsidP="009F4808" w:rsidRDefault="00466EEA" w14:paraId="5471CEC2" w14:textId="77777777">
+    <w:p w:rsidRPr="00237D9C" w:rsidR="00237D9C" w:rsidP="00237D9C" w:rsidRDefault="003E45A4" w14:paraId="43C57443" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00237D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>36333</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237D9C" w:rsidR="00237D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00237D9C" w:rsidR="00237D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00237D9C" w:rsidR="00237D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Regels inzake een wettelijke taak van gemeenten om opvangvoorzieningen voor asielzoekers mogelijk te maken (Wet gemeentelijke taak mogelijk maken asielopvangvoorzieningen)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00237D9C" w:rsidR="00237D9C" w:rsidRDefault="003E45A4" w14:paraId="2A861A32" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00237D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>19637</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237D9C" w:rsidR="00237D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00237D9C" w:rsidR="00237D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vreemdelingenbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00237D9C" w:rsidR="00237D9C" w:rsidP="003E45A4" w:rsidRDefault="00237D9C" w14:paraId="640EDBAB" w14:textId="146C6904">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00237D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>78</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00237D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Asiel en Migratie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00237D9C" w:rsidR="00237D9C" w:rsidP="003E45A4" w:rsidRDefault="00237D9C" w14:paraId="53943640" w14:textId="502D1E6C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00237D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00237D9C" w:rsidR="00237D9C" w:rsidP="003E45A4" w:rsidRDefault="00237D9C" w14:paraId="6914371B" w14:textId="7C122EE2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00237D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 3 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00237D9C" w:rsidR="003E45A4" w:rsidP="003E45A4" w:rsidRDefault="003E45A4" w14:paraId="72856810" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00237D9C" w:rsidR="003E45A4" w:rsidP="003E45A4" w:rsidRDefault="003E45A4" w14:paraId="0A3DDC67" w14:textId="5751A720">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00237D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In het coalitieakkoord (bijlage bij Kamerstuk 36848, nr. 31) is afgesproken dat de Spreidingswet (Wet gemeentelijke taak mogelijk maken asielopvangvoorzieningen) voorlopig in stand blijft. Daarmee geven we duidelijkheid en zorgen we voor voldoende opvangplekken en een evenwichtige verdeling van asielzoekers over provincies en gemeenten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00237D9C" w:rsidR="003E45A4" w:rsidP="003E45A4" w:rsidRDefault="003E45A4" w14:paraId="7B79D879" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="001A77C5" w:rsidR="005D35BB" w:rsidP="005D35BB" w:rsidRDefault="00FD5E23" w14:paraId="1BB0148E" w14:textId="1C0E0834">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00237D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Doordat de wet van kracht is en blijft, is het van belang knelpunten in beeld te brengen, te analyseren en hier in de nieuwe cyclus opvolging aan te geven. De invoeringstoets, die is voorgeschreven in artikel 12, eerste lid van de wet is daarbij een nuttig instrument. In dit artikel is bepaald dat de minister aan het einde van de eerste cyclus van de wet een invoeringstoets over de effecten van de deze wet in de praktijk uitvoert. Ik stuur u hierbij de bevindingen van deze invoeringstoets. Naast de invoeringstoets die door mijn ministerie is uitgevoerd, is ook aan de medeoverheden en ketenpartners verzocht om een invoeringstoets uit te voeren, deze vindt u ook als bijlage bij deze brief.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00237D9C" w:rsidR="003E45A4" w:rsidP="003E45A4" w:rsidRDefault="003E45A4" w14:paraId="21A575C3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...87 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A77C5">
-        <w:rPr>
+      <w:r w:rsidRPr="00237D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Het instrument invoeringstoets</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001A77C5" w:rsidR="00F656F8" w:rsidP="00F656F8" w:rsidRDefault="00F656F8" w14:paraId="25D79B0E" w14:textId="5E0D7080">
+    <w:p w:rsidRPr="00237D9C" w:rsidR="003E45A4" w:rsidP="003E45A4" w:rsidRDefault="003E45A4" w14:paraId="63A378ED" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="001A77C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00237D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">De invoeringstoets is een </w:t>
       </w:r>
-      <w:r w:rsidRPr="001A77C5">
-        <w:rPr>
+      <w:r w:rsidRPr="00237D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">ex </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001A77C5">
-        <w:rPr>
+      <w:r w:rsidRPr="00237D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>durante</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001A77C5">
+      <w:r w:rsidRPr="00237D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> beleidsinstrument dat is ontwikkeld om problemen die zich bij nieuwe regelgeving in de praktijk voordoen in de uitvoering of bij de</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A77C5">
-        <w:rPr>
+      <w:r w:rsidRPr="00237D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001A77C5">
+      <w:r w:rsidRPr="00237D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">doelgroep in een zo vroeg mogelijk stadium te signaleren, op te pakken en op te lossen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001A77C5" w:rsidR="00AF4115" w:rsidP="00F656F8" w:rsidRDefault="00AF4115" w14:paraId="2AE0F677" w14:textId="77777777">
+    <w:p w:rsidRPr="00237D9C" w:rsidR="003E45A4" w:rsidP="003E45A4" w:rsidRDefault="003E45A4" w14:paraId="21EB4B87" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="001A77C5" w:rsidR="00AF4115" w:rsidP="00AF4115" w:rsidRDefault="00AF4115" w14:paraId="1D63C33D" w14:textId="6A68F430">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00237D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De invoeringstoets onderscheidt zich van een wetsevaluatie. De eerste evaluatie van de wet, die op grond van artikel 12, tweede lid van de wet moet worden uitgevoerd binnen vier jaar na inwerkingtreding, zal na deze zomer van start gaan. Hierover zal ik uw Kamer te zijner tijd separaat informeren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00237D9C" w:rsidR="003E45A4" w:rsidP="003E45A4" w:rsidRDefault="003E45A4" w14:paraId="27BE8B06" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...45 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A77C5">
-        <w:rPr>
+      <w:r w:rsidRPr="00237D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Bevindingen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001A77C5" w:rsidR="00E54FC3" w:rsidP="009F4808" w:rsidRDefault="001E4E0B" w14:paraId="3FA7F424" w14:textId="5BEA21A1">
+    <w:p w:rsidRPr="00237D9C" w:rsidR="003E45A4" w:rsidP="003E45A4" w:rsidRDefault="003E45A4" w14:paraId="53E8277E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...76 lines deleted...]
-    <w:p w:rsidRPr="001A77C5" w:rsidR="001E4E0B" w:rsidP="001E4E0B" w:rsidRDefault="001E4E0B" w14:paraId="1A6228F8" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00237D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Uit de invoeringstoets die uitgevoerd is door mijn ministerie komt onder andere naar voren dat de verschillende opvang- en huisvestingsopgaven elk hun eigen dynamiek en termijnen kennen, waardoor - onder meer - uitruil van opgaven tussen gemeenten nog weinig tot stand is gekomen. Daarnaast kost de procedure van bezwaar en beroep veel tijd. Ook was er bij provinciale regietafels en gemeenten onduidelijkheid over het opgeven van plekken in het provinciaal verslag en wanneer een plek meetelt voor het verdeelbesluit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00237D9C" w:rsidR="003E45A4" w:rsidP="003E45A4" w:rsidRDefault="003E45A4" w14:paraId="0911D723" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="001A77C5" w:rsidR="001E4E0B" w:rsidP="009F4808" w:rsidRDefault="001E4E0B" w14:paraId="73F44AD6" w14:textId="735E0151">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00237D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enkele knelpunten die uit de invoeringstoetsen van de ketenpartners en de medeoverheden naar voren komen, zijn dat de termijn van een half jaar waarin gemeenten de opvangplekken moeten realiseren - volgens de wet zes maanden na het verdeelbesluit - krap is; en dat het interbestuurlijk toezicht nog niet volledig was ingezet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00237D9C" w:rsidR="003E45A4" w:rsidP="003E45A4" w:rsidRDefault="003E45A4" w14:paraId="0C76FF08" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...64 lines deleted...]
-    <w:p w:rsidRPr="001A77C5" w:rsidR="003B0DB5" w:rsidP="009F4808" w:rsidRDefault="003B0DB5" w14:paraId="2D18E99D" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00237D9C" w:rsidR="003E45A4" w:rsidP="003E45A4" w:rsidRDefault="003E45A4" w14:paraId="4C229AEA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="001A77C5" w:rsidR="00D8087E" w:rsidP="009F4808" w:rsidRDefault="00D8087E" w14:paraId="333AE55B" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00237D9C" w:rsidR="003E45A4" w:rsidP="003E45A4" w:rsidRDefault="003E45A4" w14:paraId="669DE802" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="001A77C5" w:rsidR="009236D0" w:rsidP="009F4808" w:rsidRDefault="00047ADF" w14:paraId="71EB3D47" w14:textId="22D8516A">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00237D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">De resultaten van de invoeringstoetsen geven inzicht in mogelijke verbeteracties wat betreft de uitvoering van de wet. Een van deze verbeteracties is het sneller behandelen van de eventuele bezwaren op de nieuwe verdeelbesluiten. De ambitie is om deze te hebben afgehandeld voordat op 1 juli 2027 de plekken moeten zijn gerealiseerd. Ook zal de komende periode in communicatie en informatievoorziening meer duidelijkheid worden gegeven over de werking van de wet. Daarnaast zullen een aantal zaken nauw gemonitord worden of verder worden onderzocht. Ik verwijs u hiervoor naar de rapportage van mijn ministerie en de rapportages die door de medeoverheden en ketenpartners zijn aangeleverd. Uiteraard dank ik de medeoverheden en ketenpartners voor hun reacties en het uitvoeren van een invoeringstoets. De signalen en verbeteracties die hieruit naar voren komen neem ik serieus en worden in samenwerking met de medeoverheden en ketenpartners verder opgepakt.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00237D9C" w:rsidR="003E45A4" w:rsidP="003E45A4" w:rsidRDefault="003E45A4" w14:paraId="25B5C9F7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...82 lines deleted...]
-    <w:p w:rsidRPr="001A77C5" w:rsidR="009236D0" w:rsidP="009236D0" w:rsidRDefault="009236D0" w14:paraId="49EFAF14" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00237D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Spreidingswet heeft ervoor gezorgd dat gemeenten, meer verspreid over het land, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00237D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>asielopvangplekken</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00237D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hebben gerealiseerd. Desondanks blijft de opgave op dit moment groot, zoals de actuele situatie in Ter Apel laat zien. Deze hoge opvangdruk toont de noodzaak van deze wet aan, waarmee een evenwichtige spreiding wordt beoogd. Daarom benadrukt dit kabinet de volledige uitvoering en toepassing van de Spreidingswet om hiermee voldoende duurzame opvangplekken te realiseren. Hiermee kan Ter Apel worden ontlast maar kunnen we ook de noodopvang locaties gaan sluiten waardoor de kwaliteit van de opvang stijgt, juist ook voor kinderen, en de kosten substantieel zullen dalen. Daarnaast blijft het kabinet inzetten op het verlagen van de instroom en realiseren van meer terugkeer van mensen die hier niet mogen blijven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00237D9C" w:rsidR="003E45A4" w:rsidP="003E45A4" w:rsidRDefault="003E45A4" w14:paraId="23B3B6F6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="001A77C5" w:rsidR="00AC3EF7" w:rsidP="00D726A0" w:rsidRDefault="00FD5E23" w14:paraId="79071B0C" w14:textId="1C6A66EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00237D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inmiddels is een start gemaakt met de uitvoering van het interbestuurlijk toezicht op gemeenten die nog niet voldoen aan hun wettelijke taak. De eerste ambtelijke </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00237D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toezichtsgesprekken</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00237D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hebben in dit kader al plaatsgevonden, voor de zomer vinden ook de eerste bestuurlijke gesprekken plaats. Daarnaast sta ik in contact met de provinciale regietafels, waar gemeenten gezamenlijk werken om tot een provinciaal verslag komen alvorens ik in december van dit jaar een verdeelbesluit neem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00237D9C" w:rsidR="003E45A4" w:rsidP="003E45A4" w:rsidRDefault="003E45A4" w14:paraId="407EC074" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="001A77C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00237D9C" w:rsidR="003E45A4" w:rsidP="00237D9C" w:rsidRDefault="003E45A4" w14:paraId="59A9E7BF" w14:textId="7B249D9F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00237D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
-      <w:r w:rsidRPr="001A77C5">
-[...218 lines deleted...]
-      <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:r w:rsidR="00237D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Asiel en Migratie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00237D9C" w:rsidR="003E45A4" w:rsidP="00237D9C" w:rsidRDefault="00237D9C" w14:paraId="5885FFA3" w14:textId="4599EA3D">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00237D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237D9C" w:rsidR="003E45A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van den Brink</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00237D9C" w:rsidR="003E45A4" w:rsidP="003E45A4" w:rsidRDefault="003E45A4" w14:paraId="27ACEA0E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00237D9C" w:rsidR="003E45A4" w:rsidP="003E45A4" w:rsidRDefault="003E45A4" w14:paraId="2F9BECC2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00237D9C" w:rsidR="00FE0FA3" w:rsidRDefault="00FE0FA3" w14:paraId="0BD6A7DF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00237D9C" w:rsidR="00FE0FA3">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54508B46" w14:textId="77777777" w:rsidR="004245D6" w:rsidRDefault="004245D6">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="55E228E5" w14:textId="77777777" w:rsidR="007A23EE" w:rsidRDefault="007A23EE" w:rsidP="003E45A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="48AB42FD" w14:textId="77777777" w:rsidR="004245D6" w:rsidRDefault="004245D6">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3DBF7CA2" w14:textId="77777777" w:rsidR="007A23EE" w:rsidRDefault="007A23EE" w:rsidP="003E45A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...42 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2383EFC1" w14:textId="77777777" w:rsidR="00952B92" w:rsidRDefault="00952B92">
-[...1 lines deleted...]
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+  <w:p w14:paraId="6C88ACE3" w14:textId="77777777" w:rsidR="003E45A4" w:rsidRPr="003E45A4" w:rsidRDefault="003E45A4" w:rsidP="003E45A4">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="637AC75A" w14:textId="77777777" w:rsidR="003E45A4" w:rsidRPr="003E45A4" w:rsidRDefault="003E45A4" w:rsidP="003E45A4">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="67EE458F" w14:textId="77777777" w:rsidR="003E45A4" w:rsidRPr="003E45A4" w:rsidRDefault="003E45A4" w:rsidP="003E45A4">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78439C34" w14:textId="77777777" w:rsidR="004245D6" w:rsidRDefault="004245D6">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="25DC2279" w14:textId="77777777" w:rsidR="007A23EE" w:rsidRDefault="007A23EE" w:rsidP="003E45A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F0AF331" w14:textId="77777777" w:rsidR="004245D6" w:rsidRDefault="004245D6">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2735979C" w14:textId="77777777" w:rsidR="007A23EE" w:rsidRDefault="007A23EE" w:rsidP="003E45A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0E3D0FAC" w14:textId="77777777" w:rsidR="00952B92" w:rsidRDefault="00496C06">
-[...424 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="5304ED56" w14:textId="77777777" w:rsidR="003E45A4" w:rsidRPr="003E45A4" w:rsidRDefault="003E45A4" w:rsidP="003E45A4">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="43C02730" w14:textId="77777777" w:rsidR="00952B92" w:rsidRDefault="00496C06">
-[...1232 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="6D904FCB" w14:textId="77777777" w:rsidR="003E45A4" w:rsidRPr="003E45A4" w:rsidRDefault="003E45A4" w:rsidP="003E45A4">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...698 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="19E6C6FB" w14:textId="77777777" w:rsidR="003E45A4" w:rsidRPr="003E45A4" w:rsidRDefault="003E45A4" w:rsidP="003E45A4">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00496C06"/>
-[...155 lines deleted...]
-    <w:rsid w:val="00FD5E23"/>
+    <w:rsidRoot w:val="003E45A4"/>
+    <w:rsid w:val="000B04D3"/>
+    <w:rsid w:val="00237D9C"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="003E45A4"/>
+    <w:rsid w:val="007A23EE"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00F74E28"/>
+    <w:rsid w:val="00FB740C"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="675D702B"/>
+  <w14:docId w14:val="60695BF8"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{FC5C46B8-DD10-4CC2-8E32-2019D700227A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3546,77 +758,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3641,75 +853,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3744,55 +956,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3864,903 +1076,631 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="003E45A4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+    <w:rsid w:val="003E45A4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:ind w:left="-1120"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003E45A4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003E45A4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003E45A4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003E45A4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003E45A4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003E45A4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003E45A4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Agendapunt"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="003E45A4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E45A4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E45A4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E45A4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E45A4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E45A4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E45A4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E45A4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E45A4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...217 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...41 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="003E45A4"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="003E45A4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...8 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E45A4"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="003E45A4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...9 lines deleted...]
-    <w:name w:val="Referentiegegevens"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E45A4"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="003E45A4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E45A4"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E45A4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...25 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="exact"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E45A4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
-      <w:sz w:val="13"/>
-[...33 lines deleted...]
-    <w:next w:val="Standaard"/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="003E45A4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:pPr>
-[...256 lines deleted...]
-    <w:rsid w:val="008053E7"/>
+    <w:rsid w:val="003E45A4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...12 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E54FC3"/>
+    <w:rsid w:val="003E45A4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E54FC3"/>
-[...9 lines deleted...]
-    <w:hidden/>
+    <w:rsid w:val="003E45A4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...10 lines deleted...]
-    </w:rPr>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003E45A4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003E45A4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00237D9C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...52 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4817,51 +1757,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4925,65 +1865,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5004,85 +1944,73 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>734</ap:Words>
-  <ap:Characters>4043</ap:Characters>
+  <ap:Words>790</ap:Words>
+  <ap:Characters>4351</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>33</ap:Lines>
-  <ap:Paragraphs>9</ap:Paragraphs>
+  <ap:Lines>36</ap:Lines>
+  <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4768</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5131</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>