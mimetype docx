--- v0 (2026-07-04)
+++ v1 (2026-08-24)
@@ -1,5304 +1,1034 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00DB36EE" w:rsidP="001D5911" w:rsidRDefault="00DB36EE" w14:paraId="3D6023DA" w14:textId="786DEA66">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="003C3327">
+    <w:p w:rsidRPr="00D47EA3" w:rsidR="00D47EA3" w:rsidP="00D47EA3" w:rsidRDefault="0094351C" w14:paraId="315023E9" w14:textId="03B709B0">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D47EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D47EA3" w:rsidR="00D47EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...43 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00D47EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>112</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D47EA3" w:rsidR="00D47EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D47EA3" w:rsidR="00D47EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nieuwe Commissievoorstellen en initiatieven van de lidstaten van de Europese Unie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D47EA3" w:rsidR="00D47EA3" w:rsidP="00D47EA3" w:rsidRDefault="00D47EA3" w14:paraId="3B638227" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D47EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D47EA3" w:rsidR="0094351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>4403</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D47EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D47EA3" w:rsidR="0094351C" w:rsidP="00D47EA3" w:rsidRDefault="00D47EA3" w14:paraId="1604B458" w14:textId="45FBC68B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D47EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D47EA3" w:rsidR="00D47EA3" w:rsidP="00D47EA3" w:rsidRDefault="00D47EA3" w14:paraId="02F54D34" w14:textId="18819812">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D47EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 3 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D47EA3" w:rsidR="0094351C" w:rsidP="00D47EA3" w:rsidRDefault="0094351C" w14:paraId="5C6A73F4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D47EA3" w:rsidR="00101D41" w:rsidP="00D47EA3" w:rsidRDefault="00101D41" w14:paraId="78368E26" w14:textId="4D8758E7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D47EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hierbij ontvangt de Kamer de Nederlandse reactie op de openbare consultatie van de Europese Commissie (hierna: Commissie) over de herziening van de richtlijn Maritieme Ruimtelijke Planning/ de EU Oceaanwet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D47EA3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="00862B76">
-[...23 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00D47EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D47EA3" w:rsidR="00101D41" w:rsidP="00D47EA3" w:rsidRDefault="00101D41" w14:paraId="5FF848D4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D47EA3" w:rsidR="00101D41" w:rsidP="00D47EA3" w:rsidRDefault="00101D41" w14:paraId="530EE520" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D47EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In het Kamerdebat rond de Landbouw en Visserij Raad van 25 maart 2026 vroeg het lid Vellinga-Beemsterboer van D66 naar de Nederlandse inzet rond het EU Ocean pact. In deze Kamerbrief en de reactie op de publieke consultatie wordt hierop ingegaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D47EA3" w:rsidR="00101D41" w:rsidP="00D47EA3" w:rsidRDefault="00101D41" w14:paraId="7D78DCFB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00A83AB4" w:rsidR="001D5911" w:rsidP="001D5911" w:rsidRDefault="00624020" w14:paraId="5B86DC3C" w14:textId="100BE89C">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D47EA3" w:rsidR="00101D41" w:rsidP="00D47EA3" w:rsidRDefault="00101D41" w14:paraId="20C279A7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D47EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">De </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>De EU Oceaanwet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D47EA3" w:rsidR="00101D41" w:rsidP="00D47EA3" w:rsidRDefault="00101D41" w14:paraId="5FC1C7DE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D47EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Commissie heeft aangekondigd eind 2026 een voorstel voor een EU Oceaanwet te publiceren, gebaseerd op een herziening van de richtlijn Maritieme Ruimtelijke Planning (MRP). De Commissie komt dan mogelijk ook met een voorstel voor een herziening van de Kaderrichtlijn Mariene Strategie (KRM). De openbare consultatie van de Commissie voor de Oceaanwet loopt van 23 april 2026 tot 16 juli 2026. Het ministerie van IenW reageert namens de Rijksoverheid op de consultatie. Volgens de afspraken tussen kabinet en Kamer hierover, ontvangt de Kamer een afschrift van deze inbreng. De inbreng is gebaseerd op de Nederlandse standpunten zoals aan de Kamer meegedeeld in het BNC-fiche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D47EA3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00D47EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over het Europees Oceaanpact uit juni 2025, waarmee de Commissie een overkoepelend beleidskader schetste voor het oceaan- en zeebeleid van de Europese Unie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D47EA3" w:rsidR="00101D41" w:rsidP="00D47EA3" w:rsidRDefault="00101D41" w14:paraId="281D8570" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D47EA3" w:rsidR="00101D41" w:rsidP="00D47EA3" w:rsidRDefault="00101D41" w14:paraId="0F94E1D9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D47EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met de EU Oceaanwet wil de Commissie de ruimtelijke planning op zee versterken, betere sectoroverschrijdende coördinatie op nationaal niveau en meer samenwerking op zeebekkenniveau bereiken. De Commissie zet in op betere samenhang met de KRM door ecologische overwegingen explicieter, en klimaataspecten beter in de (ruimtelijke) planning te integreren. In de Oceaanwet wil de Commissie alle relevante zee- en oceaangerelateerde EU-doelen in één rechtshandeling onderbrengen. De Commissie wil ook een EU-rechtsgrondslag creëren voor de governance van de EU-oceaanobservatie en gecoördineerde planning van observatiecampagnes. De Commissie ziet verbeterpunten in de wetgeving met meer aandacht voor veerkracht en herstel van ecosystemen, meer rekening houden met de wisselwerking tussen land en zee, kwetsbaarheid van kusten en de ruimtelijke gevolgen van door het klimaat veroorzaakte veranderingen, en voor de duurzame ontwikkeling van sectoren van de blauwe economie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D47EA3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00D47EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D47EA3" w:rsidR="00101D41" w:rsidP="00D47EA3" w:rsidRDefault="00101D41" w14:paraId="5DA8F23C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D47EA3" w:rsidR="00101D41" w:rsidP="00D47EA3" w:rsidRDefault="00101D41" w14:paraId="3561CEAD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D47EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mogelijk zal de Commissie voorstellen de MRP-richtlijn en KRM juridisch samen te voegen. Het kabinet ziet hier geen meerwaarde in. Het karakter van de richtlijnen verschilt, waarbij de KRM </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D47EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>uiteindelijk tot doel heeft milieudoelen te bereiken, en de MRP vooral tot doel heeft maritieme planning te gebruiken als strategisch instrument voor de realisatie van uiteenlopende beleidsdoelen. Samenvoegen levert geen besparing qua inzet van mensen en middelen. De Nederlandse praktijk laat zien dat de twee richtlijnen prima in samenhang uit te voeren zijn onder een nationaal programma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D47EA3" w:rsidR="00101D41" w:rsidP="00D47EA3" w:rsidRDefault="00101D41" w14:paraId="04428563" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D47EA3" w:rsidR="00101D41" w:rsidP="00D47EA3" w:rsidRDefault="00101D41" w14:paraId="0703E5D5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>EU Oceaanwet</w:t>
-[...431 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D47EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Samenvatting Rijksreactie publieksconsultatie Commissie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D47EA3" w:rsidR="00101D41" w:rsidP="00D47EA3" w:rsidRDefault="00101D41" w14:paraId="3B94DF11" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D47EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sinds 2009 past Nederland maritieme ruimtelijke planning toe voor behoud, bescherming en herstel van een gezonde zee, en realisatie van de sociaaleconomische opgaven en ambities voor onder meer de energietransitie via wind op zee, voedselvoorziening, vlotte en veilige scheepvaart en zandwinning. Nederland voert de MRP-richtlijn uit met het Programma Noordzee (PNZ) als onderdeel het Nationaal Water Programma (NWP). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D47EA3" w:rsidR="00101D41" w:rsidP="00D47EA3" w:rsidRDefault="00101D41" w14:paraId="593E5BFA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Samenvatting Rijksr</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D47EA3" w:rsidR="00101D41" w:rsidP="00D47EA3" w:rsidRDefault="00101D41" w14:paraId="485B66A1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D47EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland ziet mogelijkheden voor een effectievere en duidelijkere MRP-richtlijn en staat in beginsel positief tegenover een herziening via een EU Oceaanwet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D47EA3" w:rsidR="00101D41" w:rsidP="00D47EA3" w:rsidRDefault="00101D41" w14:paraId="757CFC09" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D47EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet bevestigt in de reactie op de publieke consultatie de uitgangspunten die voor de EU Oceaanwet in de Raadsconclusies van december 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D47EA3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00D47EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over het Europees Oceaanpact zijn meegegeven aan de Commissie. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk231304421" w:id="0"/>
+      <w:r w:rsidRPr="00D47EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet wijst in dit verband op het </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk230861970" w:id="1"/>
+      <w:r w:rsidRPr="00D47EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kernbeginsel van een ecosysteemgerichte aanpak waarbij gezonde mariene ecosystemen worden erkend als een voorwaarde en basis voor een duurzaam gebruik van de zee. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w:rsidRPr="00D47EA3" w:rsidR="00101D41" w:rsidP="00D47EA3" w:rsidRDefault="00101D41" w14:paraId="56DDE565" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D47EA3" w:rsidR="00101D41" w:rsidP="00D47EA3" w:rsidRDefault="00101D41" w14:paraId="19B644E9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D47EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de reactie op de consultatie benadrukt Nederland het belang van versterken van vroegtijdige regionale samenwerking op het niveau van het zeebekken zoals het door Frankrijk en Nederland geïnitieerde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D47EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Greater North Sea Basin Initiative (GNSBI).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D47EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nederland meent dat de MRP-richtlijn duidelijker kan zijn dat beschermen en herstel van mariene ecosystemen de basis vormt voor MRP en dat effecten van klimaatverandering in beeld moeten worden gebracht. De EU Oceaanwet mag wat Nederland betreft duidelijker zijn over het belang van voedselvoorziening en de uiteenlopende Europese economische ambities op zee. Nederland is voorstander van explicietere aandacht voor veiligheidsaspecten in de MRP-richtlijn, waarbij het naast veilige en vlotte scheepvaart gaat om nationale veiligheid en beveiliging.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D47EA3" w:rsidR="00101D41" w:rsidP="00D47EA3" w:rsidRDefault="00101D41" w14:paraId="007E63BC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D47EA3" w:rsidR="00101D41" w:rsidP="00D47EA3" w:rsidRDefault="00101D41" w14:paraId="0BC4C28C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D47EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederland waakt voor wijziging in de verdeling van competenties van Lidstaten en de Commissie. Voor observatie en monitoring van de zee en oceaan heeft de doeltreffendheid van samenwerking op niveau van de regionale zeeën prioriteit. Gecentraliseerde aansturing van die observatie door de EU en haar lidstaten samen op EU-niveau is daarvoor vooralsnog niet nodig. Nederland moedigt uitwisseling van gegevens en kennis aan, maar waakt voor gecentraliseerde opslag van gegevens en verplicht openbaar maken van alle data. Dit vanwege veiligheidsaspecten op zee en bedrijfsvertrouwelijke informatie. Meervoudig ruimtegebruik van de zee, waaronder medegebruik van windparken, is een prima uitgangspunt voor beleidsontwikkeling in maritieme ruimtelijke planning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D47EA3" w:rsidR="00101D41" w:rsidP="00D47EA3" w:rsidRDefault="00101D41" w14:paraId="16681E86" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">eactie </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D47EA3" w:rsidR="00101D41" w:rsidP="00D47EA3" w:rsidRDefault="00101D41" w14:paraId="3367B95C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>p</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D47EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>ubliek</w:t>
-[...412 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        <w:t>Samenhang Kaderrichtlijn Mariene Strategie (KRM) en de Oceaanwet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D47EA3" w:rsidR="00101D41" w:rsidP="00D47EA3" w:rsidRDefault="00101D41" w14:paraId="2D3EC2DF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D47EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Eind 2026 is een Commissievoorstel voorzien tot herziening van de Kaderrichtlijn Mariene Strategie (KRM). Dit voorstel gaan we bezien in nauwe samenhang met het voorstel voor een Oceaanwet. In april 2026 heeft Nederland in het kader van een Call for Evidence over de herziening van de KRM een position paper aan de Europese Commissie gestuurd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D47EA3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="004335C8" w:rsidR="004335C8">
-[...167 lines deleted...]
-    <w:sectPr w:rsidR="00FC19BE">
+      <w:r w:rsidRPr="00D47EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Nederland vindt het belangrijk om de werking van de KRM en de onderlinge integraliteit, coördinatie en samenhang van wetgeving en beleid op meerdere beleidsvelden te borgen. In dit kader gaat dat over o.a. de Kaderrichtlijn Water, Vogelrichtlijn, Habitatrichtlijn en het Gemeenschappelijk Visserij Beleid. Dat moet in de nieuwe Oceaanwet tot uiting komen. De uitvoering van relevante nieuwe wetgeving zoals de Natuurherstelverordening moet aansluiten op de KRM en vice versa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D47EA3" w:rsidR="00101D41" w:rsidP="00D47EA3" w:rsidRDefault="00101D41" w14:paraId="5BC6A8EF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D47EA3" w:rsidR="00101D41" w:rsidP="00D47EA3" w:rsidRDefault="00101D41" w14:paraId="6F4BB8B1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D47EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland verwelkomt de herziening van de KRM met een beweging naar concretere, haalbare en handhaafbaardere milieudoelen en maatregelen die drukfactoren beperken, en steunt versterking van samenhang in doelen, maatregelen en monitoring op het ecologisch meest relevante geografische niveau. Naast regionale oriëntatie voor de Mariene Strategie is het belangrijk om sociaaleconomische gevolgen mee te blijven wegen. Het is van belang dat de ecosysteem gebaseerde aanpak in de praktijk wordt toegepast om de Goede Milieu Toestand te behalen en duurzaam gebruik te borgen. Het is belangrijk dat de Oceaanwet en de KRM naadloos op elkaar aansluiten: de KRM stelt ecologische kaders waarbinnen de EU Oceaanwet/MRP-richtlijn de integrale ruimtelijke afweging ondersteunt, gebaseerd op cumulatieve effectenanalyses. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D47EA3" w:rsidR="00101D41" w:rsidP="00D47EA3" w:rsidRDefault="00101D41" w14:paraId="46F95AFB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D47EA3" w:rsidR="00D47EA3" w:rsidP="00D47EA3" w:rsidRDefault="00D47EA3" w14:paraId="48C441E9" w14:textId="2C62168B">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D47EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Infrastructuur en Waterstaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D47EA3" w:rsidR="00101D41" w:rsidP="00D47EA3" w:rsidRDefault="00101D41" w14:paraId="457A4DCE" w14:textId="188E766E">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D47EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D47EA3" w:rsidR="00D47EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.P.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D47EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Karremans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D47EA3" w:rsidR="00FE0FA3" w:rsidP="00D47EA3" w:rsidRDefault="00FE0FA3" w14:paraId="0007B294" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00D47EA3" w:rsidR="00FE0FA3" w:rsidSect="00B66E0D">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
-      <w:pgSz w:w="11905" w:h="16837"/>
-      <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00D19497" w14:textId="77777777" w:rsidR="00427942" w:rsidRDefault="00427942">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="145093D4" w14:textId="77777777" w:rsidR="005D546A" w:rsidRDefault="005D546A" w:rsidP="00101D41">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02492EC3" w14:textId="77777777" w:rsidR="00427942" w:rsidRDefault="00427942">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="30C4F7BD" w14:textId="77777777" w:rsidR="005D546A" w:rsidRDefault="005D546A" w:rsidP="00101D41">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...12 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...2 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="743C0E94" w14:textId="77777777" w:rsidR="00101D41" w:rsidRPr="00101D41" w:rsidRDefault="00101D41" w:rsidP="00101D41">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...2 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="36FFA2A3" w14:textId="77777777" w:rsidR="00101D41" w:rsidRPr="00101D41" w:rsidRDefault="00101D41" w:rsidP="00101D41">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...2 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="26583FDD" w14:textId="77777777" w:rsidR="00101D41" w:rsidRPr="00101D41" w:rsidRDefault="00101D41" w:rsidP="00101D41">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34FB1777" w14:textId="77777777" w:rsidR="00427942" w:rsidRDefault="00427942">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2060FD61" w14:textId="77777777" w:rsidR="005D546A" w:rsidRDefault="005D546A" w:rsidP="00101D41">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2304C098" w14:textId="77777777" w:rsidR="00427942" w:rsidRDefault="00427942">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="49186CD3" w14:textId="77777777" w:rsidR="005D546A" w:rsidRDefault="005D546A" w:rsidP="00101D41">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="28A30A25" w14:textId="3B8DCB5F" w:rsidR="00195A57" w:rsidRDefault="00195A57">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="2D06E1D8" w14:textId="77777777" w:rsidR="00101D41" w:rsidRPr="00D47EA3" w:rsidRDefault="00101D41">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D47EA3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> en de (Europese) zeeën (binnen rechtsmacht).</w:t>
+      <w:r w:rsidRPr="00D47EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Oceaan is in dit verband de verzamelterm voor het wereldwijde oceaansysteem (inclusief het gebied buiten nationale rechtsmacht) en de (Europese) zeeën (binnen rechtsmacht).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="69B142F3" w14:textId="797365E6" w:rsidR="0007587B" w:rsidRDefault="0007587B" w:rsidP="0007587B">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="7C12D4EF" w14:textId="77777777" w:rsidR="00101D41" w:rsidRPr="00D47EA3" w:rsidRDefault="00101D41" w:rsidP="0007587B">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D47EA3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> 22 112, nr. 4104</w:t>
+      <w:r w:rsidRPr="00D47EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken 2024-2025, 22 112, nr. 4104</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="531CA377" w14:textId="34C055BC" w:rsidR="00F95989" w:rsidRDefault="00F95989">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="797FE13D" w14:textId="77777777" w:rsidR="00101D41" w:rsidRPr="00D47EA3" w:rsidRDefault="00101D41">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D47EA3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> (COM 2026 174 final van 29 april 2026)</w:t>
+      <w:r w:rsidRPr="00D47EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tweede verslag van de Commissie over de geboekte vooruitgang bij de uitvoering van Richtlijn 2014/89/EU tot vaststelling van een kader voor maritieme ruimtelijke planning (COM 2026 174 final van 29 april 2026)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="38272793" w14:textId="77777777" w:rsidR="001D5911" w:rsidRDefault="001D5911" w:rsidP="001D5911">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="39F0CA49" w14:textId="77777777" w:rsidR="00101D41" w:rsidRPr="00D47EA3" w:rsidRDefault="00101D41" w:rsidP="001D5911">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D47EA3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-        <w:t>Kamerstukken, 21 501-08, nr. 1021, bijlage 3 2026D01259</w:t>
+      <w:r w:rsidRPr="00D47EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken, 21 501-08, nr. 1021, bijlage 3 2026D01259</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="56038916" w14:textId="06DBE10C" w:rsidR="004335C8" w:rsidRPr="00677B10" w:rsidRDefault="004335C8">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="658D265D" w14:textId="77777777" w:rsidR="00101D41" w:rsidRPr="00D47EA3" w:rsidRDefault="00101D41">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D47EA3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00677B10">
+      <w:r w:rsidRPr="00D47EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="00677B10" w:rsidRPr="009C7724">
+        <w:r w:rsidRPr="00D47EA3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://noordzeeloket.nl/@312668/position-paper-the-netherlands-msfd-review/?reload=true</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00677B10" w:rsidRPr="009C7724">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D47EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...2 lines deleted...]
-      <w:pStyle w:val="Header"/>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="085B0B15" w14:textId="77777777" w:rsidR="00101D41" w:rsidRPr="00101D41" w:rsidRDefault="00101D41" w:rsidP="00101D41">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...442 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="46A8E9B6" w14:textId="77777777" w:rsidR="00101D41" w:rsidRPr="00101D41" w:rsidRDefault="00101D41" w:rsidP="00101D41">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...1410 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47658867" w14:textId="77777777" w:rsidR="00101D41" w:rsidRPr="00101D41" w:rsidRDefault="00101D41" w:rsidP="00101D41">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1570 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00CF06DD"/>
-[...154 lines deleted...]
-    <w:rsid w:val="00FF43C4"/>
+    <w:rsidRoot w:val="00101D41"/>
+    <w:rsid w:val="00101D41"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="005D546A"/>
+    <w:rsid w:val="007A14DF"/>
+    <w:rsid w:val="0094351C"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00B66E0D"/>
+    <w:rsid w:val="00BA07CD"/>
+    <w:rsid w:val="00D47EA3"/>
+    <w:rsid w:val="00DC6DA3"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="13B4555C"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="5E7B178D"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{2F1EEA2C-F8A5-41AA-8D89-21827F563153}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5307,77 +1037,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5402,75 +1132,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5505,55 +1235,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -5616,3466 +1346,738 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:pPr>
-[...9 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00101D41"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00101D41"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00101D41"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00101D41"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00101D41"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00101D41"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00101D41"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00101D41"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00101D41"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00101D41"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00101D41"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00101D41"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00101D41"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00101D41"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00101D41"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00101D41"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00101D41"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00101D41"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00101D41"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00101D41"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00101D41"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00101D41"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00101D41"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00101D41"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00101D41"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00101D41"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00101D41"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00101D41"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00101D41"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="00101D41"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACW85Documentgegevens">
-[...289 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OndertekeningArea1">
+    <w:name w:val="Ondertekening_Area1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00101D41"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...48 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Slotzin">
+    <w:name w:val="Slotzin"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00101D41"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="24"/>
-[...194 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
-[...2588 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001D5911"/>
-[...7 lines deleted...]
-      <w:color w:val="auto"/>
+    <w:rsid w:val="00101D41"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US"/>
-[...5 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="001D5911"/>
-[...5 lines deleted...]
-  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:rsid w:val="00101D41"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001D5911"/>
+    <w:rsid w:val="00101D41"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00105F99"/>
+    <w:rsid w:val="00101D41"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:link w:val="Header"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00105F99"/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:rsid w:val="00101D41"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00105F99"/>
+    <w:rsid w:val="00101D41"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:link w:val="Footer"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00105F99"/>
-[...112 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00101D41"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D47EA3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://noordzeeloket.nl/@312668/position-paper-the-netherlands-msfd-review/?reload=true" TargetMode="External"/></Relationships>
-</file>
-[...6 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20aan%20Parlement.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -9132,51 +2134,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -9240,65 +2242,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -9319,186 +2321,88 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>6185</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>1148</ap:Words>
+  <ap:Characters>6319</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>51</ap:Lines>
+  <ap:Lines>52</ap:Lines>
   <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Brief aan Parlement - Reactie Rijsoverheid publieksconsultatie EU Oceaanwetgeving en Maritieme Ruimtelijke Planning</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7256</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7453</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...78 lines deleted...]
-    <vt:lpwstr>DocGen_Brief_nl_NL</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>