--- v0 (2026-07-03)
+++ v1 (2026-08-18)
@@ -1,2686 +1,1217 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="001B7364" w:rsidR="001B7364" w:rsidP="001B7364" w:rsidRDefault="001B7364" w14:paraId="24BCBE21" w14:textId="77777777">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="001B7364">
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00C62DD0" w:rsidP="00C62DD0" w:rsidRDefault="00334171" w14:paraId="6621B374" w14:textId="6FBBABB5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C62DD0" w:rsidR="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>345</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C62DD0" w:rsidR="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C62DD0" w:rsidR="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Aanpak huiselijk geweld </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00C62DD0" w:rsidP="00C62DD0" w:rsidRDefault="00C62DD0" w14:paraId="24F2B03F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C62DD0" w:rsidR="00334171">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>313</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Justitie en Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00334171" w:rsidP="00C62DD0" w:rsidRDefault="00C62DD0" w14:paraId="4ED4D551" w14:textId="6D84571D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00C62DD0" w:rsidP="00C62DD0" w:rsidRDefault="00C62DD0" w14:paraId="1A3F92BA" w14:textId="13586923">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 3 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00334171" w:rsidP="00C62DD0" w:rsidRDefault="00334171" w14:paraId="1C2050D7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00D8657B" w:rsidP="00C62DD0" w:rsidRDefault="00D8657B" w14:paraId="1C1C4FDD" w14:textId="56086BE7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hierbij ontvangt u de beleidsreactie op het onderzoeksrapport ‘Femicide in de Nederlandse rechtspraktijk: juridische erkenning en straftoemeting’ dat in opdracht van het Wetenschappelijk Onderzoek- en Datacentrum door Maastricht University is uitgevoerd. Dit rapport is op 12 mei 2026 naar uw Kamer gestuurd (Kamerstuk 28345, nr. 294). Het onderzoek is opgezet naar aanleiding van gesprekken die zijn gevoerd tijdens het rondetafelgesprek in uw Kamer van 8 juni 2023 en het commissiedebat over Femicide van 27 september 2023 (Kamerstuk 28345, nr. 270) waarin onder meer de wenselijkheid van een aparte strafbaarstelling van femicide en de manier waarop femicide nu binnen de Nederlandse rechtspraktijk wordt aangepakt ter discussie stonden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00D8657B" w:rsidP="00C62DD0" w:rsidRDefault="00D8657B" w14:paraId="05308703" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00D8657B" w:rsidP="00C62DD0" w:rsidRDefault="00D8657B" w14:paraId="31B83AA2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Hieronder volgt een uiteenzetting van de belangrijkste bevindingen en de aanbevelingen uit het onderzoeksrapport. Vervolgens wordt een inhoudelijke reactie gegeven op de aanbevelingen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001B7364" w:rsidR="001B7364" w:rsidP="001B7364" w:rsidRDefault="001B7364" w14:paraId="4F9EA429" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00D8657B" w:rsidP="00C62DD0" w:rsidRDefault="00D8657B" w14:paraId="03AE29B4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="001B7364" w:rsidR="001B7364" w:rsidP="001B7364" w:rsidRDefault="001B7364" w14:paraId="140CA88A" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00D8657B" w:rsidP="00C62DD0" w:rsidRDefault="00D8657B" w14:paraId="4B82917E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B7364">
-        <w:rPr>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Bevindingen en aanbevelingen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001B7364" w:rsidR="001B7364" w:rsidP="001B7364" w:rsidRDefault="001B7364" w14:paraId="44AA8256" w14:textId="77777777">
-[...20 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00D8657B" w:rsidP="00C62DD0" w:rsidRDefault="00D8657B" w14:paraId="6B1463F7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In het onderzoek stond de volgende onderzoeksvraag centraal: ‘In hoeverre wordt femicide binnen de Nederlandse rechtspraktijk herkend, erkend, gekaderd en juridisch beoordeeld, en op welke wijze worden gendergerelateerde kenmerken meegewogen?’. Om deze vraag te kunnen beantwoorden, hebben de onderzoekers gebruik gemaakt van verschillende onderzoeksmethoden. Zo hebben de onderzoekers de jurisprudentie van 1 januari 2021 tot en met 31 december 2024 geanalyseerd (in totaal 295 door de onderzoekers gedefinieerde femicidezaken), een kwalitatieve vignettenstudie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="001B7364">
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> gehouden onder rechters en officieren van justitie, interviews gehouden met Nederlandse experts en een internationale vergelijking van de strafrechtelijke aanpak van femicide uitgevoerd. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001B7364" w:rsidR="001B7364" w:rsidP="001B7364" w:rsidRDefault="001B7364" w14:paraId="5C56ECAA" w14:textId="77777777"/>
-[...47 lines deleted...]
-      <w:r w:rsidRPr="001B7364">
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00D8657B" w:rsidP="00C62DD0" w:rsidRDefault="00D8657B" w14:paraId="084BE8BB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00D8657B" w:rsidP="00C62DD0" w:rsidRDefault="00D8657B" w14:paraId="632BF3EC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De onderzoekers hanteerden binnen dit onderzoek een werkdefinitie voor femicide, te weten: een opzettelijk en wederrechtelijk levensdelict gepleegd tegen een meisje of vrouw waarin een gendergerelateerd kenmerk een (motiverende) rol speelt. Voor de gendergerelateerde kenmerken sloten de onderzoekers aan bij de definitie van het United Nations Office on Drugs and Crime. Daardoor vielen levensdelicten gepleegd door een (voormalige) partner of familielid automatisch onder femicide.  In het geval van een levensdelict door andere (on)bekenden was sprake van femicide wanneer gendergerelateerde kenmerken een rol speelden, zoals bijvoorbeeld eerder (seksueel) geweld, uitbuiting of vrijheidsberoving. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00D8657B" w:rsidP="00C62DD0" w:rsidRDefault="00D8657B" w14:paraId="28398219" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00D8657B" w:rsidP="00C62DD0" w:rsidRDefault="00D8657B" w14:paraId="4140B8FF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De onderzoekers analyseerden rechtszaken waarop, volgens hun werkdefinitie, het label femicide van toepassing zou zijn. In minder dan twee procent van die zaken gebruikte de rechtbank de term </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">De onderzoekers analyseerden rechtszaken waarop, volgens hun werkdefinitie, het label femicide van toepassing zou zijn. In minder dan twee procent van die zaken gebruikte de rechtbank de term expliciet in het vonnis. Tegelijkertijd worden </w:t>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="001B7364">
+        <w:t xml:space="preserve">expliciet in het vonnis. Tegelijkertijd worden gendergerelateerde kenmerken, zoals huiselijk geweld en seksueel geweld, regelmatig herkend en in overweging genomen bij de strafoplegging. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00D8657B" w:rsidP="00C62DD0" w:rsidRDefault="00D8657B" w14:paraId="6B05E627" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Daarnaast blijkt uit de interviews dat onder rechters en officieren van justitie verschillende inzichten leven over de wijze waarop het begrip femicide wordt afgebakend, waarbij sommigen bijvoorbeeld de (ex-)partner- of familierelatie tussen dader en slachtoffer als voldoende beschouwen, terwijl anderen aanvullende kenmerken zoals voorafgaand geweld noodzakelijk achten. Terwijl weer anderen ook levensdelicten buiten de (voormalige) relatie en familiesfeer onder de definitie schaarden, mits er sprake was van dergelijke kenmerken.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001B7364" w:rsidR="001B7364" w:rsidP="001B7364" w:rsidRDefault="001B7364" w14:paraId="2D14AB66" w14:textId="77777777"/>
-[...20 lines deleted...]
-      <w:r w:rsidRPr="001B7364">
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00D8657B" w:rsidP="00C62DD0" w:rsidRDefault="00D8657B" w14:paraId="5C5B4600" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00D8657B" w:rsidP="00C62DD0" w:rsidRDefault="00D8657B" w14:paraId="34995421" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Gendergerelateerde kenmerken spelen een beperkte rol bij het bewijs van opzet, maar worden vaker (ondersteunend) meegewogen bij de vaststelling van voorbedachte raad. In strafmotiveringen bij levensdelicten op vrouwen worden gendergerelateerde kenmerken, vooral (ex-)partner- en familierelaties, vaak expliciet genoemd terwijl aanwijzingen voor eerder (huiselijk) geweld minder vaak expliciet worden benoemd in de motivering. Als het geweldsverleden wordt vermeld, gebeurt dit altijd strafverzwarend terwijl dit bij de (ex-)partner – of familierelatie minder consistent het geval is. De huidige wettelijke strafmaxima worden door zowel rechters als officieren van justitie als toereikend beschouwd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00D8657B" w:rsidP="00C62DD0" w:rsidRDefault="00D8657B" w14:paraId="793D3F91" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00D8657B" w:rsidP="00C62DD0" w:rsidRDefault="00D8657B" w14:paraId="3DBC85C0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Internationaal gezien lopen de strafrechtelijke benaderingen van femicide sterk uiteen. Uit het onderzoek blijkt niet een eenduidige voorkeur voor één specifieke benadering. Een aparte strafbaarstelling van femicide wordt door een deel van de respondenten positief beoordeeld vanwege grotere zichtbaarheid, betere registratie en een mogelijke preventieve werking. Tegelijkertijd roept zo’n strafbaarstelling vragen op over afbakening, bewijslast en verhouding tot beginselen van gelijkheid. Er is meer draagvlak voor uitbreiding van strafverzwaringsgronden bij de respondenten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001B7364" w:rsidR="001B7364" w:rsidP="001B7364" w:rsidRDefault="001B7364" w14:paraId="589F861F" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001B7364">
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00D8657B" w:rsidP="00C62DD0" w:rsidRDefault="00D8657B" w14:paraId="0463FC22" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00D8657B" w:rsidP="00C62DD0" w:rsidRDefault="00D8657B" w14:paraId="0ACC4E9D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>De onderzoekers doen vier aanbevelingen:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001B7364" w:rsidR="001B7364" w:rsidP="001B7364" w:rsidRDefault="001B7364" w14:paraId="61624E5D" w14:textId="77777777">
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00D8657B" w:rsidP="00C62DD0" w:rsidRDefault="00D8657B" w14:paraId="5AF0A198" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...12 lines deleted...]
-    <w:p w:rsidRPr="001B7364" w:rsidR="001B7364" w:rsidP="001B7364" w:rsidRDefault="001B7364" w14:paraId="13651DD4" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het ontwikkelen van een heldere juridische definitie van femicide ter bevordering van een eenduidige aanpak, meer consistentie in de afdoening, verbeterde registratie en een grotere maatschappelijke bewustwording. Daarbij kan een gedeelde opvatting over de vraag hoe moet worden omgegaan met aanwijzingen van eerder huiselijk geweld, en de vraag of familie/partnerrelaties structureel in strafverzwarende zin moeten worden meegenomen, bijdragen aan (nog) meer consistentie in de aanpak van femicidezaken. Uit het onderzoek blijkt vooralsnog niet van een breed draagvlak voor een afzonderlijke strafbepaling voor femicide of voor genderspecifieke wettelijke strafverzwaringsgronden. Voor genderneutraal geformuleerde strafverzwaringsgronden en voor een eventuele uitbreiding van artikel 304 Sr lijkt een breder draagvlak te bestaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00D8657B" w:rsidP="00C62DD0" w:rsidRDefault="00D8657B" w14:paraId="5C7425C6" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="001B7364">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Het nader verkennen van de mogelijkheden tot verdere specialisatie op het vlak van huiselijk geweld, geweld in afhankelijkheidsrelaties en femicide binnen de strafrechtpraktijk, bijvoorbeeld door inzet van gespecialiseerde rechters of het instellen van gespecialiseerde strafkamers.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001B7364" w:rsidR="001B7364" w:rsidP="001B7364" w:rsidRDefault="001B7364" w14:paraId="293611E7" w14:textId="77777777">
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00D8657B" w:rsidP="00C62DD0" w:rsidRDefault="00D8657B" w14:paraId="6EDA09CC" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w:rsidRPr="001B7364" w:rsidR="001B7364" w:rsidP="001B7364" w:rsidRDefault="001B7364" w14:paraId="1A599420" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het consequenter labelen van relevante strafzaken als ‘femicidezaken’, ook in gepubliceerde uitspraken. Dit kan bijdragen aan grotere zichtbaarheid van het fenomeen en aan maatschappelijke bewustwording.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00D8657B" w:rsidP="00C62DD0" w:rsidRDefault="00D8657B" w14:paraId="3DB6D464" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het doen van verder onderzoek naar andere vormen van fataal geweld tegen vrouwen, zoals mishandeling met de dood ten gevolge of dood door schuld, en de juridische afdoening </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>daarvan. Dit kan bijdragen aan een beter begrip van de reikwijdte van het fenomeen femicide en de manier waarop het strafrecht daarop reageert.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00D8657B" w:rsidP="00C62DD0" w:rsidRDefault="00D8657B" w14:paraId="29FECEC8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="001B7364" w:rsidR="001B7364" w:rsidP="001B7364" w:rsidRDefault="001B7364" w14:paraId="4A884F77" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00D8657B" w:rsidP="00C62DD0" w:rsidRDefault="00D8657B" w14:paraId="2F4F88F4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B7364">
-        <w:rPr>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Beleidsreactie </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001B7364" w:rsidR="001B7364" w:rsidP="001B7364" w:rsidRDefault="001B7364" w14:paraId="6A5D7673" w14:textId="77777777">
-      <w:r w:rsidRPr="001B7364">
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00D8657B" w:rsidP="00C62DD0" w:rsidRDefault="00D8657B" w14:paraId="1945B842" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Deze beleidsreactie bevat, zoals eerder toegezegd</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B7364">
-        <w:rPr>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="001B7364">
-[...35 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, tevens antwoorden op de Kamervragen van de leden Mutluer (PRO), Armut (CDA), Becker (VVD), Coenradie (JA21) en Van der Werf (D66) over het ontbreken van een heldere definitie van femicide in de Nederlandse rechtspraktijk.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001B7364" w:rsidR="001B7364" w:rsidP="001B7364" w:rsidRDefault="001B7364" w14:paraId="1E95FB09" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00D8657B" w:rsidP="00C62DD0" w:rsidRDefault="00D8657B" w14:paraId="22BA779F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00D8657B" w:rsidP="00C62DD0" w:rsidRDefault="00D8657B" w14:paraId="668BD8B7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B7364">
-        <w:rPr>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Strafbaarstelling dwingende controle, psychisch geweld en een strafverzwaring bij doodslag </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001B7364" w:rsidR="001B7364" w:rsidP="001B7364" w:rsidRDefault="001B7364" w14:paraId="0C896D1C" w14:textId="77777777">
-[...49 lines deleted...]
-      <w:r w:rsidRPr="001B7364">
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00D8657B" w:rsidP="00C62DD0" w:rsidRDefault="00D8657B" w14:paraId="1E05C909" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Uit het onderzoeksrapport is gebleken dat professionals binnen de strafrechtspraktijk het begrip femicide en de gendergerelateerde kenmerken (zoals voorafgaand (huiselijk) geweld) verschillend afbakenen, herkennen en (strafverzwarend) waarderen. Dit gegeven kan leiden tot verschillen in de behandeling van ‘femicidezaken’ in de strafrechtspraktijk. Het ontwikkelen van een heldere juridische definitie van femicide zou volgens de onderzoekers het bestaan van deze verschillen kunnen verkleinen. Ook zou volgens de onderzoekers moeten worden nagedacht over een gedeelde opvatting over de vraag hoe moet worden omgegaan met aanwijzingen van eerder huiselijk geweld en de vraag of familie/partnerrelaties structureel in strafverzwarende zin (hetzij via expliciete strafbaarstelling, hetzij via strafverzwaringsgronden) moeten worden meegenomen. Een definitie zou volgens de onderzoekers ook de zichtbaarheid en herkenbaarheid van femicide kunnen vergroten. Hiermee samen hangt de derde aanbeveling over het labelen van bepaalde strafzaken als femicide. Daarbij constateren de onderzoekers, zoals hiervoor beschreven, dat er in de praktijk met name draagvlak bestaat voor een wettelijke strafverzwaringsgrond.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00D8657B" w:rsidP="00C62DD0" w:rsidRDefault="00D8657B" w14:paraId="5EFE2EF7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00D8657B" w:rsidP="00C62DD0" w:rsidRDefault="00D8657B" w14:paraId="585CAB9F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Deze aanbeveling is meegenomen in het conceptwetsvoorstel in verband met de verruiming van de strafbaarheid van psychisch geweld, dat op 29 juni jl. in (internet)consultatie is gegeven. Met het conceptwetsvoorstel wordt onder meer een nieuwe strafbepaling voor dwingende controle geïntroduceerd en wordt in de wet vastgelegd dat ook psychische mishandeling strafbaar is. Daarnaast wordt een nieuwe gekwalificeerde vorm van doodslag geïntroduceerd, die inhoudt dat doodslag kan worden bestraft met levenslange gevangenisstraf of tijdelijke gevangenisstraf van ten hoogste dertig jaren, indien dit feit is vergezeld of voorafgegaan van dwingende controle of van mishandeling gepleegd in de huiselijke kring. Deze nieuwe gekwalificeerde vorm van doodslag biedt de rechtspraktijk handvatten voor hoe om te gaan met de voorgeschiedenis van psychisch of fysiek geweld in bijvoorbeeld zaken waarin een verdachte zijn (ex-)partner van het leven heeft beroofd. Met de in het wetsvoorstel voorgestelde bepaling wordt in de wet tot uitdrukking gebracht dat deze omstandigheid in strafverzwarende zin moet worden meegewogen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00D8657B" w:rsidP="00C62DD0" w:rsidRDefault="00D8657B" w14:paraId="7630D032" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00D8657B" w:rsidP="00C62DD0" w:rsidRDefault="00D8657B" w14:paraId="49AFFB69" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In aanvulling daarop meent het kabinet dat er in de maatschappij en in de rechtspraktijk bewustwording moet zijn – en waar dit ontbreekt – moet komen voor het fenomeen ‘femicide’. Het kabinet is daarom blij met de positieve ontwikkelingen in die richting. Zo benoemt het openbaar ministerie sinds 2025 expliciet femicide in het requisitoir, wanneer een zaak voldoet aan hun </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>bepaling wordt in de wet tot uitdrukking gebracht dat deze omstandigheid in strafverzwarende zin moet worden meegewogen.</w:t>
-[...8 lines deleted...]
-        <w:rPr>
+        <w:t>werkdefinitie van femicide. Ook in vonnissen wordt, zoals blijkt uit het WODC-onderzoek, femicide soms expliciet benoemd. Verder wordt ook bij de Rechtspraak de urgentie gevoeld om intieme terreur, geweld tegen vrouwen en femicide meer aandacht te geven, zo blijkt uit het Jaarplan 2026 van de rechtspraak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="001B7364">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="001B7364">
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Uiteraard zal meer specialisatie in de strafrechtsketen (zie hieronder) bijdragen aan betere herkenning en erkenning van femicidezaken. Ik zie, mede gelet op deze positieve ontwikkelingen en het genoemde conceptwetsvoorstel dat meer handvatten aan de praktijk geeft, geen aanleiding om nu nadere definities van ‘femicide’ te ontwikkelen. Zo blijft er ook ruimte om nieuwe ontwikkelingen in de praktijk mee te kunnen nemen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00D8657B" w:rsidP="00C62DD0" w:rsidRDefault="00D8657B" w14:paraId="7F4CBEB0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00D8657B" w:rsidP="00C62DD0" w:rsidRDefault="00D8657B" w14:paraId="3E3C5415" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Tot slot wordt opgemerkt dat in april 2025 de Femicide Monitor van de Universiteit Leiden is gelanceerd. In de Femicide Monitor worden alle zaken van moord en doodslag op een vrouw meegenomen, geanalyseerd en nader gecategoriseerd. Daarmee ontstaat in de loop van de tijd een scherper beeld van de overeenkomsten en van de verschillen tussen al deze zaken. In het kader van de Femicide Monitor wordt bovendien ook getracht inzicht te verkrijgen in het aantal zaken waarin sprake is of kan zijn geweest van vrouwenmoord waarbij de dader niet is vervolgd nadat hij een einde aan zijn leven heeft gemaakt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001B7364" w:rsidR="001B7364" w:rsidP="001B7364" w:rsidRDefault="001B7364" w14:paraId="62520C4D" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00D8657B" w:rsidP="00C62DD0" w:rsidRDefault="00D8657B" w14:paraId="2B728412" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00D8657B" w:rsidP="00C62DD0" w:rsidRDefault="00D8657B" w14:paraId="6341633B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B7364">
-        <w:rPr>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Specialisatie binnen de strafrechtsketen </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001B7364" w:rsidR="001B7364" w:rsidP="001B7364" w:rsidRDefault="001B7364" w14:paraId="4C1553D2" w14:textId="77777777">
-[...33 lines deleted...]
-      <w:r w:rsidRPr="001B7364">
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00D8657B" w:rsidP="00C62DD0" w:rsidRDefault="00D8657B" w14:paraId="5E88AD37" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De onderzoekers bevelen aan om verdere specialisatie binnen de strafrechtketen op het vlak van huiselijk geweld te verkennen. Het kabinet onderschrijft het belang van versterking van kennis over huiselijk geweld en kindermishandeling. Sinds 2024 – het laatste jaar dat in het onderzoek is meegenomen – zet het kabinet zich samen met betrokken organisaties in voor het versterken van de deskundigheid op het gebied van huiselijk geweld en femicide. Zo ontwikkelt de politie scholings- en trainingsmiddelen, onder meer voor de regisseurs Zorg &amp; Veiligheid. Deze regisseurs fungeren als coördinatoren en interne vraagbaken voor de aanpak van huiselijk geweld en kindermishandeling. Alle eenheden hebben nu de opdracht om na te gaan hoe binnen de teams deze regierol geborgd kan worden en hier ook een plan op te maken. Op de Politieacademie is de module ‘huiselijk geweld en kindermishandeling’ doorontwikkeld en er wordt aan gewerkt om in de basisteams de deskundigheid over onder meer stalking, (ex-)partnerstalking en dwingende controle te vergroten. Ook zijn er binnen het onderwijsaanbod verschillende tools ontwikkeld zodat agenten relevante informatie over stalking en huiselijk geweld kunnen opvragen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00D8657B" w:rsidP="00C62DD0" w:rsidRDefault="00D8657B" w14:paraId="3C6A0E91" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00D8657B" w:rsidP="00C62DD0" w:rsidRDefault="00D8657B" w14:paraId="4BBDA69E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik ondersteun het openbaar ministerie met extra middelen voor het versterken van hun aanpak ter voorkoming van femicide. Hiermee richt het openbaar ministerie zich binnen de eigen organisatie, landelijk en in de arrondissementen, op het vergroten van kennis over verschillende vormen van huiselijk geweld waaronder femicide. Ieder parket heeft een coördinerend officier van justitie voor huiselijk geweldzaken en een beleidsadviseur ‘straf met zorg’. Zij kunnen als specialist hun collega’s ondersteunen en maken de vertaling van landelijk naar lokaal beleid mogelijk, evenals kennisverspreiding en investering in de relatie met netwerkpartners.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00D8657B" w:rsidP="00C62DD0" w:rsidRDefault="00D8657B" w14:paraId="45ADE25A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00D8657B" w:rsidP="00C62DD0" w:rsidRDefault="00D8657B" w14:paraId="3AD16033" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ook binnen de rechtspraak heeft verbetering van de aanpak van zaken waar huiselijk geweld speelt de nadrukkelijke aandacht. De Raad voor de rechtspraak heeft een werkgroep opgericht die zich onder meer bezighoudt met kennisbevordering en informatie-uitwisseling op dit vlak.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De werkgroep </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">huiselijk geweldzaken en een beleidsadviseur ‘straf met zorg’. Zij kunnen als specialist hun collega’s ondersteunen en maken de vertaling van landelijk naar lokaal beleid mogelijk, evenals kennisverspreiding en investering in de relatie met netwerkpartners.  </w:t>
-[...62 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">bevindt zich momenteel in de afrondende fase van haar werkzaamheden en zal in september een programmaplan presenteren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00D8657B" w:rsidP="00C62DD0" w:rsidRDefault="00D8657B" w14:paraId="0D6465A3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00D8657B" w:rsidP="00C62DD0" w:rsidRDefault="00D8657B" w14:paraId="5F9BE146" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aanvullend hierop hebben Regioplan en Avans Hogeschool een actieonderzoek verricht naar het versterken van deskundigheid over gendergerelateerd geweld bij professionals werkzaam bij zorg- en straforganisaties (zoals Veilig Thuis, Centrum Seksueel Geweld, Vrouwenopvang, politie, openbaar ministerie, reclassering, Raad voor de Kinderbescherming en gecertificeerde instellingen). Dit onderzoek laat zien dat er een toenemende mate van aandacht en urgentiebesef is op dit thema,  maar dat dit zich nog niet vertaalt naar breed gedragen aanpak, visie en bestuurlijk commitment. De rapportage van dit onderzoek is naar uw Kamer gestuurd als bijlage bij de voortgangsbrief over de aanpak van geweld tegen vrouwen, huiselijk geweld en kindermishandeling van 3 juli 2026. Gezien het belang van een integrale inzet op deskundigheidsbevordering, wordt samen met de toekomstige Nationaal Coördinator Geweld tegen Vrouwen en Huiselijk Geweld bezien hoe de aanbevelingen uit het actieonderzoek kunnen landen in het Nationaal Actieplan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00D8657B" w:rsidP="00C62DD0" w:rsidRDefault="00D8657B" w14:paraId="7A1E2A12" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00D8657B" w:rsidP="00C62DD0" w:rsidRDefault="00D8657B" w14:paraId="7240E71A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B7364">
-        <w:rPr>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Tot slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001B7364" w:rsidR="001B7364" w:rsidP="001B7364" w:rsidRDefault="001B7364" w14:paraId="278220FA" w14:textId="77777777">
-      <w:r w:rsidRPr="001B7364">
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00D8657B" w:rsidP="00C62DD0" w:rsidRDefault="00D8657B" w14:paraId="3EEEC64F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Het kabinet blijft zich onverminderd inzetten voor het versterken van de aanpak van huiselijk geweld, kindermishandeling en femicide onder meer door het conceptwetsvoorstel over de verruiming van de strafbaarstelling van psychisch geweld. Hiermee kunnen we nog daadkrachtiger optreden tegen geweld tegen vrouwen, huiselijk geweld en kindermishandeling, om zo femicide vaker te voorkomen. Daarnaast is het kabinet blijvend in gesprek met de betrokken organisaties binnen en buiten de strafrechtketen over het vergroten van kennis en expertise, de noodzaak van goede dossiervorming en de verdere versterking van de samenwerking tussen deze organisaties zodat slachtoffers beter beschermd worden en daders worden aangepakt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A15AE" w:rsidRDefault="009A15AE" w14:paraId="7A104D7A" w14:textId="77777777"/>
-[...94 lines deleted...]
-      <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00D8657B" w:rsidP="00C62DD0" w:rsidRDefault="00D8657B" w14:paraId="0748B82C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00C62DD0" w:rsidP="00C62DD0" w:rsidRDefault="00C62DD0" w14:paraId="09DEA811" w14:textId="417406A3">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Justitie en Veiligheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00C62DD0" w:rsidP="00C62DD0" w:rsidRDefault="00C62DD0" w14:paraId="5BA789AD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D.M. van Weel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C62DD0" w:rsidR="00FE0FA3" w:rsidP="00C62DD0" w:rsidRDefault="00FE0FA3" w14:paraId="419FAA69" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00C62DD0" w:rsidR="00FE0FA3">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A3FC9FD" w14:textId="77777777" w:rsidR="00CF5078" w:rsidRDefault="00CF5078">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0747A39D" w14:textId="77777777" w:rsidR="00646AD7" w:rsidRDefault="00646AD7" w:rsidP="00D8657B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1697D3C5" w14:textId="77777777" w:rsidR="00CF5078" w:rsidRDefault="00CF5078">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0EBAE8EE" w14:textId="77777777" w:rsidR="00646AD7" w:rsidRDefault="00646AD7" w:rsidP="00D8657B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...15 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="DejaVu Sans">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...25 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="46E166A9" w14:textId="77777777" w:rsidR="00C45FC0" w:rsidRDefault="00C45FC0">
+  <w:p w14:paraId="6F89DCBF" w14:textId="77777777" w:rsidR="00D8657B" w:rsidRPr="00D8657B" w:rsidRDefault="00D8657B" w:rsidP="00D8657B">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="22C89129" w14:textId="77777777" w:rsidR="00D8657B" w:rsidRPr="00D8657B" w:rsidRDefault="00D8657B" w:rsidP="00D8657B">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1C1925FF" w14:textId="77777777" w:rsidR="00D8657B" w:rsidRPr="00D8657B" w:rsidRDefault="00D8657B" w:rsidP="00D8657B">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E790044" w14:textId="77777777" w:rsidR="00CF5078" w:rsidRDefault="00CF5078">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7A3DCC5F" w14:textId="77777777" w:rsidR="00646AD7" w:rsidRDefault="00646AD7" w:rsidP="00D8657B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52BD887B" w14:textId="77777777" w:rsidR="00CF5078" w:rsidRDefault="00CF5078">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4DABAF80" w14:textId="77777777" w:rsidR="00646AD7" w:rsidRDefault="00646AD7" w:rsidP="00D8657B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="4637D1F0" w14:textId="77777777" w:rsidR="001B7364" w:rsidRDefault="001B7364" w:rsidP="001B7364">
+    <w:p w14:paraId="3DD39CA4" w14:textId="77777777" w:rsidR="00D8657B" w:rsidRPr="00C62DD0" w:rsidRDefault="00D8657B" w:rsidP="00C62DD0">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C62DD0">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Een vignettenstudie is een onderzoeksmethode waarbij deelnemers reageren op een korte beschrijving van een hypothetische situatie, om inzicht te verkrijgen in hun opvattingen, afwegingen en voorgenomen handelen.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="667DCA17" w14:textId="77777777" w:rsidR="001B7364" w:rsidRDefault="001B7364" w:rsidP="001B7364">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7A2D2733" w14:textId="0B903183" w:rsidR="00D8657B" w:rsidRPr="00C62DD0" w:rsidRDefault="00D8657B" w:rsidP="00C62DD0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C62DD0">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> en Van der Werf over het ontbreken van een heldere definitie van femicide in de Nederlandse rechtspraktijk van 9 juni 2026.</w:t>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Antwoord op vragen van de leden Mutluer, Armut, Becker, Coenradie en Van der Werf over het ontbreken van een heldere definitie van femicide in de Nederlandse rechtspraktijk van 9 juni 2026 (Aanhangsel Handelingen II 2025/26, nr. 2202).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="02BEAF66" w14:textId="77777777" w:rsidR="001B7364" w:rsidRDefault="001B7364" w:rsidP="001B7364">
+    <w:p w14:paraId="3145D7C0" w14:textId="77777777" w:rsidR="00D8657B" w:rsidRPr="00C62DD0" w:rsidRDefault="00D8657B" w:rsidP="00C62DD0">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C62DD0">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> (JA21) en Van der Werf (D66) over het ontbreken van een heldere definitie van femicide in de Nederlandse rechtspraktijk</w:t>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamervragen met kenmerk 2026Z10204 van 19 mei 2026 van de leden Mutluer (GroenLinks-PvdA), Armut (CDA), Becker (VVD), Coenradie (JA21) en Van der Werf (D66) over het ontbreken van een heldere definitie van femicide in de Nederlandse rechtspraktijk</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="685B83C4" w14:textId="77777777" w:rsidR="001B7364" w:rsidRDefault="001B7364" w:rsidP="001B7364">
+    <w:p w14:paraId="5F729CEA" w14:textId="77777777" w:rsidR="00D8657B" w:rsidRPr="00C62DD0" w:rsidRDefault="00D8657B" w:rsidP="00C62DD0">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C62DD0">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r>
+        <w:r w:rsidRPr="00C62DD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Jaarplan Rechtspraak 2026 | Rechtspraak</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> , p14</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="19DADA63" w14:textId="77777777" w:rsidR="001B7364" w:rsidRDefault="001B7364" w:rsidP="001B7364">
+    <w:p w14:paraId="4AFAB7BD" w14:textId="77777777" w:rsidR="00D8657B" w:rsidRPr="00C62DD0" w:rsidRDefault="00D8657B" w:rsidP="00C62DD0">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C62DD0">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00C62DD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Jaarplan 2026 van de Rechtspraak, p. 14.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="38972CF8" w14:textId="77777777" w:rsidR="00C45FC0" w:rsidRDefault="001E1426">
-[...356 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="50BB6BA1" w14:textId="77777777" w:rsidR="00D8657B" w:rsidRPr="00D8657B" w:rsidRDefault="00D8657B" w:rsidP="00D8657B">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4BA72171" w14:textId="77777777" w:rsidR="00C45FC0" w:rsidRDefault="001E1426">
+  <w:p w14:paraId="0E7912C6" w14:textId="77777777" w:rsidR="00D8657B" w:rsidRPr="00D8657B" w:rsidRDefault="00D8657B" w:rsidP="00D8657B">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1271 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="50BAE5F7" w14:textId="77777777" w:rsidR="00D8657B" w:rsidRPr="00D8657B" w:rsidRDefault="00D8657B" w:rsidP="00D8657B">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07C30061"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0456A5A6"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -2732,1019 +1263,178 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...491 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="723141691">
+  <w:num w:numId="1" w16cid:durableId="723141691">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:defaultTableStyle w:val="Standaardtabel"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C45FC0"/>
-[...358 lines deleted...]
-    <w:rsid w:val="00FF61BA"/>
+    <w:rsidRoot w:val="00D8657B"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00334171"/>
+    <w:rsid w:val="00646AD7"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00BD2442"/>
+    <w:rsid w:val="00C62DD0"/>
+    <w:rsid w:val="00D8657B"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00E96E4D"/>
+    <w:rsid w:val="00F2100A"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="nl-NL" w:bidi="bn-BD"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2D1560B5"/>
+  <w14:docId w14:val="15FBB3D4"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0820EE76-189B-4B8A-A4AF-7F24618E903A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="bn-BD"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3753,77 +1443,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3848,75 +1538,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3951,55 +1641,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4071,1088 +1761,726 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00D8657B"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00D8657B"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D8657B"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D8657B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D8657B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D8657B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D8657B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D8657B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D8657B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D8657B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D8657B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D8657B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D8657B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D8657B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D8657B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D8657B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D8657B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D8657B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D8657B"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00D8657B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D8657B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00D8657B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D8657B"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00D8657B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D8657B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D8657B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D8657B"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00D8657B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D8657B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="00D8657B"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Artikelstreepje">
-[...2 lines deleted...]
-    <w:next w:val="Standaard"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabelzonderranden">
+    <w:name w:val="Tabel zonder randen"/>
+    <w:rsid w:val="00D8657B"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...160 lines deleted...]
-    <w:rPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-    </w:rPr>
-[...186 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL" w:bidi="bn-BD"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:left w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:bottom w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:right w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:insideH w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:insideV w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabelraster">
-[...46 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D8657B"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...116 lines deleted...]
-      <w:lang w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL" w:bidi="bn-BD"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BC7AB4"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00D8657B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL" w:bidi="bn-BD"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="BVI Char,BVI fnr,Footnote Reference Superscript,Footnote Reference_LVL6,Footnote Reference_LVL61,Footnote Reference_LVL62,Footnote Reference_LVL63,Footnote Reference_LVL64,Footnote Reference_LVL65,Footnote symbol,Odwołanie przypisu,fr"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00BC7AB4"/>
+    <w:rsid w:val="00D8657B"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D8657B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D8657B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D8657B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D8657B"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00BC7AB4"/>
+    <w:rsid w:val="00C62DD0"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...139 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...183 lines deleted...]
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rechtspraak.nl/organisatie-en-contact/organisatie/raad-voor-de-rechtspraak/jaardocumenten/jaarplan-rechtspraak-2026" TargetMode="External"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5209,51 +2537,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -5317,65 +2645,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5396,85 +2724,91 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>5</ap:Pages>
-  <ap:Words>2275</ap:Words>
-  <ap:Characters>12517</ap:Characters>
+  <ap:Words>2307</ap:Words>
+  <ap:Characters>12693</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>104</ap:Lines>
+  <ap:Lines>105</ap:Lines>
   <ap:Paragraphs>29</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>14763</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>14971</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>