--- v0 (2026-07-04)
+++ v1 (2026-08-23)
@@ -1,3425 +1,1343 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00EA661F" w:rsidR="00EA661F" w:rsidP="00EA661F" w:rsidRDefault="00EA661F" w14:paraId="5DD6BCCF" w14:textId="383E40B7">
-      <w:r w:rsidRPr="00EA661F">
+    <w:p w:rsidRPr="006635FB" w:rsidR="006635FB" w:rsidP="006635FB" w:rsidRDefault="00881481" w14:paraId="15CD594D" w14:textId="1B117822">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006635FB" w:rsidR="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>317</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006635FB" w:rsidR="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006635FB" w:rsidR="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>JBZ-Raad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006635FB" w:rsidR="006635FB" w:rsidP="006635FB" w:rsidRDefault="006635FB" w14:paraId="1A8F55AD" w14:textId="16DF9986">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>045</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Situatie in Oekraïne</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006635FB" w:rsidR="006635FB" w:rsidP="006635FB" w:rsidRDefault="006635FB" w14:paraId="27AF2EA2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006635FB" w:rsidR="00881481">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1015</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Asiel en Migratie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006635FB" w:rsidR="006635FB" w:rsidP="006635FB" w:rsidRDefault="006635FB" w14:paraId="53353BFF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006635FB" w:rsidR="006635FB" w:rsidP="006635FB" w:rsidRDefault="006635FB" w14:paraId="4304A9C7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 3 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006635FB" w:rsidR="00881481" w:rsidP="006635FB" w:rsidRDefault="00881481" w14:paraId="39A2362D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006635FB" w:rsidR="00881481" w:rsidP="006635FB" w:rsidRDefault="00881481" w14:paraId="7D877EE1" w14:textId="58A47ED2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Op 26 juni 2026 heeft de Europese Commissie (hierna: Commissie) een voorstel voor een uitvoeringsbesluit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA661F">
-        <w:rPr>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00EA661F">
-[...59 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de Raad ingediend bij de EU-lidstaten om de activering van de Richtlijn Tijdelijke Bescherming (hierna: RTB) voor Oekraïense ontheemden met een jaar te verlengen. Naast de verlenging stelt de Commissie voor de scope van de tijdelijke bescherming in te perken zodat personen die niet voldoen aan hun militaire verplichtingen zoals vastgelegd in de Oekraïense wetgeving worden uitgesloten. Het gaat om uitsluiting van personen die op basis van hun militaire verplichtingen van de Oekraïense autoriteiten geen toestemming hebben om Oekraïne te verlaten. In de praktijk zijn dit voornamelijk mannen in de leeftijd van 23 tot en met 60 jaar en personen die zich vrijwillig voor Oekraïense militaire dienst hebben aangemeld. De Raad besluit over dit voorstel met gekwalificeerde meerderheid. Indien de Raad instemt met dit voorstel, wordt de activering van de RTB verlengd van 4 maart 2027 tot en met 4 maart 2028. De scopebeperking zal al eerder ingaan, namelijk de dag na publicatie van dit besluit in de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>Official Journal</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA661F">
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA661F">
-        <w:rPr>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA661F">
-[...12 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">maar zal niet met terugwerkende kracht van toepassing zijn. Hieronder vindt uw Kamer een kabinetsappreciatie van dit voorstel van de Commissie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006635FB" w:rsidR="00881481" w:rsidP="006635FB" w:rsidRDefault="00881481" w14:paraId="521B85BC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006635FB" w:rsidR="00881481" w:rsidP="006635FB" w:rsidRDefault="00881481" w14:paraId="04E65664" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F90F68">
-        <w:rPr>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Essentie voorstel </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA661F" w:rsidP="00EA661F" w:rsidRDefault="00EA661F" w14:paraId="1F94042C" w14:textId="1020A3D5">
-[...31 lines deleted...]
-      <w:r w:rsidRPr="00EA661F" w:rsidDel="00B6674B">
+    <w:p w:rsidRPr="006635FB" w:rsidR="00881481" w:rsidP="006635FB" w:rsidRDefault="00881481" w14:paraId="138CECAF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Commissie kondigt in het voorstel aan gebruik te maken van artikel 4, lid 2, van Richtlijn 2001/55/EG dat bepaalt dat indien er aanleiding blijft om tijdelijke bescherming te verlenen, de Raad kan besluiten de tijdelijke bescherming met maximaal één jaar te verlengen. Tevens wordt voorgesteld om de scope te beperken voor personen die volgens de Oekraïense wetgeving niet gerechtigd zijn het land te verlaten vanwege hun militaire verplichtingen en die daarom van de Oekraïense autoriteiten geen toestemming hebben gekregen om Oekraïne te verlaten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006635FB" w:rsidDel="00B6674B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA661F">
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA661F" w:rsidR="00EA661F" w:rsidP="00EA661F" w:rsidRDefault="00EA661F" w14:paraId="0C70BC04" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EA661F">
+    <w:p w:rsidRPr="006635FB" w:rsidR="00881481" w:rsidP="006635FB" w:rsidRDefault="00881481" w14:paraId="2060AB73" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006635FB" w:rsidR="00881481" w:rsidP="006635FB" w:rsidRDefault="00881481" w14:paraId="379E2542" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Ten opzichte van het voorstel van vorig jaar</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA661F">
-        <w:rPr>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00EA661F">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00EA661F">
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn zeven overwegingen en een artikel toegevoegd die zien op de scopebeperking. De overwegingen benadrukken dat de verlenging van de tijdelijke bescherming voor ontheemden uit Oekraïne moet worden afgestemd op de veranderende defensiebehoeften van Oekraïne. Hoewel de EU haar politieke, militaire en niet-militaire steun aan Oekraïne onverminderd voortzet, mag de regeling voor tijdelijke bescherming niet onbedoeld afbreuk doen aan het vermogen van Oekraïne om zich te verdedigen. Daarom stelt de Commissie voor dat personen die volgens het Oekraïense recht niet bevoegd zijn het land te verlaten vanwege hun militaire verplichtingen, in beginsel niet langer in aanmerking komen voor tijdelijke bescherming, tenzij zij kunnen aantonen dat zij hiervoor toestemming hebben van de Oekraïense autoriteiten. Deze nieuwe voorwaarde geldt alleen voor nieuw binnenkomende ontheemden na de inwerkingtreding van het besluit en laat de rechten van personen die reeds tijdelijke bescherming genieten onverlet. Het is van belang dat de procedure voor het verlenen van tijdelijke bescherming eenvoudig en snel blijft, en dat de lidstaten de benodigde toestemming efficiënt moeten kunnen verifiëren. Inmiddels </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">niet bevoegd zijn het land te verlaten vanwege hun militaire verplichtingen, in beginsel niet langer in aanmerking komen voor tijdelijke bescherming, tenzij zij kunnen aantonen dat zij hiervoor toestemming hebben van de Oekraïense autoriteiten. Deze nieuwe voorwaarde geldt alleen voor nieuw binnenkomende ontheemden na de inwerkingtreding van het besluit en laat de rechten van personen die </w:t>
-[...49 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">heeft de Commissie laten weten voor dit doel gezamenlijk met de Oekraïense autoriteiten aan een verificatie-applicatie te werken. Tot slot benadrukt de Commissie dat de verlenging van de tijdelijke bescherming hand in hand moet gaan met een gecoördineerde overgang naar andere verblijfsregelingen of vrijwillige terugkeer wanneer de omstandigheden dat toelaten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006635FB" w:rsidR="00881481" w:rsidP="006635FB" w:rsidRDefault="00881481" w14:paraId="49081D95" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006635FB" w:rsidR="00881481" w:rsidP="006635FB" w:rsidRDefault="00881481" w14:paraId="5763B757" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA7CA0">
-        <w:rPr>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Nederlands beleid tot dusver </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00951C9F" w:rsidP="00EA661F" w:rsidRDefault="00EA661F" w14:paraId="432720E7" w14:textId="77777777">
-      <w:r w:rsidRPr="00EA661F">
+    <w:p w:rsidRPr="006635FB" w:rsidR="00881481" w:rsidP="006635FB" w:rsidRDefault="00881481" w14:paraId="277D791F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Na de grootschalige invasie in Oekraïne door Rusland heeft Nederland zich op 4 maart 2022 uitdrukkelijk voorstander verklaard van het activeren van de RTB om ontheemden uit Oekraïne op adequate wijze op te kunnen vangen, hen rechten te kunnen verlenen en om de asielsystemen in de lidstaten te ontlasten. De Russische agressieoorlog gaat nog altijd door zonder dat op korte termijn uitzicht is op duurzame vrede. Nederland blijft Oekraïne onverminderd steunen in tijd van oorlog, herstel en wederopbouw, zo lang als dat nodig is. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00951C9F" w:rsidP="00EA661F" w:rsidRDefault="00951C9F" w14:paraId="053ECA12" w14:textId="77777777"/>
-[...24 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="006635FB" w:rsidR="00881481" w:rsidP="006635FB" w:rsidRDefault="00881481" w14:paraId="139C5F0D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006635FB" w:rsidR="00881481" w:rsidP="006635FB" w:rsidRDefault="00881481" w14:paraId="70F71F74" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In lijn met de Raadsaanbeveling van 16 september 2025 werkt Nederland aan een gecoördineerde aanpak van de overgang uit de tijdelijke bescherming. Het bovenliggende beleidsdoel is om de zelfredzaamheid en participatie van ontheemden uit Oekraïne die nog niet zijn teruggekeerd verder te bevorderen, zodat de groep ontheemden die een beroep doet op sociale voorzieningen zo klein mogelijk blijft. Hiertoe wordt er ingezet op het ondersteunen van wederopbouw en faciliteren van vrijwillige terugkeer, almede het verkennen van de mogelijkheden en kansrijkheid van het toeleiden van ontheemden naar reguliere vergunningen en het creëren van een transitiedocument voor ontheemden die niet voor een reguliere vergunning in aanmerking komen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006635FB" w:rsidR="00881481" w:rsidP="006635FB" w:rsidRDefault="00881481" w14:paraId="537EAC03" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006635FB" w:rsidR="00881481" w:rsidP="006635FB" w:rsidRDefault="00881481" w14:paraId="3D99C722" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Appreciatie en inzet kabinet</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA661F" w:rsidR="00EA661F" w:rsidP="00EA661F" w:rsidRDefault="00EA661F" w14:paraId="4E74399F" w14:textId="7E450E44">
-[...41 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidRPr="006635FB" w:rsidR="00881481" w:rsidP="006635FB" w:rsidRDefault="00881481" w14:paraId="4F79273C" w14:textId="37115CBE">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet heeft u in de geannoteerde agenda JBZ-raad 4-5 juni 2026 reeds geïnformeerd voorstander te zijn van verlenging van de activering van de RTB tot en met 4 maart 2028 (Kamerstuk 32317, nr. 1003). Nederland kan daarnaast de voorgestelde scopebeperking steunen. Het kabinet is dan ook voornemens in te stemmen met het voorstel van de Commissie tot verlenging met een jaar inclusief scope beperking.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006635FB" w:rsidR="00881481" w:rsidP="006635FB" w:rsidRDefault="00881481" w14:paraId="75E3185D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006635FB" w:rsidR="00881481" w:rsidP="006635FB" w:rsidRDefault="00881481" w14:paraId="242A9362" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet acht de verlenging van de tijdelijke bescherming noodzakelijk en de juiste weg. Ten eerste is het kabinet het eens met de Commissie dat de situatie in Oekraïne als gevolg van de Russische agressieoorlog nog steeds volatiel is. Rusland geeft geen enkel signaal van bereidheid tot serieuze onderhandelingen. Dat betekent dat ontheemden uit Oekraïne die hun toevlucht in de EU hebben gevonden de tijdelijke bescherming mogelijk ook in de nabije toekomst nodig zullen blijven hebben. De activering van de RTB is voor die beschermingsopdracht een geschikt vangnet gebleken: niet in de laatste plaats omdat het overbelasting van de nationale asielsystemen heeft voorkomen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006635FB" w:rsidR="00881481" w:rsidP="006635FB" w:rsidRDefault="00881481" w14:paraId="1064EA26" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006635FB" w:rsidR="00881481" w:rsidP="006635FB" w:rsidRDefault="00881481" w14:paraId="0A777B97" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Daarnaast komt de verlenging van de werking van de RTB tegemoet aan de eerder met u gedeelde wens van het kabinet om een EU-gecoördineerde aanpak na te streven in het kader van opvang van ontheemden uit Oekraïne. De Richtlijn biedt de EU-lidstaten een gemeenschappelijk juridisch kader dat een gecoördineerde en geharmoniseerde aanpak bevordert, terwijl het EU-lidstaten ook ruimte geeft om een eigen invulling te geven aan de opvang van ontheemden op het eigen grondgebied. Een verlenging met een jaar is voorts nodig om ruimte te geven voor het zorgvuldig inregelen van de nationale uitfasering van de RTB en de ingezette overgang naar het langetermijnbeleid. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA661F" w:rsidR="00EA661F" w:rsidP="00EA661F" w:rsidRDefault="00EA661F" w14:paraId="59CB2B04" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00934461">
+    <w:p w:rsidRPr="006635FB" w:rsidR="00881481" w:rsidP="006635FB" w:rsidRDefault="00881481" w14:paraId="24CD03C8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006635FB" w:rsidR="00881481" w:rsidP="006635FB" w:rsidRDefault="00881481" w14:paraId="6816E4C6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Het kabinet ziet dat de scopebeperking een evenwicht zoekt tussen het bieden van bescherming aan ontheemden uit Oekraïne en het respecteren van de legitieme defensiebehoeften van Oekraïne. Door tijdelijke bescherming in beginsel niet toe te kennen aan personen die volgens de Oekraïense wetgeving niet gerechtigd zijn het land te verlaten vanwege hun militaire verplichtingen en daarvoor geen toestemming van de Oekraïense autoriteiten hebben verkregen, wordt voorkomen dat de Europese beschermingsregeling onbedoeld afbreuk doet aan het vermogen van Oekraïne om zich te verdedigen tegen de Russische agressie. Hiermee wordt de steun aan Oekraïne op een coherente wijze vormgegeven.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E691C" w:rsidP="00EA661F" w:rsidRDefault="007E691C" w14:paraId="75814144" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="006635FB" w:rsidR="00881481" w:rsidP="006635FB" w:rsidRDefault="00881481" w14:paraId="515366F5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006635FB" w:rsidR="00881481" w:rsidP="006635FB" w:rsidRDefault="00881481" w14:paraId="07A1957B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E691C">
-        <w:rPr>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Krachtenveld EU</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA661F" w:rsidR="007E691C" w:rsidP="007E691C" w:rsidRDefault="007E691C" w14:paraId="61AEDFAA" w14:textId="77777777">
-      <w:r w:rsidRPr="00EA661F">
+    <w:p w:rsidRPr="006635FB" w:rsidR="00881481" w:rsidP="006635FB" w:rsidRDefault="00881481" w14:paraId="5CF0464E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Binnen de EU bestaat nog altijd brede steun voor solidariteit met Oekraïne en de Oekraïense bevolking. De verwachting is dat een grote meerderheid van de lidstaten zal instemmen met verlenging van de activering van de RTB inclusief de voorgestelde scopebeperking.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA661F" w:rsidR="00EA661F" w:rsidP="00EA661F" w:rsidRDefault="00EA661F" w14:paraId="01CF3EBE" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="006635FB" w:rsidR="00881481" w:rsidP="006635FB" w:rsidRDefault="00881481" w14:paraId="08C60823" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006635FB" w:rsidR="00881481" w:rsidP="006635FB" w:rsidRDefault="00881481" w14:paraId="3032EC79" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E691C">
-        <w:rPr>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Beoordeling </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Beoordeling van het voorstel </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006635FB" w:rsidR="00881481" w:rsidP="006635FB" w:rsidRDefault="00881481" w14:paraId="2CA6BBEB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wanneer het kabinet instemt met dit voorstel, betekent dit dat de wijze waarop het uitvoeringsbesluit van de RTB in Nederland wordt uitgevoerd grotendeels in stand wordt gehouden. Ten eerste zal het verblijfsrecht van ontheemden uit Oekraïne die momenteel al onder de RTB vallen, worden verlengd tot en met 4 maart 2028. Ten tweede kunnen ontheemden die momenteel nog in Oekraïne zijn, maar in de nabije toekomst vanwege de oorlog het land moeten ontvluchten, zich ook ná 4 maart 2027 blijven melden in Nederland om tijdelijke bescherming aan te vragen, mits ze voldoen aan de voorwaarden van de RTB. Daarmee blijft de publieke opvang van ontheemden beschikbaar en blijven rechten die ontheemden nu kunnen ontlenen aan de RTB in stand, zoals het recht op toegang tot de arbeidsmarkt (in loondienst), toegang tot zorg en toegang tot het onderwijs. Wel zet het kabinet, ook onder de RTB, in op zelfredzaamheid en participatie, bijvoorbeeld door het betalen van de eigen bijdrage voor opvang, en het ondersteunen van ontheemden om te zijner tijd terug te kunnen keren en bij te kunnen dragen aan de wederopbouw van Oekraïne. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006635FB" w:rsidR="00881481" w:rsidP="006635FB" w:rsidRDefault="00881481" w14:paraId="1383F7AC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006635FB" w:rsidR="00881481" w:rsidP="006635FB" w:rsidRDefault="00881481" w14:paraId="48C13808" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De voorgestelde scopebeperking zorgt ervoor dat de groep met personen die recht heeft op tijdelijke bescherming wordt verkleind. Aan de ene kant kan dit zorgen voor een verlaagde instroom en hierdoor minder druk op de voorzieningen. Wel blijft het voor personen die zijn uitgesloten van de tijdelijke bescherming mogelijk om een asielaanvraag in te dienen. Hierdoor is het mogelijk dat de scopebeperking kan leiden tot meer asielaanvragen waarop binnen de wettelijke termijnen moet worden beslist en die niet worden opgeschort gedurende de tijdelijke bescherming, zoals het geval is bij ontheemden die onder de RTB vallen. Ook zal het voor de handhaving van de scopebeperking noodzakelijk zijn om een extra controle uit te voeren tijdens het aanmeldproces, waardoor er sprake is van extra uitvoeringslasten. Doordat de bewijslast bij de ontheemde wordt gelegd en er afspraken zijn over welke bewijslast toelaatbaar is, kan deze uitvoeringslast worden beperkt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006635FB" w:rsidR="00881481" w:rsidP="006635FB" w:rsidRDefault="00881481" w14:paraId="378F6DBD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006635FB" w:rsidR="00881481" w:rsidP="006635FB" w:rsidRDefault="00881481" w14:paraId="1471B58B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Juridische aspecten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006635FB" w:rsidR="00881481" w:rsidP="006635FB" w:rsidRDefault="00881481" w14:paraId="694E4CB7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Bevoegdheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006635FB" w:rsidR="00881481" w:rsidP="006635FB" w:rsidRDefault="00881481" w14:paraId="7BE203A9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het oordeel van het kabinet over de bevoegdheid van de Commissie om een voorstel op dit terrein te doen is positief. De Europese Commissie beschikt over een initiatiefbevoegdheid, waarmee het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">voorstellen mag doen tot verlengen of aanpassing van het oorspronkelijke Raadsuitvoeringsbesluit 2022/382. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006635FB" w:rsidR="00881481" w:rsidP="006635FB" w:rsidRDefault="00881481" w14:paraId="28B35BEA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006635FB" w:rsidR="00881481" w:rsidP="006635FB" w:rsidRDefault="00881481" w14:paraId="03D9DAAE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk233727354" w:id="0"/>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Commissie geeft in het voorstel aan dat de basis voor een scopebeperking gelegen is in artikel 5 van de RTB. Het kabinet merkt op dat dit een ruime lezing is en dat een letterlijke lezing van dit artikel vereist dat het Uitvoeringsbesluit een omschrijving bevat van de specifieke groepen personen waarop de tijdelijke bescherming van toepassing is. Een uitdrukkelijke bevoegdheid om categoriaal bepaalde groepen of personen uit te sluiten van bescherming ontbreekt in deze bepaling. Een andere grond voor het uitsluiten van personen zoals voorgesteld kent de RTB niet. De Commissie heeft aangegeven dat een scopebeperking juridisch wel mogelijk is op grond van de RTB en dat deze geen aanpassing van de RTB vereist.  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="006635FB" w:rsidR="00881481" w:rsidP="006635FB" w:rsidRDefault="00881481" w14:paraId="57A7014D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006635FB" w:rsidR="00881481" w:rsidP="006635FB" w:rsidRDefault="00881481" w14:paraId="3CE9DABD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subsidiariteit en proportionaliteit </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006635FB" w:rsidR="00881481" w:rsidP="006635FB" w:rsidRDefault="00881481" w14:paraId="7279507C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet beoordeelt de subsidiariteit en proportionaliteit van het voorgestelde optreden als positief, met een enkele aandachtpunt. Zoals de Commissie in het voorstel beschrijft, heeft de Russische agressieoorlog in Oekraïne impact op de hele EU – en het vraagt nog steeds om een Europese en gecoördineerde aanpak. Dit geldt ook voor de opvang van Oekraïense ontheemden binnen de EU. Het individueel moeten beoordelen van asielaanvragen van ontheemden uit Oekraïne op nationaal niveau, zou dit onvoldoende kunnen verwezenlijken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006635FB" w:rsidR="00881481" w:rsidP="006635FB" w:rsidRDefault="00881481" w14:paraId="33119E5B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006635FB" w:rsidR="00881481" w:rsidP="006635FB" w:rsidRDefault="00881481" w14:paraId="45F4E5E5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Gezien de grensoverschrijdende effecten en impact op alle lidstaten kan een effectieve, gecoördineerde aanpak beter op het niveau van de EU bereikt worden. Bovendien verkleint een EU-gecoördineerde aanpak de verschillen tussen onderlinge lidstaten. Optreden op EU-niveau is daarom gerechtvaardigd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006635FB" w:rsidR="00881481" w:rsidP="006635FB" w:rsidRDefault="00881481" w14:paraId="5F245E0D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006635FB" w:rsidR="00881481" w:rsidP="006635FB" w:rsidRDefault="00881481" w14:paraId="11390D17" w14:textId="67FAA82B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>van het voorstel</w:t>
-[...47 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het voortzetten van de tijdelijke bescherming op grond van de RTB is naar het oordeel van het kabinet hiervoor een geschikt en noodzakelijk middel. Daarbij is van belang dat het voorstel door de duur van één jaar afgebakend is in tijd.  Ook zoekt het voorstel, met scopebeperking, een balans tussen het enerzijds bieden van tijdelijke bescherming aan Oekraïense ontheemden en het respecteren van de legitieme defensiebehoeften van Oekraïne. Het staat personen die hierdoor niet in aanmerking komen voor tijdelijke bescherming vrij om een asielaanvraag in te dienen wanneer zij menen recht te hebben op internationale bescherming, zodat hier een individuele beoordeling op kan plaatsvinden. De scopebeperking geldt vanaf het moment van inwerkingtreding, waardoor er geen gevolgen zijn voor personen die reeds onder de RTB tijdelijke bescherming hebben gekregen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederland blijft aandacht houden voor de fundamentele rechten van Oekraïense dienstplichtigen. In het voorstel wordt enkel in zijn algemeenheid naar fundamentele rechten verwezen, maar er wordt niet specifiek ingegaan op die van Oekraïense dienstplichtigen. Niettemin kan het kabinet met het voorstel instemmen, omdat wij Oekraïne willen blijven steunen en het van groot belang achten dat het zich effectief kan verdedigen tegen Rusland.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006635FB" w:rsidR="00881481" w:rsidP="006635FB" w:rsidRDefault="00881481" w14:paraId="54B7E234" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00066A6C">
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="006635FB" w:rsidR="00881481" w:rsidP="006635FB" w:rsidRDefault="00881481" w14:paraId="2D6DBD3C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Juridische aspecten</w:t>
-[...194 lines deleted...]
-      <w:r w:rsidRPr="00B4324A" w:rsidR="007E691C">
+      </w:pPr>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Financiële gevolgen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006635FB" w:rsidR="00881481" w:rsidP="006635FB" w:rsidRDefault="00881481" w14:paraId="66016031" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk233377179" w:id="1"/>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Commissie geeft geen inschatting van de budgettaire gevolgen van het verlengen van de RTB voor de EU-begroting. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidRPr="006635FB" w:rsidR="00881481" w:rsidP="006635FB" w:rsidRDefault="00881481" w14:paraId="5DD416E2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006635FB" w:rsidR="00881481" w:rsidP="006635FB" w:rsidRDefault="00881481" w14:paraId="2C7EC933" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">instemmen, omdat wij Oekraïne willen blijven steunen en het van groot belang achten dat het zich effectief kan verdedigen tegen Rusland. </w:t>
-[...172 lines deleted...]
-      <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+        <w:t>Op nationaal niveau betekent de verlenging van de RTB dat gemeenten volgens de Tijdelijke wet opvang ontheemden Oekraïne tot één jaar na afloop RTB voor de opvang van ontheemden verantwoordelijk blijven (dus tot 4 maart 2029). De kosten voor de periode tussen 4 maart 2028 en 4 maart 2029 (RTB+1) zijn gedeeltelijk beschikbaar door de reservering voor het langetermijnbeleid voor voornamelijk opvang op de Aanvullende Post. Bij een regulier besluitvormings-moment zullen eventuele financiële gevolgen worden betrokken. Ook zal een gedeelte van de verwachte kosten van het langtermijnbeleid opschuiven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006635FB" w:rsidR="00881481" w:rsidP="006635FB" w:rsidRDefault="00881481" w14:paraId="16F96EFD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006635FB" w:rsidR="00881481" w:rsidP="006635FB" w:rsidRDefault="00881481" w14:paraId="440A956B" w14:textId="519C2D34">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006635FB" w:rsidR="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Asiel en Migratie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006635FB" w:rsidR="00881481" w:rsidP="006635FB" w:rsidRDefault="006635FB" w14:paraId="3EEB1267" w14:textId="4A685653">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>G.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006635FB" w:rsidR="00881481">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van den Brink</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006635FB" w:rsidR="006635FB" w:rsidP="006635FB" w:rsidRDefault="006635FB" w14:paraId="76099D27" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="006635FB" w:rsidR="006635FB">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C0433D4" w14:textId="77777777" w:rsidR="00CC39E8" w:rsidRDefault="00CC39E8">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="71395450" w14:textId="77777777" w:rsidR="008F2B2E" w:rsidRDefault="008F2B2E" w:rsidP="00881481">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F6B387F" w14:textId="77777777" w:rsidR="00CC39E8" w:rsidRDefault="00CC39E8">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0DDF7E1B" w14:textId="77777777" w:rsidR="008F2B2E" w:rsidRDefault="008F2B2E" w:rsidP="00881481">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...18 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6607108F" w14:textId="77777777" w:rsidR="001F2BC7" w:rsidRDefault="001F2BC7">
+  <w:p w14:paraId="7AA48686" w14:textId="77777777" w:rsidR="00881481" w:rsidRPr="00881481" w:rsidRDefault="00881481" w:rsidP="00881481">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1D1D94A4" w14:textId="77777777" w:rsidR="00881481" w:rsidRPr="00881481" w:rsidRDefault="00881481" w:rsidP="00881481">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="07030C43" w14:textId="77777777" w:rsidR="00881481" w:rsidRPr="00881481" w:rsidRDefault="00881481" w:rsidP="00881481">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C48D8EB" w14:textId="77777777" w:rsidR="00CC39E8" w:rsidRDefault="00CC39E8">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="315AC5F0" w14:textId="77777777" w:rsidR="008F2B2E" w:rsidRDefault="008F2B2E" w:rsidP="00881481">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F5C5516" w14:textId="77777777" w:rsidR="00CC39E8" w:rsidRDefault="00CC39E8">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="75104B8E" w14:textId="77777777" w:rsidR="008F2B2E" w:rsidRDefault="008F2B2E" w:rsidP="00881481">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="6C37372F" w14:textId="77777777" w:rsidR="00EA661F" w:rsidRDefault="00EA661F" w:rsidP="00EA661F">
+    <w:p w14:paraId="4281E853" w14:textId="77777777" w:rsidR="00881481" w:rsidRPr="006635FB" w:rsidRDefault="00881481" w:rsidP="006635FB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006635FB">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-        <w:t>2026) 345 final</w:t>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> COM(2026) 345 final</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="1D4CE815" w14:textId="77777777" w:rsidR="00EA661F" w:rsidRDefault="00EA661F" w:rsidP="00EA661F">
+    <w:p w14:paraId="0CBA90CC" w14:textId="77777777" w:rsidR="00881481" w:rsidRPr="006635FB" w:rsidRDefault="00881481" w:rsidP="006635FB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006635FB">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>COM/2025/650 final</w:t>
+      <w:r w:rsidRPr="006635FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> COM/2025/650 final</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="44A67758" w14:textId="77777777" w:rsidR="001F2BC7" w:rsidRDefault="00FA521A">
-[...350 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="11B1866C" w14:textId="77777777" w:rsidR="00881481" w:rsidRPr="00881481" w:rsidRDefault="00881481" w:rsidP="00881481">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="53A082B8" w14:textId="77777777" w:rsidR="001F2BC7" w:rsidRDefault="00FA521A">
+  <w:p w14:paraId="30763A45" w14:textId="77777777" w:rsidR="00881481" w:rsidRPr="00881481" w:rsidRDefault="00881481" w:rsidP="00881481">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1365 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...398 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="21CE6529" w14:textId="77777777" w:rsidR="00881481" w:rsidRPr="00881481" w:rsidRDefault="00881481" w:rsidP="00881481">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...2 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:defaultTableStyle w:val="Standaardtabel"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001F2BC7"/>
-[...78 lines deleted...]
-    <w:rsid w:val="00FA696E"/>
+    <w:rsidRoot w:val="00881481"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="006635FB"/>
+    <w:rsid w:val="00881481"/>
+    <w:rsid w:val="008F2B2E"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00AB25CC"/>
+    <w:rsid w:val="00B94472"/>
+    <w:rsid w:val="00BD2442"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="14039FF1"/>
+  <w14:docId w14:val="49D1E08A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{54B6730D-0480-4BDB-8988-64670EF56FD3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3444,75 +1362,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3547,55 +1465,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3667,855 +1585,708 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00881481"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00881481"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00881481"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00881481"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00881481"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00881481"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00881481"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00881481"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00881481"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Artikel streepje"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00881481"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00881481"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00881481"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00881481"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00881481"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00881481"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00881481"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00881481"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00881481"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00881481"/>
     <w:pPr>
-      <w:numPr>
-[...6 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...150 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00881481"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00881481"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00881481"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00881481"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00881481"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00881481"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00881481"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00881481"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00881481"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00881481"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabelzonderranden">
+    <w:name w:val="Tabel zonder randen"/>
+    <w:rsid w:val="00881481"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-    </w:rPr>
-[...185 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:left w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:bottom w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:right w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:insideH w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:insideV w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabelraster">
-[...27 lines deleted...]
-    <w:next w:val="Standaard"/>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:rsid w:val="00881481"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:vertAlign w:val="baseline"/>
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="00881481"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...6 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00881481"/>
+    <w:rPr>
       <w:vertAlign w:val="superscript"/>
-      <w:lang w:val="nl-NL"/>
-[...31 lines deleted...]
-      <w:szCs w:val="27"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E66E30"/>
+    <w:rsid w:val="00881481"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E66E30"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00881481"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E66E30"/>
+    <w:rsid w:val="00881481"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E66E30"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00881481"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00EA661F"/>
+    <w:rsid w:val="006635FB"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...112 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4572,51 +2343,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4680,65 +2451,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4759,85 +2530,73 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>5</ap:Pages>
-  <ap:Words>2096</ap:Words>
-  <ap:Characters>11530</ap:Characters>
+  <ap:Words>2125</ap:Words>
+  <ap:Characters>11690</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>96</ap:Lines>
+  <ap:Lines>97</ap:Lines>
   <ap:Paragraphs>27</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>13599</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>13788</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>