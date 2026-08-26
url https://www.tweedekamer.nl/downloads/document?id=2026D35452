--- v0 (2026-07-04)
+++ v1 (2026-08-26)
@@ -1,4327 +1,1104 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00650A10" w:rsidR="00650A10" w:rsidP="00650A10" w:rsidRDefault="00650A10" w14:paraId="05F43273" w14:textId="26CEE7F1">
-[...36 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00727507" w:rsidR="00727507" w:rsidP="00727507" w:rsidRDefault="00653FCA" w14:paraId="7A2B4AB0" w14:textId="4B2C215B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727507" w:rsidR="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>637</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727507" w:rsidR="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00727507" w:rsidR="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vreemdelingenbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00727507" w:rsidR="00727507" w:rsidP="00727507" w:rsidRDefault="00727507" w14:paraId="63B902B2" w14:textId="28AB3565">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>836</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Personen- en familierecht</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00727507" w:rsidR="00727507" w:rsidP="00727507" w:rsidRDefault="00727507" w14:paraId="6F94EDAC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727507" w:rsidR="00653FCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>3616</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Asiel en Migratie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00727507" w:rsidR="00727507" w:rsidP="00727507" w:rsidRDefault="00727507" w14:paraId="64619E7E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00727507" w:rsidR="00727507" w:rsidP="00727507" w:rsidRDefault="00727507" w14:paraId="05DB8D58" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 3 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00727507" w:rsidR="00653FCA" w:rsidP="00727507" w:rsidRDefault="00653FCA" w14:paraId="7FBCA330" w14:textId="36309D60">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00727507" w:rsidR="00653FCA" w:rsidP="00727507" w:rsidRDefault="00653FCA" w14:paraId="539102AB" w14:textId="02CD6439">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op 22 april 2026 heb ik uw Kamer geïnformeerd over de noodzaak om schijnerkenningen tegen te gaan en de eerste pakketmaatregelen uiteengezet (Kamerstuk 19637, nr. 3551). Met deze brief informeer ik u, mede namens de staatssecretaris van Justitie en Veiligheid, over de voortgang van de aanpak van schijnerkenningen en, zoals eerder toegezegd, over de aanpak van schijnerkenningen in Duitsland.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00727507" w:rsidR="00653FCA" w:rsidP="00727507" w:rsidRDefault="00653FCA" w14:paraId="7D202FE9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00650A10" w:rsidR="00650A10" w:rsidP="00650A10" w:rsidRDefault="00515D3E" w14:paraId="044026BF" w14:textId="27DFB133">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00727507" w:rsidR="00653FCA" w:rsidP="00727507" w:rsidRDefault="00653FCA" w14:paraId="56DAFD06" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Stand van zaken</w:t>
-[...97 lines deleted...]
-        <w:rPr>
+        <w:t>Stand van zaken aanpak schijnerkenningen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00727507" w:rsidR="00653FCA" w:rsidP="00727507" w:rsidRDefault="00653FCA" w14:paraId="2A29A0EE" w14:textId="23D444A0">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor de aanpak van schijnerkenningen wordt ingezet op verschillende sporen. Het eerste spoor ziet op het voorkomen van schijnerkenningen door middel van een familierechterlijke en nationaliteitsrechtelijke aanpak en het tweede ziet op het optreden bij misbruik door middel van een strafrechtelijke aanpak. Hieronder zijn de twee sporen toegelicht. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00727507" w:rsidR="00653FCA" w:rsidP="00727507" w:rsidRDefault="00653FCA" w14:paraId="1A0F8475" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00727507" w:rsidR="00653FCA" w:rsidP="00727507" w:rsidRDefault="00653FCA" w14:paraId="6059469B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Korte termijn maatregelen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D42804" w:rsidP="00650A10" w:rsidRDefault="00650A10" w14:paraId="164D647D" w14:textId="06BBD350">
-[...304 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00727507" w:rsidR="00653FCA" w:rsidP="00727507" w:rsidRDefault="00653FCA" w14:paraId="5BF69ACC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sinds de vorige Kamerbrief is de gefaseerde aanpak in uitvoering. De ambtenaar van de burgerlijke stand (ABS) en de BRP-specialist toetsen schijnerkenningen actiever aan de voorkant. Dat geldt voor zowel erkenningen die in Nederland worden verricht als inschrijvingen van erkenningen die reeds in het buitenland zijn verricht. De ABS en de BRP-specialist hebben een sterkere beoordelingspositie gekregen, ondersteund met de aangescherpte handreikingen (processtappen en indicatoren) die door een werkgroep van NVVB, gemeenten en IND, zijn vastgesteld. De handreikingen zullen bij verschillende gemeenten worden geïntroduceerd en getoetst en waar nodig aangepast.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00727507" w:rsidR="00653FCA" w:rsidP="00727507" w:rsidRDefault="00653FCA" w14:paraId="1E9D72EE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00727507" w:rsidR="00653FCA" w:rsidP="00727507" w:rsidRDefault="00653FCA" w14:paraId="194EE0BE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het multidisciplinaire expertiseteam is gestart. In dit team is expertise gebundeld vanuit NVVB en IND, aangevuld met kennis uit gemeenten. Het uitgangspunt van het multidisciplinair expertiseteam is dat gemeenten het team kunnen consulteren bij complexe casuïstiek. Inmiddels zijn onderlinge werkafspraken gemaakt en hebben zowel de IND als de NVVB de facilitaire voorzieningen ingericht zodat gemeenten zich met vragen en casuïstiek bij het expertiseteam kunnen melden. De NVVB organiseert in het najaar een webinar waarin leden van het expertiseteam (IND, NVVB en gemeenten) een presentatie zullen geven en de gemeentemedewerkers handvatten zullen bieden om schijnerkenningen beter te herkennen en vervolgens op te acteren. Daarnaast wordt door de NVVB onderzocht hoe erkenningspogingen centraal geregistreerd kunnen worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00727507" w:rsidR="00653FCA" w:rsidP="00727507" w:rsidRDefault="00653FCA" w14:paraId="0210890E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00727507" w:rsidR="00653FCA" w:rsidP="00727507" w:rsidRDefault="00653FCA" w14:paraId="4F66A21F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verder loopt de pilot tussen OM en IND om te komen tot een standaardwerkwijze voor verzoeken tot vernietiging van erkenningen bij de civiele rechter. Om de aanpak te toetsen en te standaardiseren zijn inmiddels drie zaken aanhangig gemaakt door het OM bij de rechter. De geleerde lessen uit deze zaken worden gebruikt om sneller en consistenter te kunnen optreden wanneer misbruik wordt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>vermoed of vastgesteld. De uitkomsten van deze pilot worden tevens betrokken bij het onderzoek naar mogelijke wetgevende maatregelen, die ik later in deze brief zal toelichten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00727507" w:rsidR="00653FCA" w:rsidP="00727507" w:rsidRDefault="00653FCA" w14:paraId="2F665668" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00727507" w:rsidR="00653FCA" w:rsidP="00727507" w:rsidRDefault="00653FCA" w14:paraId="040DA7C8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tegelijkertijd is, in samenwerking met NVVB en IND, een pilot opgezet om reeds gedane buitenlandse erkenningen van veelerkenners aan te vechten, onder andere op basis van meldingen van de IND. De IND merkt in het kader van het verblijfsrecht een erkenning soms aan als schijnerkenning. De IND meldt dit vervolgens aan de betreffende gemeente (met een zogenoemde terugmelding). Gemeenten maken voor het verzoek tot vernietiging gebruik van een standaardweigeringsbrief die is opgesteld door de NVVB en de IND. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00727507" w:rsidR="00653FCA" w:rsidP="00727507" w:rsidRDefault="00653FCA" w14:paraId="1AEA4886" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00727507" w:rsidR="00653FCA" w:rsidP="00727507" w:rsidRDefault="00653FCA" w14:paraId="28ECFE3E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik streeft ernaar in de volgende update over de aanpak van schijnerkenningen in oktober, uw Kamer de eerste ervaringen in deze pilots te kunnen melden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00727507" w:rsidR="00653FCA" w:rsidP="00727507" w:rsidRDefault="00653FCA" w14:paraId="26E267E4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00727507" w:rsidR="00653FCA" w:rsidP="00727507" w:rsidRDefault="00653FCA" w14:paraId="56B867B9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A25ABC">
-        <w:rPr>
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Maatregelen waarvoor wetswijzigingen nodig zijn</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B90A17" w:rsidP="00B90A17" w:rsidRDefault="00B90A17" w14:paraId="19BDFA12" w14:textId="60199094">
-[...65 lines deleted...]
-    <w:p w:rsidR="00A25ABC" w:rsidP="00B90A17" w:rsidRDefault="00A25ABC" w14:paraId="06BAC805" w14:textId="444E268B">
+    <w:p w:rsidRPr="00727507" w:rsidR="00653FCA" w:rsidP="00727507" w:rsidRDefault="00653FCA" w14:paraId="7B701280" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor een structurele en duurzame aanpak zijn, naast de bovengenoemde lopende acties, structurele maatregelen nodig die wetswijzigingen vereisen. In vervolg op het coalitieakkoord is samen met verschillende departementen en ketenpartners (IND, VNG, NVVB en OM) gestart met een verkenning naar de wijze waarop die maatregelen nader kunnen worden uitgewerkt. Binnen dat traject wordt onderzocht of, en zo ja op welke wijze, de voorwaarden voor erkenning moeten worden aangescherpt wanneer erkenning nationaliteits- of verblijfsrechtelijke gevolgen heeft. Er wordt een samenhangend familierechtelijk pakket uitgewerkt waarin wordt gekeken naar:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00727507" w:rsidR="00653FCA" w:rsidP="00727507" w:rsidRDefault="00653FCA" w14:paraId="1582A0BA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00727507" w:rsidR="00653FCA" w:rsidP="00727507" w:rsidRDefault="00653FCA" w14:paraId="4F5CCC85" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk233032823" w:id="0"/>
-      <w:r>
-[...45 lines deleted...]
-    <w:p w:rsidRPr="00550F7F" w:rsidR="00B90A17" w:rsidP="00B90A17" w:rsidRDefault="00865901" w14:paraId="282F51DE" w14:textId="69B6E47E">
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of het automatisch verkrijgen van het Nederlanderschap op grond van artikel 4, tweede lid, van de Rijkswet op het Nederlanderschap (RWN) kan worden aangescherpt. Nu verkrijgt een kind dat jonger is dan 7 jaar dat wordt erkend door een Nederlander automatisch het Nederlanderschap. Hierbij is van belang dat de wens om schijnerkenningen effectief tegen te gaan wordt afgewogen tegen de belangen van de mensen die legitiem een kind erkennen en het recht van kinderen van Nederlandse ouders op een Nederlandse nationaliteit.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00727507" w:rsidR="00653FCA" w:rsidP="00727507" w:rsidRDefault="00653FCA" w14:paraId="361EF910" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...25 lines deleted...]
-    <w:p w:rsidRPr="00550F7F" w:rsidR="00B90A17" w:rsidP="00B90A17" w:rsidRDefault="00865901" w14:paraId="3A647682" w14:textId="5253DDED">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanscherping van erkenningsvoorwaarden in situaties met nationaliteits- of verblijfsgevolgen. Deze optie kan strategisch gebruik ontmoedigen en de beoordeling van de familierechtelijke relatie versterken;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00727507" w:rsidR="00653FCA" w:rsidP="00727507" w:rsidRDefault="00653FCA" w14:paraId="5D45A01F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> erkenning kan doen</w:t>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beperking van het aantal mogelijke gemeenten waar een individu een erkenning kan doen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="00F018C9">
-[...24 lines deleted...]
-    <w:p w:rsidRPr="00550F7F" w:rsidR="00B90A17" w:rsidP="00B90A17" w:rsidRDefault="00865901" w14:paraId="3B23304B" w14:textId="1A589973">
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Dit kan leiden tot meer expertise, minder “shoppen” tussen gemeenten en betere samenwerking binnen de keten;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00727507" w:rsidR="00653FCA" w:rsidP="00727507" w:rsidRDefault="00653FCA" w14:paraId="531C9FC6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w:rsidRPr="00550F7F" w:rsidR="00B90A17" w:rsidP="00B90A17" w:rsidRDefault="00865901" w14:paraId="500089A2" w14:textId="26C479FA">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>afschaffing van de notariële erkenning kan leiden tot meer overzicht en betere signalering binnen het gemeentelijke kader;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00727507" w:rsidR="00653FCA" w:rsidP="00727507" w:rsidRDefault="00653FCA" w14:paraId="0C2A58F5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...40 lines deleted...]
-    <w:p w:rsidR="00B90A17" w:rsidP="00B90A17" w:rsidRDefault="00865901" w14:paraId="3FACE444" w14:textId="349B2778">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verruiming van civielrechtelijke bevoegdheden tot het verzoeken van vernietiging van de erkenning voor de IND. Hierdoor kan de aansluiting tussen civielrechtelijke en verblijfsrechtelijke beoordeling verbeteren en ervoor zorgen dat binnen beide kaders op dezelfde manier hiermee wordt omgegaan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00727507" w:rsidR="00653FCA" w:rsidP="00727507" w:rsidRDefault="00653FCA" w14:paraId="4FA3634E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...19 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>terughoudende afgifte van paspoorten of visa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B034C" w:rsidR="00826C62">
-[...54 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en betere signalering en doorzetting bij vermoedens van oneigenlijke erkenning in het buitenland. Dit kan voorkomen dat het kind en de ouder naar Nederland reizen en zij pas in Nederland worden geconfronteerd met het feit dat zij geen rechten kunnen ontlenen aan de Nederlandse erkenning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00727507" w:rsidR="00653FCA" w:rsidP="00727507" w:rsidRDefault="00653FCA" w14:paraId="4A2578EF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00727507" w:rsidR="00653FCA" w:rsidP="00727507" w:rsidRDefault="00653FCA" w14:paraId="1A9D3B3F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Over de gekozen richting en planning, inclusief de verdere uitwerking van mogelijke wetsvoorstellen, zal ik uw Kamer in oktober nader informeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00727507" w:rsidR="00653FCA" w:rsidP="00727507" w:rsidRDefault="00653FCA" w14:paraId="1CF6B23C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00727507" w:rsidR="00653FCA" w:rsidP="00727507" w:rsidRDefault="00653FCA" w14:paraId="3F20732D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B90A17">
-        <w:rPr>
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Strafrechtelijke aanpak</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00826C62" w:rsidP="00650A10" w:rsidRDefault="00826C62" w14:paraId="7066CBCE" w14:textId="77777777">
-      <w:r w:rsidRPr="00E61E04">
+    <w:p w:rsidRPr="00727507" w:rsidR="00653FCA" w:rsidP="00727507" w:rsidRDefault="00653FCA" w14:paraId="5AEF54D8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">In het strafrechtelijke spoor wordt de nadruk gelegd op de fase vóór de erkenning, waarin zich gedragingen voordoen die kunnen duiden op oneigenlijk gebruik. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00826C62" w:rsidP="00650A10" w:rsidRDefault="00826C62" w14:paraId="145C9206" w14:textId="77777777"/>
-[...146 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00727507" w:rsidR="00653FCA" w:rsidP="00727507" w:rsidRDefault="00653FCA" w14:paraId="2A96D7F5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00727507" w:rsidR="00653FCA" w:rsidP="00727507" w:rsidRDefault="00653FCA" w14:paraId="77E7A4A6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uit de verkenning is gebleken dat bestaande civielrechtelijke en strafrechtelijke instrumenten nog beter benut kunnen worden. Het OM zet daarom in op het benutten van de bestaande strafbaarstellingen, zoals mensensmokkel, medeplichtigheid of uitlokking. Ook lopende pilots laten zien dat er substantiële ruimte is om de uitvoering aan te scherpen. Door het concreet maken van deze strafbare gedragingen, actief te signaleren en consequent te vervolgen, wordt de norm versterkt en de afschrikkende werking vergroot. Daarnaast wordt het handelingsperspectief vergroot, waardoor eerder ingrijpen bij vermoedens van oneigenlijk gebruik mogelijk wordt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00727507" w:rsidR="00653FCA" w:rsidP="00727507" w:rsidRDefault="00653FCA" w14:paraId="0CA45B8F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00727507" w:rsidR="00653FCA" w:rsidP="00727507" w:rsidRDefault="00653FCA" w14:paraId="18593C1E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor het benutten van de huidige kaders zet het OM in op verbeteringen op de korte termijn, zoals het verhelderen van kwalificaties en handvatten voor opsporing en vervolging, en het versterken van signalering via werkprocesafspraken met ketenpartners. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00727507" w:rsidR="00653FCA" w:rsidP="00727507" w:rsidRDefault="00653FCA" w14:paraId="32640319" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00727507" w:rsidR="00653FCA" w:rsidP="00727507" w:rsidRDefault="00653FCA" w14:paraId="41D79266" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik zal uw Kamer in oktober weer informeren over de voortgang van de genomen kortetermijnmaatregelen en de verder uitwerking van het pakket van lange termijn maatregelen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00727507" w:rsidR="00653FCA" w:rsidP="00727507" w:rsidRDefault="00653FCA" w14:paraId="0618355D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00727507" w:rsidR="00653FCA" w:rsidP="00727507" w:rsidRDefault="00653FCA" w14:paraId="69C3F03F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Aanpak schijnerkenningen </w:t>
-[...34 lines deleted...]
-        <w:rPr>
+        <w:t>Aanpak schijnerkenningen in Duitsland</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00727507" w:rsidR="00653FCA" w:rsidP="00727507" w:rsidRDefault="00653FCA" w14:paraId="1CE49B52" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In Duitsland is recent het wetsvoorstel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Gesetz zur besseren Verhinderung missbräuchlicher Anerkennungen der Vaterschaft</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B90A17" w:rsidR="009B0459">
-[...18 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aangenomen. Deze wet beoogt zogenoemde schijnvaderschappen aan te pakken die uitsluitend worden aangegaan om verblijfsrechten of het Duitse staatsburgerschap te verkrijgen. De kern van de wijziging is dat de beslissingsbevoegdheid bij verdachte situaties niet langer bij notarissen of de burgerlijke stand ligt, maar bij de vreemdelingenautoriteit (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Ausländerbehörden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00650A10">
-[...75 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>) op deelstaatniveau. Het is hierbij van belang op te merken dat het Duitse decentraal georganiseerde systeem sterk verschilt van hoe de bevoegdheden in Nederland zijn belegd. Door middel van de pilot van de NVVB en de IND om reeds gedane buitenlandse erkenningen van veelerkenners aan te vechten, onder andere op basis van meldingen van de IND, gaat de IND wel een actievere rol spelen bij het signaleren van mogelijke schijnerkenningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00727507" w:rsidR="00653FCA" w:rsidP="00727507" w:rsidRDefault="00653FCA" w14:paraId="09276AFD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00727507" w:rsidR="00653FCA" w:rsidP="00727507" w:rsidRDefault="00653FCA" w14:paraId="4840295A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In Duitsland wordt in gevallen waarin sprake is van een duidelijk verschil in verblijfsrechtelijke positie tussen de ouders (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>aufenthaltsrechtliches</w:t>
       </w:r>
-      <w:r w:rsidRPr="00650A10" w:rsidR="00650A10">
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00650A10" w:rsidR="00650A10">
-        <w:rPr>
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Gefälle</w:t>
       </w:r>
-      <w:r w:rsidRPr="00650A10" w:rsidR="00650A10">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00650A10">
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>), de erkenning pas rechtsgeldig nadat de vreemdelingenautoriteit heeft ingestemd. Als de erkenner de biologische vader van het kind is, is toestemming van de vreemdelingenautoriteit niet nodig. Ook wanneer er tussen vader en kind een sociaal-familiaire relatie bestaat, of wanneer de erkenner daadwerkelijk verantwoordelijkheid voor het kind draagt, is er geen sprake van misbruik. De vreemdelingenautoriteit moet dit echter onderzoeken wanneer hiervoor geen door de burgerlijke stand controleerbare documenten of registerinschrijvingen beschikbaar zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00727507" w:rsidR="00653FCA" w:rsidP="00727507" w:rsidRDefault="00653FCA" w14:paraId="607F396F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00727507" w:rsidR="00653FCA" w:rsidP="00727507" w:rsidRDefault="00653FCA" w14:paraId="0BCB4C11" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>De Duitse ontwikkelingen worden nauw gevolgd en betrokken bij de verdere uitwerking van de Nederlandse aanpak, voor zover passend binnen het Nederlandse rechtsstelsel.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00650A10" w:rsidP="00650A10" w:rsidRDefault="00650A10" w14:paraId="09EAC1C3" w14:textId="77777777"/>
-[...21 lines deleted...]
-      <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00727507" w:rsidR="00653FCA" w:rsidP="00727507" w:rsidRDefault="00653FCA" w14:paraId="40BEA799" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00727507" w:rsidR="00653FCA" w:rsidP="00727507" w:rsidRDefault="00653FCA" w14:paraId="6D307A36" w14:textId="5B0B8E32">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727507" w:rsidR="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Asiel en Migratie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00727507" w:rsidR="00653FCA" w:rsidP="00727507" w:rsidRDefault="00727507" w14:paraId="170F6B8F" w14:textId="5735506F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00727507">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>G.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727507" w:rsidR="00653FCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van den Brink</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00727507" w:rsidR="00FE0FA3" w:rsidP="00727507" w:rsidRDefault="00FE0FA3" w14:paraId="5A076152" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00727507" w:rsidR="00FE0FA3">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B943803" w14:textId="77777777" w:rsidR="00C834B0" w:rsidRDefault="00C834B0">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7C2F65F5" w14:textId="77777777" w:rsidR="00224918" w:rsidRDefault="00224918" w:rsidP="00653FCA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66D6BB2E" w14:textId="77777777" w:rsidR="00C834B0" w:rsidRDefault="00C834B0">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="377186DD" w14:textId="77777777" w:rsidR="00224918" w:rsidRDefault="00224918" w:rsidP="00653FCA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="800001FF" w:csb1="00000000"/>
-[...19 lines deleted...]
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2174DE43" w14:textId="77777777" w:rsidR="00143D6E" w:rsidRDefault="00143D6E">
+  <w:p w14:paraId="1A1C8AB8" w14:textId="77777777" w:rsidR="00653FCA" w:rsidRPr="00653FCA" w:rsidRDefault="00653FCA" w:rsidP="00653FCA">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7DFB25D8" w14:textId="77777777" w:rsidR="00653FCA" w:rsidRPr="00653FCA" w:rsidRDefault="00653FCA" w:rsidP="00653FCA">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="41F56E46" w14:textId="77777777" w:rsidR="00653FCA" w:rsidRPr="00653FCA" w:rsidRDefault="00653FCA" w:rsidP="00653FCA">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E2DB7D7" w14:textId="77777777" w:rsidR="00C834B0" w:rsidRDefault="00C834B0">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="509F0146" w14:textId="77777777" w:rsidR="00224918" w:rsidRDefault="00224918" w:rsidP="00653FCA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="133052F4" w14:textId="77777777" w:rsidR="00C834B0" w:rsidRDefault="00C834B0">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="580538C4" w14:textId="77777777" w:rsidR="00224918" w:rsidRDefault="00224918" w:rsidP="00653FCA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7AB1F3EA" w14:textId="77777777" w:rsidR="00143D6E" w:rsidRDefault="00153E42">
-[...432 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="5C404E88" w14:textId="77777777" w:rsidR="00653FCA" w:rsidRPr="00653FCA" w:rsidRDefault="00653FCA" w:rsidP="00653FCA">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="048C136A" w14:textId="77777777" w:rsidR="00143D6E" w:rsidRDefault="00153E42">
+  <w:p w14:paraId="7F096F0A" w14:textId="77777777" w:rsidR="00653FCA" w:rsidRPr="00653FCA" w:rsidRDefault="00653FCA" w:rsidP="00653FCA">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1275 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="229313CA" w14:textId="77777777" w:rsidR="00653FCA" w:rsidRPr="00653FCA" w:rsidRDefault="00653FCA" w:rsidP="00653FCA">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="8C000F56"/>
-[...1170 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A2E50D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5E72D9A4"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4390,2406 +1167,229 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...1843 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="1509441727">
+  <w:num w:numId="1" w16cid:durableId="961351521">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...58 lines deleted...]
-    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00143D6E"/>
-[...283 lines deleted...]
-    <w:rsid w:val="00FF24C8"/>
+    <w:rsidRoot w:val="00653FCA"/>
+    <w:rsid w:val="00224918"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00653FCA"/>
+    <w:rsid w:val="00727507"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00B90F45"/>
+    <w:rsid w:val="00BD2442"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FC496D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="64164148"/>
+  <w14:docId w14:val="59AA5340"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{F57EE180-CC52-46B1-9739-082A76DD2BA0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6814,75 +1414,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -6917,55 +1517,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -7037,2540 +1637,631 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00653FCA"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00653FCA"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00653FCA"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00653FCA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00653FCA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00653FCA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00653FCA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00653FCA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00653FCA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:unhideWhenUsed/>
-[...7 lines deleted...]
-    <w:name w:val="Agendapunt"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00653FCA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00653FCA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00653FCA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00653FCA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00653FCA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00653FCA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00653FCA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00653FCA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00653FCA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00653FCA"/>
     <w:pPr>
-      <w:numPr>
-[...5 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...259 lines deleted...]
-    </w:pPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00653FCA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00653FCA"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00653FCA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00653FCA"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...3 lines deleted...]
-    <w:name w:val="Referentiegegevens"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00653FCA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00653FCA"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00653FCA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00653FCA"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="13"/>
-[...9 lines deleted...]
-    </w:pPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00653FCA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00653FCA"/>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="13"/>
-[...256 lines deleted...]
-      <w:szCs w:val="27"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000222D8"/>
+    <w:rsid w:val="00653FCA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000222D8"/>
-[...16 lines deleted...]
-    <w:name w:val="annotation text"/>
+    <w:rsid w:val="00653FCA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
-[...58 lines deleted...]
-    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009F1484"/>
-[...8 lines deleted...]
-    <w:link w:val="OnderwerpvanopmerkingChar"/>
+    <w:rsid w:val="00653FCA"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...1 lines deleted...]
-    <w:rsid w:val="009100BC"/>
+    <w:rsid w:val="00653FCA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00727507"/>
     <w:pPr>
-      <w:widowControl/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="baseline"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...70 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...1599 lines deleted...]
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -9627,51 +2318,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -9735,65 +2426,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -9814,85 +2505,73 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>7775</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1447</ap:Words>
+  <ap:Characters>7959</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>64</ap:Lines>
+  <ap:Lines>66</ap:Lines>
   <ap:Paragraphs>18</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>9170</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9388</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>