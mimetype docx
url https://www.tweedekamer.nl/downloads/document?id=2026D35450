--- v0 (2026-07-03)
+++ v1 (2026-08-17)
@@ -1,881 +1,1015 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00B12F94" w:rsidR="004673F5" w:rsidP="004673F5" w:rsidRDefault="004673F5" w14:paraId="4BFF5BA2" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003432E4" w:rsidR="003432E4" w:rsidRDefault="00290A4E" w14:paraId="2866EA61" w14:textId="1214B16F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003432E4" w:rsidR="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>637</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003432E4" w:rsidR="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003432E4" w:rsidR="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vreemdelingenbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003432E4" w:rsidR="003432E4" w:rsidP="003432E4" w:rsidRDefault="003432E4" w14:paraId="33705C9D" w14:textId="447D32DA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>642</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Sociale veiligheid openbaar vervoer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003432E4" w:rsidR="003432E4" w:rsidP="001737E5" w:rsidRDefault="003432E4" w14:paraId="6A8826D0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003432E4" w:rsidR="00290A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>3615</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Asiel en Migratie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003432E4" w:rsidR="003432E4" w:rsidP="001737E5" w:rsidRDefault="003432E4" w14:paraId="462CD1DC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003432E4" w:rsidR="003432E4" w:rsidP="001737E5" w:rsidRDefault="003432E4" w14:paraId="09CFAE18" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 3 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003432E4" w:rsidR="001737E5" w:rsidP="001737E5" w:rsidRDefault="001737E5" w14:paraId="001082FA" w14:textId="051C5471">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003432E4" w:rsidR="001737E5" w:rsidP="001737E5" w:rsidRDefault="001737E5" w14:paraId="2A7D5DC6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F94">
-        <w:rPr>
+      <w:r w:rsidRPr="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Inleiding</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E82497" w:rsidP="004673F5" w:rsidRDefault="004673F5" w14:paraId="2B6D2C95" w14:textId="1654088E">
-      <w:r>
+    <w:p w:rsidRPr="003432E4" w:rsidR="001737E5" w:rsidP="001737E5" w:rsidRDefault="001737E5" w14:paraId="26834679" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Hoewel het grootste deel van de asielzoekers niet betrokken is bij incidenten, zorgt een kleine groep voor overlast, onder meer in en rond het openbaar vervoer in Ter Apel. Dit is onacceptabel en vraagt om gerichte inzet. Het kabinet zet in op een breed pakket aan maatregelen en geeft uitvoering aan recente moties en gedane toezeggingen, onder meer over de pendelbus en reguliere lijnen in Ter Apel, de situatie in Budel en het veiligheidsconvenant. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004673F5" w:rsidP="004673F5" w:rsidRDefault="004673F5" w14:paraId="146444B2" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="003432E4" w:rsidR="001737E5" w:rsidP="001737E5" w:rsidRDefault="001737E5" w14:paraId="1533538C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003432E4" w:rsidR="001737E5" w:rsidP="001737E5" w:rsidRDefault="001737E5" w14:paraId="6D18CF30" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>In deze brief kom ik terug op een aantal moties en toezeggingen met betrekking tot de aanpak van overlast. De volgende onderwerpen worden nader toegelicht:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004673F5" w:rsidP="004673F5" w:rsidRDefault="004673F5" w14:paraId="16A72E14" w14:textId="77777777"/>
-    <w:p w:rsidR="004673F5" w:rsidP="004673F5" w:rsidRDefault="004673F5" w14:paraId="269F7A6D" w14:textId="77777777">
+    <w:p w:rsidRPr="003432E4" w:rsidR="001737E5" w:rsidP="001737E5" w:rsidRDefault="001737E5" w14:paraId="6BD16084" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003432E4" w:rsidR="001737E5" w:rsidP="001737E5" w:rsidRDefault="001737E5" w14:paraId="5A70A05D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Vervoer tussen Ter Apel en Emmen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004673F5" w:rsidP="004673F5" w:rsidRDefault="004673F5" w14:paraId="4F28742C" w14:textId="77777777">
+    <w:p w:rsidRPr="003432E4" w:rsidR="001737E5" w:rsidP="001737E5" w:rsidRDefault="001737E5" w14:paraId="2DC4E5BB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Het toepassen van vrijheidsbeperkende en gebiedsbeperkende maatregelen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004673F5" w:rsidP="004673F5" w:rsidRDefault="004673F5" w14:paraId="5DFDAE40" w14:textId="77777777">
+    <w:p w:rsidRPr="003432E4" w:rsidR="001737E5" w:rsidP="001737E5" w:rsidRDefault="001737E5" w14:paraId="75ADF785" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Extra maatregelen Budel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004673F5" w:rsidP="004673F5" w:rsidRDefault="004673F5" w14:paraId="6812A729" w14:textId="77777777">
+    <w:p w:rsidRPr="003432E4" w:rsidR="001737E5" w:rsidP="001737E5" w:rsidRDefault="001737E5" w14:paraId="2DFD9930" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Veiligheidsconvenant </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004673F5" w:rsidP="004673F5" w:rsidRDefault="004673F5" w14:paraId="2EA3CEE6" w14:textId="77777777"/>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00DE25C3" w:rsidR="004673F5" w:rsidP="004673F5" w:rsidRDefault="004673F5" w14:paraId="4055C741" w14:textId="77777777">
+    <w:p w:rsidRPr="003432E4" w:rsidR="001737E5" w:rsidP="001737E5" w:rsidRDefault="001737E5" w14:paraId="636D8B01" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003432E4" w:rsidR="001737E5" w:rsidP="001737E5" w:rsidRDefault="001737E5" w14:paraId="7C7A90E2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vervoer tussen Ter Apel en Emmen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004673F5" w:rsidP="004673F5" w:rsidRDefault="004673F5" w14:paraId="35C9D0D8" w14:textId="77777777">
-[...15 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003432E4" w:rsidR="001737E5" w:rsidP="001737E5" w:rsidRDefault="001737E5" w14:paraId="0515210C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sinds 2019 rijdt er een pendelbus rechtstreeks tussen station Emmen en aanmeldcentrum Ter Apel om overlast op reguliere buslijnen te voorkomen. Mijn ministerie financiert de pendelbus. De gemeente Westerwolde voert de aanbesteding uit voor de periode 2023-2026. Voor de periode 2027-2031 vinden gesprekken plaats over de voortzetting van de pendelbus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003432E4" w:rsidR="001737E5" w:rsidP="001737E5" w:rsidRDefault="001737E5" w14:paraId="16A16F0D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003432E4" w:rsidR="001737E5" w:rsidP="001737E5" w:rsidRDefault="001737E5" w14:paraId="4A2E0736" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E5561F">
-        <w:rPr>
+      <w:r w:rsidRPr="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Motie van de leden </w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>Motie van de leden Ellian en Ceulemans over garanderen dat de pendelbus tussen Emmen en het aanmeldcentrum in Ter Apel nooit meer gratis wordt </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003432E4" w:rsidR="001737E5" w:rsidP="001737E5" w:rsidRDefault="001737E5" w14:paraId="62D77303" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het Tweeminutendebat van 16 april 2026 heeft uw Kamer verzocht te borgen dat de pendelbus tussen Emmen en het aanmeldcentrum in Ter Apel nooit gratis wordt aangeboden. Sinds de start geldt als uitgangspunt dat voor gebruik van de pendelbus wordt betaald, en dat blijft zo. Dit is een expliciete aanbestedingsvoorwaarde en dat zal ook zo blijven in de periode 2027-2031. De pendelbus is voor iedereen toegankelijk en iedere reiziger moet een kaartje kopen. Hiermee doe ik gestand aan de motie van de leden Ellian en Ceulemans (Kamerstuk 19 637, nr. 3530) en aan mijn toezegging in het commissiedebat over de (veiligheids)situatie op de buslijnen in Ter Apel. In de voorbereiding van de nieuwe aanbesteding voor de periode 2027-2031 wordt meegenomen dat erop wordt toegezien dat de pendelbus in Ter Apel financieel niet gunstiger is dan regulier busvervoer, waarmee wordt voldaan aan de motie van de leden Ellian en Ceulemans (Kamerstuk 19 637, nr. 3534). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003432E4" w:rsidR="001737E5" w:rsidP="001737E5" w:rsidRDefault="001737E5" w14:paraId="7E643678" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003432E4" w:rsidR="001737E5" w:rsidP="001737E5" w:rsidRDefault="001737E5" w14:paraId="658A8783" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Ellian</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> en Ceulemans over garanderen dat de pendelbus tussen Emmen en het aanmeldcentrum in Ter Apel nooit meer gratis wordt </w:t>
-[...34 lines deleted...]
-        <w:rPr>
+        <w:t>Sociale veiligheid OV</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003432E4" w:rsidR="001737E5" w:rsidP="001737E5" w:rsidRDefault="001737E5" w14:paraId="0E7D986A" w14:textId="7BB69B02">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met betrekking tot de sociale veiligheid in het openbaar vervoer heb ik in de voortgangsbrief ‘aanpak overlastgevende asielzoekers’ d.d. 22 mei 2026 (Kamerstuk 19637, nr. 3559) toegelicht dat mijn ministerie samen met vervoerders binnen de grenzen van de bestaande wet- en regelgeving werkt aan diverse maatregelen om zwartrijden te voorkomen en te sanctioneren, waar het opleggen van een reisverbod onderdeel van kan zijn. Daarnaast worden in de praktijk reeds maatregelen getroffen, zoals toegangscontroles en incidentele inzet van de AVIM bij gezamenlijke controles. Hiermee is voldaan aan de motie van de leden Eerdmans en Veltman over een reisverbod voor zwartrijders van en naar Ter Apel (Kamerstuk 19 637, nr. 33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003432E4" w:rsidR="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>85</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003432E4" w:rsidR="001737E5" w:rsidP="001737E5" w:rsidRDefault="001737E5" w14:paraId="034CDC99" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003432E4" w:rsidR="001737E5" w:rsidP="001737E5" w:rsidRDefault="001737E5" w14:paraId="36B79500" w14:textId="1CD16321">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002648C1">
-        <w:rPr>
+      <w:r w:rsidRPr="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Sociale veiligheid OV</w:t>
-[...33 lines deleted...]
-        </w:rPr>
         <w:t>Motie van het lid Ceulemans over zorgen voor beveiliging op de reguliere buslijnen en de pendelbus tussen Emmen en Ter Apel </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004673F5" w:rsidP="004673F5" w:rsidRDefault="004673F5" w14:paraId="4B5E1398" w14:textId="77777777">
-[...82 lines deleted...]
-    <w:p w:rsidRPr="006D356A" w:rsidR="004673F5" w:rsidP="004673F5" w:rsidRDefault="004673F5" w14:paraId="732293F9" w14:textId="77777777">
+    <w:p w:rsidRPr="003432E4" w:rsidR="001737E5" w:rsidP="001737E5" w:rsidRDefault="001737E5" w14:paraId="3BDBFC6A" w14:textId="5966F14C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In het Tweeminutendebat van 16 april 2026 heeft uw Kamer verzocht te zorgen voor beveiliging en/of boa’s op de reguliere buslijnen en de pendelbus tussen Emmen en Ter Apel zolang dit nodig is (Kamerstuk 19637, nr. 3531). Beveiliging in voertuigen zelf berust bij de vervoerder. Gemeentelijke boa’s hebben geen handhavingsbevoegdheid in het voertuig en worden primair ingezet voor de openbare orde in de publieke ruimte. Het ministerie van Justitie en Veiligheid kan daarom niet zelf zorgen voor beveiliging in de bussen, maar ondersteunt gemeenten en ketenpartners binnen ieders bevoegdheden bij het terugdringen van overlast op en rond deze lijnen. Dit gebeurt onder andere via de decentralisatie-uitkering (DU) bij de aanpak overlastgevende- en criminele asielzoekers. Gemeenten zijn vrij in de besteding van deze gelden. Voor de hoogte van de DU wordt rekening gehouden met het aantal bewoners in het azc, amv en de nabijheid van een station. De gemeente Westerwolde ontvangt financiering voor de volgende maatregelen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003432E4" w:rsidR="001737E5" w:rsidP="001737E5" w:rsidRDefault="001737E5" w14:paraId="016F5012" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="006D356A" w:rsidR="004673F5" w:rsidP="004673F5" w:rsidRDefault="004673F5" w14:paraId="10939B90" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Inzet van de pendelbus voor het tegengaan van overlast op de reguliere buslijnen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003432E4" w:rsidR="001737E5" w:rsidP="001737E5" w:rsidRDefault="001737E5" w14:paraId="265F62AF" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="006D356A" w:rsidR="004673F5" w:rsidP="004673F5" w:rsidRDefault="004673F5" w14:paraId="09C3B091" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inzet particuliere winkelbeveiliging in de winkels in het centrum van Ter Apel en toezichthouders van het ministerie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003432E4" w:rsidR="001737E5" w:rsidP="001737E5" w:rsidRDefault="001737E5" w14:paraId="3459AA7E" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-[...23 lines deleted...]
-    <w:p w:rsidR="004673F5" w:rsidP="004673F5" w:rsidRDefault="004673F5" w14:paraId="33596891" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Inzet van boa’s uit de flexpool boa, opgericht in samenwerking met de gemeente Groningen. De flexpool is recent uitgebreid naar 16 boa’s, waarvan er 8 structureel worden ingezet in Ter Apel. De boa’s worden ingezet in het centrum van Ter Apel, rond het aanmeldcentrum in Ter Apel (inbegrepen het voorterrein) en ondersteunen bij het in- en uitstappen bij de pendelbus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003432E4" w:rsidR="001737E5" w:rsidP="001737E5" w:rsidRDefault="001737E5" w14:paraId="6EEE7DB9" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Aanschaf van camera’s rond het aanmeldcentrum in Ter Apel (inbegrepen het voorterrein). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D356A" w:rsidR="004673F5" w:rsidP="004673F5" w:rsidRDefault="004673F5" w14:paraId="080D5DDE" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="003432E4" w:rsidR="001737E5" w:rsidP="001737E5" w:rsidRDefault="001737E5" w14:paraId="4E5A1183" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Afgelopen mei is er een overeenkomst gesloten met de gemeente Emmen voor de extra financiering van een aantal maatregelen ten behoeve van de beveiliging in het centrum van Emmen en het dorp Nieuw-Weerdinge. De financiering wordt gebruikt voor de inzet van 6 boa’s en een dienstauto voor de boa’s. Ook worden toezichthouders met een de-escalerende werking ingezet. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006D356A" w:rsidR="004673F5" w:rsidP="004673F5" w:rsidRDefault="004673F5" w14:paraId="03D6C34D" w14:textId="77777777"/>
-[...17 lines deleted...]
-    <w:p w:rsidRPr="003D494B" w:rsidR="004673F5" w:rsidP="004673F5" w:rsidRDefault="004673F5" w14:paraId="3D45171B" w14:textId="77777777">
+    <w:p w:rsidRPr="003432E4" w:rsidR="001737E5" w:rsidP="001737E5" w:rsidRDefault="001737E5" w14:paraId="705EB504" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003432E4" w:rsidR="001737E5" w:rsidP="001737E5" w:rsidRDefault="001737E5" w14:paraId="7C533FE7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bovenstaande maatregelen en de inzet op beveiliging zien op mijn toezegging in het commissiedebat over de (veiligheids)situatie op de buslijnen in Ter Apel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003432E4" w:rsidR="001737E5" w:rsidP="001737E5" w:rsidRDefault="001737E5" w14:paraId="20C77F06" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003432E4" w:rsidR="001737E5" w:rsidP="001737E5" w:rsidRDefault="001737E5" w14:paraId="2060D7A2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D494B">
-        <w:rPr>
+      <w:r w:rsidRPr="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Het toepassen van vrijheidsbeperkende en gebiedsbeperkende maatregelen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004673F5" w:rsidP="004673F5" w:rsidRDefault="004673F5" w14:paraId="1E943F87" w14:textId="77777777">
+    <w:p w:rsidRPr="003432E4" w:rsidR="001737E5" w:rsidP="001737E5" w:rsidRDefault="001737E5" w14:paraId="3E3D1C25" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003432E4" w:rsidR="001737E5" w:rsidP="001737E5" w:rsidRDefault="001737E5" w14:paraId="496D9D6B" w14:textId="6F0D1587">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00232272">
-        <w:rPr>
+      <w:r w:rsidRPr="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Motie van de leden Lammers en </w:t>
-[...47 lines deleted...]
-      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Motie van de leden Lammers en Russcher over het maximaal toepassen van vrijheidsbeperkende maatregelen bij overlast </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003432E4" w:rsidR="001737E5" w:rsidP="001737E5" w:rsidRDefault="001737E5" w14:paraId="0D3CF3E1" w14:textId="1D65DD3F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In het Tweeminutendebat van 16 april 2026 heeft uw Kamer verzocht om, binnen de geldende wettelijke kaders, de bestaande vrijheidsbeperkende en gebiedsbeperkende maatregelen ten aanzien van asielzoekers die zich schuldig maken aan incidenten in het openbaar vervoer of richting personeel van vervoerders direct, consequent en maximaal toe te passen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003432E4" w:rsidR="00290A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk 19637, nr. 3543)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Dit betreft onder meer het beperken van de bewegingsvrijheid tot aangewezen gebieden, het opleggen van gebiedsverboden voor overlastlocaties en, waar passend, het versneld inzetten van een strenger toezichtregime. Ik onderschrijf het belang van een directe en consequente inzet van deze maatregelen binnen de geldende wettelijke kaders en met inachtneming van proportionaliteit, individuele beoordeling en uitvoerbaarheid. Binnen deze kaders worden de maatregelen toegepast. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004C185C" w:rsidR="004673F5" w:rsidP="004673F5" w:rsidRDefault="004673F5" w14:paraId="20ED7BCE" w14:textId="77777777">
+    <w:p w:rsidRPr="003432E4" w:rsidR="001737E5" w:rsidP="001737E5" w:rsidRDefault="001737E5" w14:paraId="7664C8B1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C185C">
-        <w:rPr>
+      <w:r w:rsidRPr="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Extra maatregelen Budel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004673F5" w:rsidP="004673F5" w:rsidRDefault="004673F5" w14:paraId="51B341B0" w14:textId="77777777">
+    <w:p w:rsidRPr="003432E4" w:rsidR="001737E5" w:rsidP="001737E5" w:rsidRDefault="001737E5" w14:paraId="137412DC" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003432E4" w:rsidR="001737E5" w:rsidP="001737E5" w:rsidRDefault="001737E5" w14:paraId="67042C67" w14:textId="2B05D8AB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Motie van de leden Ceulemans en Van der Plas over het zorgen voor extra maatregelen om de overlast als gevolg van de opvanglocatie in Budel zo snel mogelijk terug te dringen.</w:t>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:t>Motie van de leden Ceulemans en Van der Plas over het zorgen voor extra maatregelen om de overlast als gevolg van de opvanglocatie in Budel zo snel mogelijk terug te dringen .</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003432E4" w:rsidR="001737E5" w:rsidP="001737E5" w:rsidRDefault="001737E5" w14:paraId="77A72514" w14:textId="7863A9B3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A76703">
-[...77 lines deleted...]
-    <w:p w:rsidRPr="00C502B2" w:rsidR="004673F5" w:rsidP="004673F5" w:rsidRDefault="004673F5" w14:paraId="661805DA" w14:textId="77777777">
+      <w:r w:rsidRPr="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op 4 februari 2026 heeft uw Kamer de motie van de leden Ceulemans (JA21) en Van der Plas (BBB) aangenomen, waarin de regering wordt verzocht om aanvullend op bestaande maatregelen extra stappen te zetten om de overlast als gevolg van de opvanglocatie in Budel zo snel mogelijk terug te dringen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003432E4" w:rsidR="00290A4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk 19637, nr. 3510)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Er worden  verschillende maatregelen ingezet zoals een straattoezichtteam en extra beveiliging op station Maarheeze door de NS. Daarnaast worden extra middelen verstrekt aan de gemeente Cranendonck voor preventieve maatregelen om overlast tegen te gaan. Een deel van deze inzet betrof reeds lopende maatregelen. Na aanneming van de motie zijn aanvullende middelen aan de gemeente Cranendonck verstrekt, die de gemeente naar eigen inzicht binnen het lokale overlastbeleid kan inzetten. Vanuit de gemeente vindt, in samenspraak met het COA, in reguliere veiligheidsoverleggen actieve monitoring van overlast plaats en kunnen waar nodig specifieke maatregelen worden ingezet. Tevens is het ministerie blijvend in gesprek met zowel de gemeente Cranendonck als de vervoerders over een structurele oplossing voor station Maarheeze.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003432E4" w:rsidR="001737E5" w:rsidP="003432E4" w:rsidRDefault="001737E5" w14:paraId="62465E42" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003432E4" w:rsidR="001737E5" w:rsidP="001737E5" w:rsidRDefault="001737E5" w14:paraId="409AFCB1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C502B2">
-        <w:rPr>
+      <w:r w:rsidRPr="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Veiligheidsconvenant </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004673F5" w:rsidP="004673F5" w:rsidRDefault="004673F5" w14:paraId="42A57A99" w14:textId="77777777"/>
-[...20 lines deleted...]
-    <w:p w:rsidR="004673F5" w:rsidP="004673F5" w:rsidRDefault="004673F5" w14:paraId="6D82D4B9" w14:textId="77777777">
+    <w:p w:rsidRPr="003432E4" w:rsidR="001737E5" w:rsidP="001737E5" w:rsidRDefault="001737E5" w14:paraId="14DCEFAA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003432E4" w:rsidR="001737E5" w:rsidP="001737E5" w:rsidRDefault="001737E5" w14:paraId="7AE30CAB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals toegezegd tijdens het commissiedebat over de (veiligheids)situatie in Ter Apel wordt het veiligheidsconvenant nageleefd, daarmee wordt uitvoering gegeven aan de gemaakte afspraken met betrokken partijen. Op dit moment wordt gewerkt aan de uitwerking van het Convenant Sociale Veiligheid openbaar vervoer 2026-2031 waarbij de verantwoordelijkheden van de betrokken partijen, zoals toegezegd, helder worden vastgelegd (TZ202604-209). Zodra het convenant gereed is zal dit met uw Kamer worden gedeeld. Zoals toegezegd wordt hierbij ook de registratie van incidenten met de pendelbus in Ter Apel in de rapportage opgenomen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003432E4" w:rsidR="001737E5" w:rsidP="001737E5" w:rsidRDefault="001737E5" w14:paraId="7369F9FF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003432E4" w:rsidR="001737E5" w:rsidP="001737E5" w:rsidRDefault="001737E5" w14:paraId="43A8B1D5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Toegang tot de Basisvoorziening Vreemdelingen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C15A9" w:rsidR="004673F5" w:rsidP="004673F5" w:rsidRDefault="004673F5" w14:paraId="4F27B71D" w14:textId="77777777">
+    <w:p w:rsidRPr="003432E4" w:rsidR="001737E5" w:rsidP="001737E5" w:rsidRDefault="001737E5" w14:paraId="39BB1E82" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="1080"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004673F5" w:rsidP="004673F5" w:rsidRDefault="004673F5" w14:paraId="41A8C1C1" w14:textId="77777777">
-[...39 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="003432E4" w:rsidR="001737E5" w:rsidP="001737E5" w:rsidRDefault="001737E5" w14:paraId="5A8E2ACE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten aanzien van de toegang tot de BVV geldt dat wordt samengewerkt met de betrokken afdelingen van het ministerie van Justitie en Veiligheid. Op dit moment worden de juridische en technische </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>voorwaarden voor toegang geconcretiseerd en wordt gewerkt aan de uitwerking. Omdat het hier gaat om toegang tot gevoelige informatie, dient het realiseren van de toegang nauwkeurig te worden uitgewerkt. Het realiseren van toegang tot de BVV is een belangrijke doelstelling en er wordt naar gestreefd om dit zo spoedig en zorgvuldig mogelijk te operationaliseren. Langs deze lijn wordt er stand gedaan aan de toezegging waarbij MAenM toezegt de Kamer voor het zomerreces te informeren over de bevoegdheden van boa’s in het ov en de gesprekken met MJenV hierover TZ202604-208. Hierover volgt een update bij de eerstvolgende voortgangsbrief aanpak overlastgevende asielzoekers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003432E4" w:rsidR="001737E5" w:rsidP="001737E5" w:rsidRDefault="001737E5" w14:paraId="1B0D08EA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003432E4" w:rsidR="001737E5" w:rsidP="001737E5" w:rsidRDefault="001737E5" w14:paraId="5E1BB7F2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Met deze brief heb ik u geïnformeerd over de uitvoering van de aangenomen moties en gedane toezeggingen rond de aanpak van overlast in en rond Ter Apel, Budel en het openbaar vervoer. Waar relevant zal ik u tijdig nader informeren over resultaten en vervolgstappen. Ik vertrouw erop u hiermee voldoende te hebben geïnformeerd. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004673F5" w:rsidP="004673F5" w:rsidRDefault="004673F5" w14:paraId="39871D24" w14:textId="77777777"/>
-[...73 lines deleted...]
-      <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="003432E4" w:rsidR="001737E5" w:rsidP="003432E4" w:rsidRDefault="001737E5" w14:paraId="686CAEEE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003432E4" w:rsidR="001737E5" w:rsidP="003432E4" w:rsidRDefault="001737E5" w14:paraId="3E48690C" w14:textId="2738E0A4">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003432E4" w:rsidR="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Asiel en Migratie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003432E4" w:rsidR="001737E5" w:rsidP="003432E4" w:rsidRDefault="003432E4" w14:paraId="6FE29F5D" w14:textId="7DF130CA">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003432E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>G.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003432E4" w:rsidR="001737E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van den Brink</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE0FA3" w:rsidRDefault="00FE0FA3" w14:paraId="0940173D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003432E4" w:rsidR="003432E4" w:rsidRDefault="003432E4" w14:paraId="2C51F713" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="003432E4" w:rsidR="003432E4" w:rsidSect="00D571F2">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60DE331B" w14:textId="77777777" w:rsidR="006B6015" w:rsidRDefault="006B6015">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="05D0CED3" w14:textId="77777777" w:rsidR="002360EB" w:rsidRDefault="002360EB" w:rsidP="001737E5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E7CF344" w14:textId="77777777" w:rsidR="006B6015" w:rsidRDefault="006B6015">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7B22975A" w14:textId="77777777" w:rsidR="002360EB" w:rsidRDefault="002360EB" w:rsidP="001737E5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
@@ -885,1959 +1019,169 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...17 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="464011CC" w14:textId="77777777" w:rsidR="00C0102A" w:rsidRDefault="00C0102A">
+  <w:p w14:paraId="2DCB1E7D" w14:textId="77777777" w:rsidR="001737E5" w:rsidRPr="001737E5" w:rsidRDefault="001737E5" w:rsidP="001737E5">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="34B9E1EA" w14:textId="77777777" w:rsidR="00E234D6" w:rsidRDefault="00E234D6">
+  <w:p w14:paraId="6CADCD34" w14:textId="77777777" w:rsidR="001737E5" w:rsidRPr="001737E5" w:rsidRDefault="001737E5" w:rsidP="001737E5">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1103C4D2" w14:textId="77777777" w:rsidR="00C0102A" w:rsidRDefault="00C0102A">
+  <w:p w14:paraId="5D9CCBB1" w14:textId="77777777" w:rsidR="001737E5" w:rsidRPr="001737E5" w:rsidRDefault="001737E5" w:rsidP="001737E5">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D41B646" w14:textId="77777777" w:rsidR="006B6015" w:rsidRDefault="006B6015">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="64688C2A" w14:textId="77777777" w:rsidR="002360EB" w:rsidRDefault="002360EB" w:rsidP="001737E5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="609F7C28" w14:textId="77777777" w:rsidR="006B6015" w:rsidRDefault="006B6015">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="44EEAB7C" w14:textId="77777777" w:rsidR="002360EB" w:rsidRDefault="002360EB" w:rsidP="001737E5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1F19B12D" w14:textId="77777777" w:rsidR="00C0102A" w:rsidRDefault="00C0102A">
+  <w:p w14:paraId="772F4484" w14:textId="77777777" w:rsidR="001737E5" w:rsidRPr="001737E5" w:rsidRDefault="001737E5" w:rsidP="001737E5">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="50CF0047" w14:textId="77777777" w:rsidR="00E234D6" w:rsidRDefault="00490DC5">
-[...366 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="0A017097" w14:textId="77777777" w:rsidR="001737E5" w:rsidRPr="001737E5" w:rsidRDefault="001737E5" w:rsidP="001737E5">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="14694F29" w14:textId="77777777" w:rsidR="00E234D6" w:rsidRDefault="00490DC5">
+  <w:p w14:paraId="1B399063" w14:textId="77777777" w:rsidR="001737E5" w:rsidRPr="001737E5" w:rsidRDefault="001737E5" w:rsidP="001737E5">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1157 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="A72178FF"/>
-[...264 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E525700"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E82C242"/>
     <w:lvl w:ilvl="0" w:tplc="C8F85910">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -2882,51 +1226,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33A6289D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9D3EE648"/>
     <w:lvl w:ilvl="0" w:tplc="EF2E5F2C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -2994,259 +1338,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...207 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="664B1675"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B1103E20"/>
     <w:lvl w:ilvl="0" w:tplc="90627E38">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -3291,588 +1427,158 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...226 lines deleted...]
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="1" w16cid:durableId="470291071">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1634481220">
+  <w:num w:numId="2" w16cid:durableId="188494092">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1262295041">
-[...23 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="832841889">
+  <w:num w:numId="3" w16cid:durableId="390622556">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:defaultTableStyle w:val="Standaardtabel"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E234D6"/>
-[...191 lines deleted...]
-    <w:rsid w:val="00FE54E8"/>
+    <w:rsidRoot w:val="001737E5"/>
+    <w:rsid w:val="00133F65"/>
+    <w:rsid w:val="001737E5"/>
+    <w:rsid w:val="001D6B36"/>
+    <w:rsid w:val="002360EB"/>
+    <w:rsid w:val="00290A4E"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="003432E4"/>
+    <w:rsid w:val="00411BF2"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00D571F2"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0699BFC2"/>
+  <w14:docId w14:val="6FB66AD5"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{C419D9A9-9428-4EF2-AF40-BB71CC96533E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3881,77 +1587,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3976,75 +1682,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4079,55 +1785,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4199,921 +1905,665 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="001737E5"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="001737E5"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001737E5"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001737E5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001737E5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001737E5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001737E5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001737E5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001737E5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="001737E5"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Artikelstreepje">
-    <w:name w:val="Artikel streepje"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001737E5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001737E5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001737E5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001737E5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001737E5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001737E5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001737E5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001737E5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="001737E5"/>
     <w:pPr>
-      <w:numPr>
-[...23 lines deleted...]
-      <w:spacing w:before="360"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Comparitienummer">
-[...71 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="001737E5"/>
     <w:rPr>
-      <w:rFonts w:ascii="KIX Barcode" w:hAnsi="KIX Barcode"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
-  </w:style>
-[...43 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="001737E5"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsomming">
-[...11 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="001737E5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="001737E5"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...40 lines deleted...]
-      <w:outlineLvl w:val="4"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
-      <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensrechtsuitgelijnd">
-    <w:name w:val="Referentiegegevens rechts uitgelijnd"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="001737E5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="001737E5"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="001737E5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="001737E5"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...28 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaarddeDE">
-[...2 lines deleted...]
-    <w:next w:val="Standaard"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="001737E5"/>
     <w:rPr>
-      <w:lang w:val="de-DE"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardenGB">
-[...2 lines deleted...]
-    <w:next w:val="Standaard"/>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="001737E5"/>
     <w:rPr>
-      <w:lang w:val="en-GB"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardesES">
-[...19 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabelzonderranden">
+    <w:name w:val="Tabel zonder randen"/>
+    <w:rsid w:val="001737E5"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...34 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:left w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:bottom w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:right w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:insideH w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:insideV w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabelraster">
-[...99 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A8117E"/>
+    <w:rsid w:val="001737E5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A8117E"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="001737E5"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A8117E"/>
+    <w:rsid w:val="001737E5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A8117E"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00B12F94"/>
+    <w:rsid w:val="001737E5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="003432E4"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...81 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...130 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5170,51 +2620,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -5278,65 +2728,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5357,85 +2807,88 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>8121</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1521</ap:Words>
+  <ap:Characters>8368</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>67</ap:Lines>
+  <ap:Lines>69</ap:Lines>
   <ap:Paragraphs>19</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>9578</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9870</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>