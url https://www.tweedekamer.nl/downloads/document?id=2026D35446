--- v0 (2026-07-04)
+++ v1 (2026-08-19)
@@ -1,2964 +1,822 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="002726AC" w:rsidP="007E3030" w:rsidRDefault="00D23B52" w14:paraId="50D78C37" w14:textId="77777777">
-[...32 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D4495A" w:rsidR="00D4495A" w:rsidP="00D4495A" w:rsidRDefault="00800B6C" w14:paraId="36F9442A" w14:textId="6ADD7DF3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4495A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4495A" w:rsidR="00D4495A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...20 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00D4495A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>573</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4495A" w:rsidR="00D4495A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D4495A" w:rsidR="00D4495A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D4495A" w:rsidR="00D4495A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Migratiebeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D4495A" w:rsidR="00D4495A" w:rsidP="00D4495A" w:rsidRDefault="00D4495A" w14:paraId="1B0F42F3" w14:textId="65BEFC2F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4495A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4495A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...70 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00D4495A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>735</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4495A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D4495A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D4495A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Mensenrechten in het buitenlands beleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D4495A" w:rsidR="00D4495A" w:rsidP="00D4495A" w:rsidRDefault="00D4495A" w14:paraId="0C416D51" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4495A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4495A" w:rsidR="00800B6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>242</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4495A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D4495A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4495A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>minister van Buitenlandse Zaken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D4495A" w:rsidR="00D4495A" w:rsidP="00D4495A" w:rsidRDefault="00D4495A" w14:paraId="1D62B076" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4495A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D4495A" w:rsidR="00D4495A" w:rsidP="00D4495A" w:rsidRDefault="00D4495A" w14:paraId="13418009" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4495A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Den Haag, 3 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D4495A" w:rsidR="00800B6C" w:rsidP="00D4495A" w:rsidRDefault="00800B6C" w14:paraId="398AD752" w14:textId="34F1B22C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D4495A" w:rsidR="00800B6C" w:rsidP="00D4495A" w:rsidRDefault="00800B6C" w14:paraId="7B7BD08B" w14:textId="1E734287">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4495A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet heeft notie genomen van het verzoek van de vaste commissie voor Europese Zaken van 5 maart 2026 voor een appreciatie van het kabinet van het Amnesty International rapport “Nobody hears you when you scream: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4495A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dangerous Shift in </w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>Dangerous Shift in Tunisia’s migration Policy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4495A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4495A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (hierna: het rapport) dat op 6 november jl. werd gepubliceerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4495A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00D4495A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Onderstaand vindt u de appreciatie.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D4495A" w:rsidR="00800B6C" w:rsidP="00D4495A" w:rsidRDefault="00800B6C" w14:paraId="57FC56D6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D4495A" w:rsidR="00800B6C" w:rsidP="00D4495A" w:rsidRDefault="00800B6C" w14:paraId="069C30C7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4495A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het rapport beschrijft de structurele wijzigingen in het Tunesische migratie- en asielbeleid, waarvoor de periode tussen februari 2023 tot juni 2025 is onderzocht. Het rapport is onder andere gebaseerd op interviews met 120 vluchtelingen en migranten uit verschillende landen in Noord- en Sub-Sahara Afrika, het Midden-Oosten en Azië die tijdens deze periode in Tunesië zaten. Amnesty International schrijft in het rapport dat de bescherming van vluchtelingen en migranten in Tunesië de afgelopen jaren onder druk is komen te staan. In het rapport komen verschillende soorten vermeende mensenrechtenschendingen aan bod, waarbij Amnesty International aandacht vraagt voor de wijze waarop de mensenrechten van migranten en vluchtelingen worden gewaarborgd en daarbij ook zorgen benoemt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D4495A" w:rsidR="00800B6C" w:rsidP="00D4495A" w:rsidRDefault="00800B6C" w14:paraId="3107FE63" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D4495A" w:rsidR="00800B6C" w:rsidP="00D4495A" w:rsidRDefault="00800B6C" w14:paraId="1AB6E95E" w14:textId="31C8F184">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4495A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland zet zich middels migratiesamenwerking in op gelijkwaardige bilaterale partnerschappen met voor Nederland relevante migratielanden, Europese samenwerking en programmering op het tegengaan van irreguliere migratie, het bevorderen van terugkeer en re-integratie en het beschermen van migranten. In het geval van Tunesië erkent het kabinet dat er risico’s verbonden zijn aan migratiesamenwerking. Ondanks deze risico’s is het kabinet van mening dat migratiegerelateerde samenwerking tussen Nederland en Tunesië voor beide landen van nut kan zijn. Zoals in de beantwoording op uw vragen met referentie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4495A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aanhangsel Handelingen II 2024/25, nr. 583 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4495A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>van 18 november 2024 reeds is gesteld, blijft het kabinet van mening dat de Nederlandse en Europese inzet in Tunesië gestoeld moet zijn op het waarborgen van mensenrechten en rechtstaat. Het kabinet wijst er volledigheidshalve op dat Nederland momenteel geen directe migratiesamenwerking (projecten) heeft met de Tunesische autoriteiten, maar enkel indirect via implementerende partijen zoals VN-agentschappen en internationale organisaties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D4495A" w:rsidR="00800B6C" w:rsidP="00D4495A" w:rsidRDefault="00800B6C" w14:paraId="762386F9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D4495A" w:rsidR="00800B6C" w:rsidP="00D4495A" w:rsidRDefault="00800B6C" w14:paraId="4BFDF7C4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4495A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Het kabinet ziet dat de mensenrechten onder druk staan, en maakt telkens een zorgvuldige afweging voor zijn eigen inzet en neemt de ruimte om het thema mensenrechten aan te halen in dialogen met zijn partners en bij het organiseren van migratie- en asielbeheer. Het kabinet doet dit rekening houdende met de Tunesische soevereiniteit en de wetenschap dat de primaire verantwoordelijkheid om zorg te dragen voor de rechtmatige behandeling van mensen conform internationale standaarden binnen hun landsgrenzen bij de partnerlanden ligt. Het kabinet blijft het belang hiervan benadrukken tijdens bilaterale consultaties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D4495A" w:rsidR="00800B6C" w:rsidP="00D4495A" w:rsidRDefault="00800B6C" w14:paraId="6916F709" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D4495A" w:rsidR="00800B6C" w:rsidP="00D4495A" w:rsidRDefault="00800B6C" w14:paraId="3110167F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4495A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland heeft een significante programmering (ongeveer 25.000.000 EUR voor de komende vier jaar) waarvan een groot deel bedoeld is voor de bevordering van de beschermingsruimte voor migranten en vluchtelingen, en in het domein van grensbeheer in Tunesië. Nederland werkt hierbij samen met VN-agentschappen, internationale- en lokale organisaties. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D4495A" w:rsidR="00800B6C" w:rsidP="00D4495A" w:rsidRDefault="00800B6C" w14:paraId="513BD423" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D4495A" w:rsidR="00800B6C" w:rsidP="00D4495A" w:rsidRDefault="00800B6C" w14:paraId="7F461FEC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4495A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Nederlandse inzet in Tunesië is gericht op het tegengaan van irreguliere migratiestromen richting Europa, waarbij het kabinet inzet op de waarborging van de mensenrechten en rechtstatelijke verplichtingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4495A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Daarnaast zet Nederland zich in om migranten en vluchtelingen een menswaardig perspectief te bieden en bij te dragen aan duurzame bescherming van hun fundamentele mensenrechten. Tevens zet Nederland zich in om mensensmokkel en -handel tegen te gaan, en steunt Nederland campagnes om de bewustwording over de risico’s van irreguliere migratie onder migranten en vluchtelingen te vergroten. Dit doet Nederland zowel bilateraal als multilateraal, via de Europese Unie en VN-agentschappen. Het waarborgen van mensenrechten is een voorwaarde voor zowel Nederlandse als EU-interventies in derde landen, conform het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4495A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>do-not-harm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4495A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Tunisia’s</w:t>
-[...259 lines deleted...]
-        </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="0018304E">
-[...94 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00D4495A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">principe dat geldt bij het aangaan van EU-partnerschappen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0018304E" w:rsidR="00D23B52" w:rsidP="007E3030" w:rsidRDefault="00D23B52" w14:paraId="48BEBA7A" w14:textId="77777777">
-[...98 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+    <w:p w:rsidRPr="00D4495A" w:rsidR="00800B6C" w:rsidP="00D4495A" w:rsidRDefault="00800B6C" w14:paraId="40439F70" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D4495A" w:rsidR="00800B6C" w:rsidP="00D4495A" w:rsidRDefault="00800B6C" w14:paraId="7D486B84" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4495A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Nederland dringt er in EU-verband voortdurend op aan dat Europese steun direct gepaard gaat met voorwaarden en controlemechanismes. Dit zijn bijvoorbeeld adequate risicoanalyses, monitoring en evaluatie bij EU-financiering voor alle programma’s, incl. op het gebied van migratie. De Europese Commissie monitort de uitvoering van deze programma’s en voert hierover een dialoog met de betrokken implementerende partners en overheden, waarin zorgen worden overgebracht. Ook benut Nederland de bilaterale gesprekken met autoriteiten om mensenrechten in het kader van migratie te bespreken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D4495A" w:rsidR="00800B6C" w:rsidP="00D4495A" w:rsidRDefault="00800B6C" w14:paraId="5E51B35E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D4495A" w:rsidR="00800B6C" w:rsidP="00D4495A" w:rsidRDefault="00800B6C" w14:paraId="7F5B0645" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4495A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">De minister van Buitenlandse Zaken, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0018304E" w:rsidR="00D23B52" w:rsidP="007E3030" w:rsidRDefault="00D23B52" w14:paraId="64687D90" w14:textId="77777777">
-[...83 lines deleted...]
-      <w:pgMar w:top="3096" w:right="2778" w:bottom="1077" w:left="1588" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00D4495A" w:rsidR="00800B6C" w:rsidP="00D4495A" w:rsidRDefault="00800B6C" w14:paraId="13A16526" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4495A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">T.B.W. Berendsen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D4495A" w:rsidR="00FE0FA3" w:rsidP="00D4495A" w:rsidRDefault="00FE0FA3" w14:paraId="4301989D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00D4495A" w:rsidR="00FE0FA3" w:rsidSect="00FD733F">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50D78C48" w14:textId="77777777" w:rsidR="00D23B52" w:rsidRDefault="00D23B52">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5FA3BC79" w14:textId="77777777" w:rsidR="006C319F" w:rsidRDefault="006C319F" w:rsidP="00800B6C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50D78C4A" w14:textId="77777777" w:rsidR="00D23B52" w:rsidRDefault="00D23B52">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4CAFE748" w14:textId="77777777" w:rsidR="006C319F" w:rsidRDefault="006C319F" w:rsidP="00800B6C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...48 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3D8937A4" w14:textId="77777777" w:rsidR="00346D6E" w:rsidRDefault="00346D6E">
-[...1 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="3FBCDABA" w14:textId="77777777" w:rsidR="00800B6C" w:rsidRPr="00800B6C" w:rsidRDefault="00800B6C" w:rsidP="00800B6C">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...34 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="22B3AB86" w14:textId="77777777" w:rsidR="00800B6C" w:rsidRPr="00800B6C" w:rsidRDefault="00800B6C" w:rsidP="00800B6C">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...34 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="59269E46" w14:textId="77777777" w:rsidR="00800B6C" w:rsidRPr="00800B6C" w:rsidRDefault="00800B6C" w:rsidP="00800B6C">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50D78C44" w14:textId="77777777" w:rsidR="00D23B52" w:rsidRDefault="00D23B52">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4D3CBBEE" w14:textId="77777777" w:rsidR="006C319F" w:rsidRDefault="006C319F" w:rsidP="00800B6C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50D78C46" w14:textId="77777777" w:rsidR="00D23B52" w:rsidRDefault="00D23B52">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="322D3EB1" w14:textId="77777777" w:rsidR="006C319F" w:rsidRDefault="006C319F" w:rsidP="00800B6C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="52834A96" w14:textId="77777777" w:rsidR="00D23B52" w:rsidRPr="001347E8" w:rsidRDefault="00D23B52" w:rsidP="00D23B52">
-[...5 lines deleted...]
-          <w:szCs w:val="14"/>
+    <w:p w14:paraId="1DE06371" w14:textId="77777777" w:rsidR="00800B6C" w:rsidRPr="00D4495A" w:rsidRDefault="00800B6C" w:rsidP="00D23B52">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001347E8">
-[...4 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00D4495A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FE516F">
-[...3 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00D4495A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00FE516F">
+        <w:r w:rsidRPr="00D4495A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="14"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Tunisia: “Nobody hears you when you scream”: Dangerous shift in Tunisia's migration policy - Amnesty International</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3FD5C4A6" w14:textId="77777777" w:rsidR="00346D6E" w:rsidRDefault="00346D6E">
-[...1 lines deleted...]
-      <w:pStyle w:val="Header"/>
+  <w:p w14:paraId="6848C7C2" w14:textId="77777777" w:rsidR="00800B6C" w:rsidRPr="00800B6C" w:rsidRDefault="00800B6C" w:rsidP="00800B6C">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="50D78C40" w14:textId="6195AE29" w:rsidR="002726AC" w:rsidRDefault="00D23B52">
-[...184 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="4CDFF13F" w14:textId="77777777" w:rsidR="00800B6C" w:rsidRPr="00800B6C" w:rsidRDefault="00800B6C" w:rsidP="00800B6C">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="50D78C42" w14:textId="1AB599A7" w:rsidR="002726AC" w:rsidRDefault="00D23B52">
-[...1146 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="523CFEAE" w14:textId="77777777" w:rsidR="00800B6C" w:rsidRPr="00800B6C" w:rsidRDefault="00800B6C" w:rsidP="00800B6C">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...472 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="002726AC"/>
-[...19 lines deleted...]
-    <w:rsid w:val="00FE5DED"/>
+    <w:rsidRoot w:val="00800B6C"/>
+    <w:rsid w:val="00133F65"/>
+    <w:rsid w:val="00283228"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00375949"/>
+    <w:rsid w:val="005D60A1"/>
+    <w:rsid w:val="00645A89"/>
+    <w:rsid w:val="006C319F"/>
+    <w:rsid w:val="007E5986"/>
+    <w:rsid w:val="00800B6C"/>
+    <w:rsid w:val="00852E68"/>
+    <w:rsid w:val="00861294"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00D4495A"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FD733F"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="50D78C37"/>
-  <w15:docId w15:val="{3B24476A-AD72-4185-9CC7-80979DEC1822}"/>
+  <w14:docId w14:val="67F25C9D"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{4F6C0E66-103D-4BBE-9D7E-C5B04E692CCA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2967,77 +825,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3062,75 +920,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3165,55 +1023,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3282,865 +1140,692 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:aliases w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:pPr>
-[...9 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00800B6C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00800B6C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00800B6C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00800B6C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00800B6C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00800B6C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00800B6C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00800B6C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00800B6C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00800B6C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00800B6C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00800B6C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00800B6C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00800B6C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00800B6C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00800B6C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00800B6C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00800B6C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00800B6C"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00800B6C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00800B6C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00800B6C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00800B6C"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00800B6C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00800B6C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00800B6C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00800B6C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00800B6C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00800B6C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="00800B6C"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Citaat">
-[...631 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D23B52"/>
-[...8 lines deleted...]
-      <w:kern w:val="2"/>
+    <w:rsid w:val="00800B6C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US"/>
-[...6 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D23B52"/>
-[...7 lines deleted...]
-  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:rsid w:val="00800B6C"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D23B52"/>
+    <w:rsid w:val="00800B6C"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00355B72"/>
+    <w:rsid w:val="00800B6C"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:link w:val="Header"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00355B72"/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:rsid w:val="00800B6C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00355B72"/>
+    <w:rsid w:val="00800B6C"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:link w:val="Footer"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00355B72"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00800B6C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D4495A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amnesty.org/en/documents/mde30/0180/2025/en/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -4193,51 +1878,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4301,65 +1986,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4380,163 +2065,91 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>729</ap:Words>
-  <ap:Characters>4015</ap:Characters>
+  <ap:Words>762</ap:Words>
+  <ap:Characters>4196</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>33</ap:Lines>
+  <ap:Lines>34</ap:Lines>
   <ap:Paragraphs>9</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4735</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4949</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-07-02T14:45:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F00D1C36B1991134D48ADA6038ED90AFE09</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="BZDossierTemplate">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="gc2efd3bfea04f7f8169be07009f5536">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...58 lines deleted...]
-    <vt:lpwstr>False</vt:lpwstr>
   </property>
 </Properties>
 </file>