--- v0 (2026-07-04)
+++ v1 (2026-09-01)
@@ -1,3566 +1,755 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00124274" w:rsidP="00124274" w:rsidRDefault="00C2575E" w14:paraId="3AA14E50" w14:textId="1D6E8A6F">
-[...18 lines deleted...]
-      <w:r w:rsidR="00C56E72">
+    <w:p w:rsidRPr="00F707F9" w:rsidR="00F707F9" w:rsidP="00F707F9" w:rsidRDefault="00A3698E" w14:paraId="7CFA8599" w14:textId="4CC6C2F7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F707F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>34</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F707F9" w:rsidR="00F707F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F707F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>324</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F707F9" w:rsidR="00F707F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F707F9" w:rsidR="00F707F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Evaluatie Wet openbare manifestaties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F707F9" w:rsidR="00F707F9" w:rsidP="00F707F9" w:rsidRDefault="00F707F9" w14:paraId="44BD540D" w14:textId="69646D6C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F707F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F707F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F707F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>821</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F707F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F707F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nationale Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F707F9" w:rsidR="00F707F9" w:rsidP="00F707F9" w:rsidRDefault="00F707F9" w14:paraId="67513056" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F707F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F707F9" w:rsidR="00A3698E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>41</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F707F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F707F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Justitie en Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F707F9" w:rsidR="00F707F9" w:rsidP="00F707F9" w:rsidRDefault="00F707F9" w14:paraId="1D969C56" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F707F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F707F9" w:rsidR="00F707F9" w:rsidP="00F707F9" w:rsidRDefault="00F707F9" w14:paraId="37C69ECA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F707F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 3 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F707F9" w:rsidR="00F707F9" w:rsidP="00F707F9" w:rsidRDefault="00F707F9" w14:paraId="2C2C3AEB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F707F9" w:rsidR="00A3698E" w:rsidP="00F707F9" w:rsidRDefault="00A3698E" w14:paraId="0AE2FD17" w14:textId="36115EDF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F707F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tijdens de procedurevergadering van 12 mei jl. heeft uw Kamer verzocht om een schriftelijke reactie op het bericht ‘De invloed van het Hamasnetwerk op demonstraties in Nederland: 'Verdeeldheid in de samenleving'</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F707F9">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="00181F63">
-[...299 lines deleted...]
-      <w:r w:rsidRPr="004B1602" w:rsidR="00061828">
+      <w:r w:rsidRPr="00F707F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Middels deze brief geef ik, mede namens de minister van Binnenlandse Zaken en Koninkrijksrelaties, invulling aan dit verzoek. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F707F9" w:rsidR="00A3698E" w:rsidP="00F707F9" w:rsidRDefault="00A3698E" w14:paraId="411417F9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F707F9" w:rsidR="00A3698E" w:rsidP="00F707F9" w:rsidRDefault="00A3698E" w14:paraId="3AE88346" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F707F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In het meest recente Jaarverslag van de Algemene Inlichtingen- en Veiligheidsdienst (AIVD) geeft de AIVD aan dat ze onderzoek doet naar de mogelijke dreiging vanuit de terroristische organisatie Hamas tegen de nationale veiligheid. Ten opzichte van 2024 heeft de AIVD meer duidelijkheid gekregen over de betrokkenheid van het Hamas-netwerk in Nederland bij pro-Palestina- en anti-Israëlprotesten. Zo ziet de AIVD dat dit netwerk betrokken is bij bredere organisaties die demonstraties organiseren namens een groter deel van de Palestijnse gemeenschap. In 2025 hebben deze demonstraties niet geleid tot gewelddadige incidenten. De AIVD constateert wel dat deze demonstraties kunnen leiden tot verdeeldheid in de samenleving. De signalen over de invloed van Hamas op dergelijke demonstraties in Nederland zijn zeer zorgwekkend.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F707F9" w:rsidR="00A3698E" w:rsidP="00F707F9" w:rsidRDefault="00A3698E" w14:paraId="0500E9C7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F707F9" w:rsidR="00A3698E" w:rsidP="00F707F9" w:rsidRDefault="00A3698E" w14:paraId="0F152680" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F707F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet onderschrijft het fundamentele belang van het grondwettelijk beschermde demonstratierecht. Tegelijkertijd geldt dat het demonstratierecht geen vrijbrief vormt voor het plegen van strafbare feiten, intimidatie of antisemitisme, en evenmin ruimte biedt voor het betuigen van steun aan terroristische organisaties, waaronder Hamas. Over eerdere deelname van individuen aan demonstraties kan ik geen uitspraken doen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F707F9" w:rsidR="00A3698E" w:rsidP="00F707F9" w:rsidRDefault="00A3698E" w14:paraId="3972C09C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F707F9" w:rsidR="00A3698E" w:rsidP="00F707F9" w:rsidRDefault="00A3698E" w14:paraId="0253FEC9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F707F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook doet het kabinet doet geen uitspraken over mogelijke individuele geldstromen, organisaties of landen, indien dit betrekking heeft op lopende onderzoeken of inlichtingeninformatie. In algemene zin geldt dat indien er sprake is van signalen van terrorismefinanciering of ongewenste buitenlandse financiering in Nederland, bevoegde instanties nauw samenwerken om dergelijke signalen te onderzoeken. Het kabinet beziet voortdurend of de informatiepositie ten aanzien van terrorismefinanciering en ongewenste buitenlandse beïnvloeding voldoende aanleiding geeft om maatregelen te kunnen treffen of doeltreffend te kunnen handelen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F707F9" w:rsidR="00A3698E" w:rsidP="00F707F9" w:rsidRDefault="00A3698E" w14:paraId="6B621DE3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F707F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland kent verschillende instrumenten om witwassen en terrorismefinanciering tegen te gaan. Onder andere analyseert de Financial Intelligence Unit Nederland (FIU) ongebruikelijke en verdachte transacties en kan de FIU deze delen met de opsporings-, inlichtingen- en veiligheidsdiensten om hierop te acteren. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F707F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er zijn verschillende sancties van kracht tegen Hamas en gelieerde organisaties die terrorisme financieren, zowel op nationaal als op Europees niveau. Om inzicht te krijgen in de internationale geldstromen rondom Hamas en financiering tegen te gaan is een specialistische taskforce opgericht bestaande uit Financial Intelligence Units uit verschillende landen, waaronder Nederland. Ook is er sinds januari 2024 een aanvullend Europees sanctieregime van kracht, gericht </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F707F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>op het bestrijden van de sponsoren en financiers van Hamas en de Palestijnse Islamitische Jihad en daaraan geaffilieerde organisaties. Deze nieuwe regeling vormt een aanvulling op de beperkende maatregelen die eerder in het kader van de EU-sanctielijst terrorisme zijn aangenomen. Wanneer in Nederland stichtingen in verband kunnen worden gebracht met het financieren van Hamas, kunnen deze op de nationale sanctielijst terrorisme worden geplaatst. Zo staat de aan Hamas gelieerde Stichting Al Aqsa sinds 2003 op deze lijst.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F707F9" w:rsidR="00A3698E" w:rsidP="00F707F9" w:rsidRDefault="00A3698E" w14:paraId="2E218880" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F707F9" w:rsidR="00A3698E" w:rsidP="00F707F9" w:rsidRDefault="00A3698E" w14:paraId="577E6ACB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F707F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De betrokken veiligheidspartners zetten zich blijvend in om ongewenste buitenlandse financiering tegen te gaan. Om effectief op te kunnen treden tegen ongewenste buitenlandse financiering dient de overheid zich te richten op specifieke vormen van financiering. Nederland kent daarom een systeem waarbij in de eerste plaats de inlichtingen- en veiligheidsdiensten onderzoek kunnen doen in de gevallen waarin er ernstige vermoedens zijn van financiering vanuit het buitenland die een gevaar opleveren voor de democratische rechtsorde of waardoor risico’s ontstaan voor de nationale veiligheid. Indien het ministerie van Buitenlandse Zaken notes verbales over financieringsstromen van derde landen ontvangt, kan het ministerie van Buitenlandse Zaken deze doorsturen naar de Algemene Inlichtingen- en Veiligheidsdienst (AIVD). De AIVD heeft de taak, op basis van de Wet op Inlichtingen- en Veiligheidsdiensten (Wiv) 2017, om onderzoek te doen naar personen of organisaties die (aanleiding geven tot een ernstig vermoeden dat zij) een dreiging vormen voor de nationale veiligheid. De AIVD brengt jaarlijks een openbaar Jaarverslag uit waarin verantwoording wordt afgelegd over de activiteiten in het jaar ervoor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F707F9" w:rsidR="00A3698E" w:rsidP="00F707F9" w:rsidRDefault="00A3698E" w14:paraId="27D3D4D9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F707F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Daarnaast blijft Europese samenwerking in de aanpak van ongewenste buitenlandse financiering van groot belang. Binnen het Radicalisation Awareness Netwerk (RAN) en diens opvolger de EU Knowledge Hub on Prevention of Radicalisation, wordt gewerkt aan bewustwording over het onderwerp binnen de lidstaten. Dit onder andere in de vorm van het delen van best practices en het komen tot mogelijke maatregelen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F707F9" w:rsidR="00A3698E" w:rsidP="00F707F9" w:rsidRDefault="00A3698E" w14:paraId="04996047" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F707F9" w:rsidR="00A3698E" w:rsidP="00F707F9" w:rsidRDefault="00A3698E" w14:paraId="0B0F364C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F707F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De aanpak ongewenste buitenlandse beïnvloeding heeft onverminderd prioriteit binnen het kabinet. Gelet op het feit dat de voorgestelde Wet transparantie en tegengaan ondermijning door maatschappelijke organisaties (Wtmo) is verworpen, wordt momenteel bezien welke aanvullende instrumenten kunnen worden ingebouwd om ongewenste buitenlandse financiering te voorkomen. Voor het einde van dit jaar zal ik uw Kamer informeren over de voortgang hierover.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F707F9" w:rsidR="00A3698E" w:rsidP="00F707F9" w:rsidRDefault="00A3698E" w14:paraId="61A2C56B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="isselectedend"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F707F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten aanzien van het verzoek om een reflectie op demonstraties waarbij mogelijk sprake is van invloed vanuit Hamas-gelieerde netwerken, heb ik eerder in deze brief aangegeven dat als er signalen zijn van ongewenste buitenlandse beïnvloeding of financiering door terroristische organisaties, deze door de bevoegde instanties worden onderzocht. Waar nodig worden passende maatregelen genomen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F707F9" w:rsidR="00A3698E" w:rsidP="00F707F9" w:rsidRDefault="00A3698E" w14:paraId="3C7C8279" w14:textId="56AD3B25">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F707F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor het openlijk verheerlijken van terroristisch geweld en het publiekelijk steunen van terroristische organisaties is geen ruimte in Nederland. Daarom heeft het kabinet besloten om het verheerlijken van terrorisme en het in het openbaar betuigen van steun aan terroristische organisaties strafbaar te stellen. Met deze maatregelen wil de overheid voorkomen dat terroristische boodschappen genormaliseerd worden en dat de samenleving verder wordt ondermijnd door terroristische invloeden. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F707F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F707F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F707F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
-      <w:r w:rsidR="00061828">
-[...15 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00F707F9" w:rsidR="00F707F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F707F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inister van Justitie en Veiligheid, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F707F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-[...318 lines deleted...]
-        </w:rPr>
         <w:t>D.M. van Weel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B27F9" w:rsidRDefault="007B27F9" w14:paraId="6E071167" w14:textId="77777777"/>
-[...5 lines deleted...]
-      <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00F707F9" w:rsidR="00A3698E" w:rsidP="00F707F9" w:rsidRDefault="00A3698E" w14:paraId="0FA62551" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F707F9" w:rsidR="00FE0FA3" w:rsidP="00F707F9" w:rsidRDefault="00FE0FA3" w14:paraId="73F2413B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00F707F9" w:rsidR="00FE0FA3" w:rsidSect="00224455">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D207661" w14:textId="77777777" w:rsidR="00A64613" w:rsidRDefault="00A64613" w:rsidP="00226A0F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="54601AC2" w14:textId="77777777" w:rsidR="00D4715B" w:rsidRDefault="00D4715B" w:rsidP="00A3698E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F840528" w14:textId="77777777" w:rsidR="00A64613" w:rsidRDefault="00A64613" w:rsidP="00226A0F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4B27796B" w14:textId="77777777" w:rsidR="00D4715B" w:rsidRDefault="00D4715B" w:rsidP="00A3698E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-  </w:font>
-[...24 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0C4485FF" w14:textId="77777777" w:rsidR="000A3879" w:rsidRDefault="000A3879">
-[...1 lines deleted...]
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+  <w:p w14:paraId="5655727C" w14:textId="77777777" w:rsidR="00A3698E" w:rsidRPr="00A3698E" w:rsidRDefault="00A3698E" w:rsidP="00A3698E">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0F7E47FD" w14:textId="77777777" w:rsidR="00A3698E" w:rsidRPr="00A3698E" w:rsidRDefault="00A3698E" w:rsidP="00A3698E">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="13006C6E" w14:textId="77777777" w:rsidR="00A3698E" w:rsidRPr="00A3698E" w:rsidRDefault="00A3698E" w:rsidP="00A3698E">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C0723FE" w14:textId="77777777" w:rsidR="00A64613" w:rsidRDefault="00A64613" w:rsidP="00226A0F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6D3A2555" w14:textId="77777777" w:rsidR="00D4715B" w:rsidRDefault="00D4715B" w:rsidP="00A3698E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5277FC58" w14:textId="77777777" w:rsidR="00A64613" w:rsidRDefault="00A64613" w:rsidP="00226A0F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0F0B3D6A" w14:textId="77777777" w:rsidR="00D4715B" w:rsidRDefault="00D4715B" w:rsidP="00A3698E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="5135C814" w14:textId="16C47908" w:rsidR="000538FD" w:rsidRPr="000538FD" w:rsidRDefault="00C56E72" w:rsidP="000538FD">
+    <w:p w14:paraId="6F6058E9" w14:textId="77777777" w:rsidR="00A3698E" w:rsidRPr="00F707F9" w:rsidRDefault="00A3698E" w:rsidP="00A3698E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F707F9">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E95694">
-[...14 lines deleted...]
-    <w:p w14:paraId="35A823F1" w14:textId="6ED55595" w:rsidR="00C56E72" w:rsidRDefault="000538FD" w:rsidP="000538FD">
+      <w:r w:rsidRPr="00F707F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De Telegraaf, 28 april 2026, De invloed van het Hamasnetwerk op demonstraties in </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E3FE6AB" w14:textId="77777777" w:rsidR="00A3698E" w:rsidRPr="00F707F9" w:rsidRDefault="00A3698E" w:rsidP="00A3698E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F707F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Nederland: ’Verdeeldheid in de samenleving’ (</w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="0078724F">
+        <w:r w:rsidRPr="00F707F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>www.telegraaf.nl/binnenland/de-invloed-van</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00F707F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het-hamasnetwerk-op-demonstraties-in-nederland-verdeeldheid-in-de samenleving/149739194.html) </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="20E71B75" w14:textId="77777777" w:rsidR="000A3879" w:rsidRDefault="00F723F3">
-[...424 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="57D88E96" w14:textId="77777777" w:rsidR="00A3698E" w:rsidRPr="00A3698E" w:rsidRDefault="00A3698E" w:rsidP="00A3698E">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7E15DB88" w14:textId="77777777" w:rsidR="000A3879" w:rsidRDefault="00F723F3">
-[...1335 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="056F0093" w14:textId="77777777" w:rsidR="00A3698E" w:rsidRPr="00A3698E" w:rsidRDefault="00A3698E" w:rsidP="00A3698E">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...348 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F153BD9" w14:textId="77777777" w:rsidR="00A3698E" w:rsidRPr="00A3698E" w:rsidRDefault="00A3698E" w:rsidP="00A3698E">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00226A0F"/>
-[...417 lines deleted...]
-    <w:rsid w:val="00FF63D2"/>
+    <w:rsidRoot w:val="00A3698E"/>
+    <w:rsid w:val="00133F65"/>
+    <w:rsid w:val="00224455"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00571078"/>
+    <w:rsid w:val="00872408"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00A3698E"/>
+    <w:rsid w:val="00D4715B"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00F707F9"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="71965BEA"/>
+  <w14:docId w14:val="4B3A36BC"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{06B0888F-E918-4EA3-A204-F7F84927CEC8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -3920,1174 +1109,713 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00226A0F"/>
-[...13 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A3698E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A3698E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A3698E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A3698E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A3698E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A3698E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A3698E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A3698E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A3698E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A3698E"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A3698E"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A3698E"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A3698E"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
     <w:name w:val="Kop 5 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A3698E"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
     <w:name w:val="Kop 6 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A3698E"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
     <w:name w:val="Kop 7 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A3698E"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
     <w:name w:val="Kop 8 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A3698E"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
     <w:name w:val="Kop 9 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A3698E"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A3698E"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A3698E"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A3698E"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A3698E"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citaat">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="CitaatChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A3698E"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
     <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Citaat"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A3698E"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A3698E"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensievebenadrukking">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A3698E"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="DuidelijkcitaatChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A3698E"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
     <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Duidelijkcitaat"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A3698E"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensieveverwijzing">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A3698E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
-    </w:rPr>
-[...66 lines deleted...]
-      <w:szCs w:val="27"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00226A0F"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A3698E"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Voetnootmarkering">
-    <w:name w:val="footnote reference"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...37 lines deleted...]
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A3698E"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
-[...3 lines deleted...]
-    <w:link w:val="OnderwerpvanopmerkingChar"/>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00226A0F"/>
-[...16 lines deleted...]
-      <w:color w:val="000000"/>
+    <w:rsid w:val="00A3698E"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="isselectedend">
+    <w:name w:val="isselectedend"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00A3698E"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...11 lines deleted...]
-      <w14:ligatures w14:val="none"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A3698E"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00667BB5"/>
+    <w:rsid w:val="00A3698E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00667BB5"/>
-[...8 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00A3698E"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00667BB5"/>
+    <w:rsid w:val="00A3698E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00667BB5"/>
-[...149 lines deleted...]
-    <w:uiPriority w:val="22"/>
+    <w:rsid w:val="00A3698E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00D542E6"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00F707F9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...156 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.telegraaf.nl/binnenland/de-invloed-van" TargetMode="External"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5343,53 +2071,61 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>5539</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>1038</ap:Words>
+  <ap:Characters>5715</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>46</ap:Lines>
+  <ap:Lines>47</ap:Lines>
   <ap:Paragraphs>13</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6532</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6740</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>