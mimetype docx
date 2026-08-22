--- v0 (2026-07-04)
+++ v1 (2026-08-22)
@@ -1,2344 +1,20406 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="009E7E07" w:rsidP="00B55EDB" w:rsidRDefault="009E7E07" w14:paraId="0ED9F28F" w14:textId="1578F77E">
-[...1 lines deleted...]
-        <w:t>Geachte Voorzitter,</w:t>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="00452FC2" w14:paraId="05CC6E17" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Voorzienings- en leveringszekerheid energie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E7E07" w:rsidP="00B55EDB" w:rsidRDefault="009E7E07" w14:paraId="05B58A15" w14:textId="77777777"/>
-[...14 lines deleted...]
-        <w:t>van EnergyStock B.V., een beschikking te verlenen voor de ontwikkeling van de eerste grootschalige ondergrondse waterstofopslag van Nederland. Dit besluit is van belang voor de ontwikkeling van een betrouwbaar, betaalbaar en toekomstbestendig energiesysteem. Waterstofopslag vormt een noodzakelijke schakel in de ontwikkeling van de Nederlandse waterstofketen en is onmisbaar voor een goed functionerende waterstofmarkt. </w:t>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="005619BC" w14:paraId="3115EC4B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>849</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Mijnbouw</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E7E07" w:rsidR="009E7E07" w:rsidP="00B55EDB" w:rsidRDefault="009E7E07" w14:paraId="30E7D5AF" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t> </w:t>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="005619BC" w14:paraId="1D685BF4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="00452FC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>720</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Klimaat en Groene Groei</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00563FCE" w:rsidP="00B55EDB" w:rsidRDefault="009E7E07" w14:paraId="1215C35B" w14:textId="76B5EFAA">
-[...3 lines deleted...]
-      <w:r w:rsidR="00120775">
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="005619BC" w14:paraId="2311D834" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="005619BC" w14:paraId="6C0135CB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 3 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="005619BC" w14:paraId="6B28D28B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="002422DE" w14:paraId="085C9F2D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>brief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>informeer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uw</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kamer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>besluit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>HyStock,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>handelsnaam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>EnergyStock</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>B.V.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beschikking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verlenen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontwikkeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eerste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grootschalige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondergrondse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waterstofopslag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederland.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>besluit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>belang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontwikkeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>betrouwbaar,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>betaalbaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toekomstbestendig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energiesysteem.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Waterstofopslag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vormt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>noodzakelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>schakel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontwikkeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederlandse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waterstofketen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onmisbaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>goed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>functionerende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waterstofmarkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="005619BC" w14:paraId="76F6939D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="002422DE" w14:paraId="1BF36C9F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitvoering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>opgave</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voorzien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>risicodeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tussen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Rijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>EnergyStock</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>B.V.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beperkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aantal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>specifiek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>geïdentificeerde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>risico's</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tijdige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>realisatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>strategische</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energie-infrastructuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>belemmeren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hiervoor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>subsidie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>€</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>450</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>miljoen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beschikbaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gesteld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="009E7E07">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">tock is verwerkt. Op 30 juni j.l. heeft de Eerste Kamer ook beide voorstellen aangenomen. </w:t>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hiervoor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>benodigde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>middelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beschikbaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gesteld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>opgenomen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nota</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wijziging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eerste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>suppletoire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>begroting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(Kamerstuk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>36915</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>XXIII,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nr.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>6)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Uw</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kamer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>juni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jl.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ingestemd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eerste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>suppletoire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>begroting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>KGG-begroting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2026.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarbij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tevens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ingestemd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bijbehorende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nota</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wijziging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waarin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>budgetophoging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>HyStock</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verwerkt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>juni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>j.l.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Eerste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kamer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beide</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voorstellen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aangenomen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E7E07" w:rsidR="009E7E07" w:rsidP="00B55EDB" w:rsidRDefault="009E7E07" w14:paraId="39E72C0A" w14:textId="31B5449B">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="005619BC" w14:paraId="11EF9764" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009E7E07" w:rsidR="009E7E07" w:rsidP="00B55EDB" w:rsidRDefault="009E7E07" w14:paraId="749157F1" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="002422DE" w14:paraId="44861588" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Waterstofopslag als dienst van algemeen economisch belang</w:t>
-[...67 lines deleted...]
-        <w:rPr>
+        <w:t>Waterstofopslag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Waarom overheidsingrijpen noodzakelijk is</w:t>
-[...17 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Het project HyStock</w:t>
-[...61 lines deleted...]
-        <w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Belasting van EnergyStock met de uitvoering van de publieke taak</w:t>
-[...91 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Lessen uit eerdere waterstofinfrastructuurprojecten</w:t>
-[...56 lines deleted...]
-        <w:rPr>
+        <w:t>dienst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Tot slot</w:t>
-[...2 lines deleted...]
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>algemeen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>economisch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>belang</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E7E07" w:rsidR="009E7E07" w:rsidP="00B55EDB" w:rsidRDefault="009E7E07" w14:paraId="16343D87" w14:textId="32E86424">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="002422DE" w14:paraId="3FAA0B0D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>werkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontwikkeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waterstofsysteem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onderdeel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verduurzaming</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energiesysteem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>industrie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daartoe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>geïnvesteerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>duurzame</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waterstofproductie,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>importvoorzieningen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>landelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waterstoftransportnetwerk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>omschakeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>industriële</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebruikers.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E7E07" w:rsidR="009E7E07" w:rsidP="00B55EDB" w:rsidRDefault="009E7E07" w14:paraId="6D2923CE" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t> </w:t>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="002422DE" w14:paraId="1C8CEDA3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>goed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>functionerende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waterstofmarkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vraagt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>echter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>productie,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>transport</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebruik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>alleen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voldoende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>opslagcapaciteit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vormt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>essentiële</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>randvoorwaarde.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Opslag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maakt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mogelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tijdelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verschillen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tussen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanbod</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vangen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>draagt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>leveringszekerheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vergroot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>flexibiliteit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energiesysteem.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Waterstofopslag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vervult</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toekomstige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energiesysteem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vergelijkbare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>systeemfunctie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gasopslagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vandaag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vervullen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aardgas.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondersteunt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>opslag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doelmatig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>benutten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>investeringen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>productie,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>transport</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>industriële</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toepassingen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Waterstofopslag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maakt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>immers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mogelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>duurzame</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bepaalde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>momenten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>overschot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanwezig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>houden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>momenten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waarop</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanbod</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>balans</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E7E07" w:rsidP="00B55EDB" w:rsidRDefault="009E7E07" w14:paraId="5E4F85C7" w14:textId="77777777">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="005619BC" w14:paraId="43641F6A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="0027650F" w:rsidP="00B55EDB" w:rsidRDefault="0027650F" w14:paraId="12E5D166" w14:textId="77777777"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="002422DE" w14:paraId="50606ECA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontwikkeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waterstofproductie,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waterstoftransport,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waterstofgebruik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waterstofopslag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>géén</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>opeenvolgende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>stappen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onderling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>afhankelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voorwaarden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontstaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>volwassen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waterstofmarkt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontbreken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>één</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>schakels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beperkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontwikkeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gehele</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>keten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Uit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nationale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Agenda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ondergrondse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Waterstofopslag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>blijkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>reeds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eerste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>fase</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waterstofmarkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>behoefte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grootschalige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondergrondse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>opslagcapaciteit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Naarmate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>productie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebruik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waterstof</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toenemen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>behoefte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>groeien.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>capaciteit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>HyStock</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gerealiseerd,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>essentieel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>belang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>minimum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>noodzakelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>geacht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eerste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>fase</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederlandse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>waterstofmarkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mogelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarmee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zetten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>belangrijks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>stap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energie-infrastructuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toekomst.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0027650F" w:rsidR="0027650F" w:rsidP="00B55EDB" w:rsidRDefault="0027650F" w14:paraId="6AED815D" w14:textId="048A2241">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="005619BC" w14:paraId="46909165" w14:textId="2C18D998">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009E7E07" w:rsidR="0027650F" w:rsidP="00B55EDB" w:rsidRDefault="0027650F" w14:paraId="77924247" w14:textId="77777777"/>
-[...11 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="002422DE" w14:paraId="5379F582" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kwalificeert</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontwikkeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eerste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tranche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>opslagcavernes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>daarom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dienst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>algemeen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>economisch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>belang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(DAEB).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hiermee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>geborgd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energiesysteem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>noodzakelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voorziening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tijdig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gerealiseerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="005619BC" w14:paraId="0C2886DC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="002422DE" w14:paraId="0FF2E9D2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Waarom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>overheidsingrijpen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>noodzakelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="002422DE" w14:paraId="502C6314" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ondanks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maatschappelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>belang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>komt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>benodigde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>opslagcapaciteit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vanzelf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>stand.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>realisatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondergrondse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energie-infrastructuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lange</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontwikkeltijden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tussen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eerste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verkenningen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vergunningprocedures,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanleg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>cavernes,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>realisatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bovengrondse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>installaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ingebruikname</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ligt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doorgaans</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>periode</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vijftien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jaar.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>betreft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>project</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>realisatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eerste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>opslagcavernes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waterstof</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederland:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>primeur.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tegelijkertijd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bevindt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederlandse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waterstofmarkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zich</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nog</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vroege</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontwikkelingsfase.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hierdoor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontstaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>klassiek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>coördinatieprobleem.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Producenten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wachten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>afnemers,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>afnemers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wachten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>transportcapaciteit,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>transporteurs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wachten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voldoende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>marktvraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>opslagontwikkelaars</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wachten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voldoende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebruikers,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>risico</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>noodzakelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>infrastructuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>laat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beschikbaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>komt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>concludeert</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>daarom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sprake</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>marktfalen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gerichte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>publieke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>interventie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>rechtvaardigt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="005619BC" w14:paraId="0A5C81AB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="002422DE" w14:paraId="1495C466" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>project</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>HyStock</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="002422DE" w14:paraId="3CB2FCDB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Project</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>HyStock</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zuidwending</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grootschalige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondergrondse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waterstofopslagfaciliteit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederland.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>opslag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aangesloten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>landelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waterstoftransportnetwerk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beschikbaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>marktpartijen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waterstof</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>willen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>opslaan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>project</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voorziet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gefaseerde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontwikkeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zoutcavernes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waterstofopslag,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inclusief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>benodigde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bovengrondse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>installaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>injectie,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>opslag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onttrekking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waterstof.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>cavernes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dienen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>opstart</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waterstofmarkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="005619BC" w14:paraId="270050A6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="002422DE" w14:paraId="3DF5530F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>slechts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beperkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aantal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>locaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>opslag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>omvang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>technisch,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>veilig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>economisch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>haalbaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>locatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zuidwending</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beschikt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>unieke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>geologische</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eigenschappen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>geschikt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grootschalige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>opslag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waterstof</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zoutcavernes.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>locatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>reeds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ervaring</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanwezig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondergrondse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aardgasopslag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sprake</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gunstige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aansluiting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bestaande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toekomstige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waterstofinfrastructuur.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zuidwending</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>neemt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>daardoor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bijzondere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>positie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>binnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontwikkeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toekomstige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederlandse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waterstofinfrastructuur.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>project</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eerste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>stap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gezet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>opbouw</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>noodzakelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>opslagcapaciteit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="005619BC" w14:paraId="49FC872F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="002422DE" w14:paraId="7FB34B6D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontwikkeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>HyStock</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vindt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>plaats</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>binnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zorgvuldig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ruimtelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maatschappelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>proces.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>project</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aangemerkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>project</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nationaal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>belang.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>benodigde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ruimtelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>besluiten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vergunningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sinds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>projectprocedure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doorlopen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Verschillende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>partijen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hebben</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zicht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sterk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ingespannen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bewoners</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>betrokken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebied</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>goed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>informeren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebied</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>betekenen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>procedure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voorziet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>participatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>betrokken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>overheden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>andere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>belanghebbenden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>integrale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>belangenafweging.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verlenen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beschikking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>laat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zelfstandige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beoordeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>binnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>procedure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onverlet.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verzoek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>regionale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>overheden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanvullend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>samengewerkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toekomstvisie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zuidwending,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waarin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontwikkeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waterstofopslag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebied</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bezien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>samenhang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>andere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ruimtelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>economische</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontwikkelingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>regio.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Samen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>staatssecretaris</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Klimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Groene</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Groei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>heb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maart</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gelegenheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gehad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>werkbezoek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bewoners</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>regionale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bestuurders</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>spreken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="005619BC" w14:paraId="4D021ABA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="002422DE" w14:paraId="4A3DD242" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Belasting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>EnergyStock</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>uitvoering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>publieke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>taak</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="002422DE" w14:paraId="580C4F3C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>EnergyStock</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>belast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitvoering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hiervoor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beschreven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>publieke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>taak.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>project</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zuidwending</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vormt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eerste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>concrete</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>invulling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nationale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>opgave</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>komen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>minimumniveau</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondergrondse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waterstofopslagcapaciteit.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>keuze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>betrokken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zuidwending</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beschikt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>unieke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>geologische</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eigenschappen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>opslag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waterstof</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zoutcavernes,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>locatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>EnergyStock</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>reeds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kennis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ervaring</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanwezig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondergrondse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energieopslag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aansluiting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>landelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waterstoftransportnetwerk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mogelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="005619BC" w14:paraId="47E5DAEE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="002422DE" w14:paraId="5342539A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitvoering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hiervoor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beschreven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dienst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>algemeen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>economisch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>belang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verleen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>HyStock</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beschikking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waarin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voorzien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gerichte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vorm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>risicodeling.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beschikking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maakt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitvoering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dienst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>algemeen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>economisch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>belang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mogelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beperkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>risico's</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>rechtstreeks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>samenhangen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>marktfalen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beschikking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voorziet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>risicodeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>drie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>specifiek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>geïdentificeerde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>risico's,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voortkomen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>project</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>markt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontwikkelen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="002422DE" w14:paraId="209AD688" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>risico</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verbonden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>prijsontwikkeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>benodigde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kussengas;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>markt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waterstof</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontwikkeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>prijsvorming</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beschikbaarheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>moeilijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>moeilijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voorspellen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zeker</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>noodzakelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hoeveelheden;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="002422DE" w14:paraId="40565977" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>risico</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>opslagcapaciteit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eerste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jaren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ingebruikname</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tijdig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gevuld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(vollooprisico);</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>markt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontwikkeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanbod</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wachten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>elkaar;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="002422DE" w14:paraId="5B17ADB9" w14:textId="6D99CCE5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>risico</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vertragingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gevolg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vertraagde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vergunningverlening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>daarmee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>samenhangende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>procedures;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>project</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gestart</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grote</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>investeringen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>moeten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gedaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voordat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>noodzakelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vergunningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>afgegeven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="005619BC" w14:paraId="048E5A88" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="002422DE" w14:paraId="2914644D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>risico's</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>subsidie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>€</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>450</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>miljoen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beschikbaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gesteld.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beschikking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nadrukkelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>karakter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>generieke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>exploitatiegarantie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Evenmin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voorziet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>afdekking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>reguliere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemings-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>marktrisico's</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kostenoverschrijdingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>operationele</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bouwkosten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>HyStock</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>blijft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verantwoordelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doelmatige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitvoering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>project,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kostenbeheersing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aantrekken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebruikers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>opslagfaciliteit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="005619BC" w14:paraId="5966591A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="002422DE" w14:paraId="7F102AB8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Lessen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>uit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>eerdere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>waterstofinfrastructuurprojecten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="002422DE" w14:paraId="066AA360" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vormgeving</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beschikking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nadrukkelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lessen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>betrokken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eerdere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>publieke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>investeringen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waterstofinfrastructuur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="005619BC" w14:paraId="04A4D0AE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="002422DE" w14:paraId="5B586F23" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Algemene</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Rekenkamer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>december</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gewezen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>belang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>heldere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onderbouwing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>publieke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>belang,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>duidelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>afbakening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>marktfalen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>transparantie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>risicoverdeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voorkomen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>openeinderegelingen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lessen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verwerkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gekozen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanpak.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gekozen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>compensatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>algemene</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanloopverliezen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>brede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>exploitatiegarantie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>garantie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>projectrendement.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beschikking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beperkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zich</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>drie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>concreet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>geïdentificeerde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>risico's</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>rechtstreeks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>samenhangen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>publieke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>systeemfunctie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waterstofopslag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="005619BC" w14:paraId="4FE258DA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="002422DE" w14:paraId="45B02CAA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>omvang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>subsidie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gemaximeerd,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>blijven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>risico's</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mogelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitvoerende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>partij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vindt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>periodieke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>monitoring</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>plaats</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitvoering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>publieke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>taak.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarbij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>expliciet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gekozen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>afbakening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waarbij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitsluitend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>risico's</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gecompenseerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>direct</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>samenhangen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitvoering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dienst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>algemeen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>economisch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>belang.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hiermee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voorkomen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>publieke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>middelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ingezet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>afdekken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>reguliere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondernemingsrisico's.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="005619BC" w14:paraId="448487F2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="002422DE" w14:paraId="66A73648" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>geeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hiermee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>invulling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lessen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>getrokken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eerdere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>investeringen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energie-infrastructuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>borgt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>publieke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>middelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitsluitend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ingezet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sprake</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aantoonbaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>marktfalen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zwaarwegend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>publiek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>belang.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kabinet,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gelet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>motie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>leden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Boomsma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>den</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Berg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(Kamerstuk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>29023,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nr.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>672),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kamer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>periodiek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>informeren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kostenraming,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voortgang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>haalbaarheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>landelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waterstofnetwerk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>project</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>HyStock.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="005619BC" w14:paraId="55C1A48C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="002422DE" w14:paraId="65058A31" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>slot</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="002422DE" w14:paraId="7876FF54" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontwikkeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waterstofeconomie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vraagt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gelijktijdige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>investeringen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>productie,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>transport,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>opslag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebruik.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beschouwt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onderdelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onderling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>afhankelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bouwstenen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>één</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>geïntegreerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energiesysteem.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nationale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Agenda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ondergrondse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Waterstofopslag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>laat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>reeds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eerste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>fase</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waterstofmarkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>behoefte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bestaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grootschalige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>opslagcapaciteit.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>capaciteit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>HyStock</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gerealiseerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vormt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>daarbij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>minimum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>noodzakelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>geacht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>marktontwikkeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mogelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="005619BC" w14:paraId="26BF3CB1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="002422DE" w14:paraId="264131BE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanwijzen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>opslagopgave</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dienst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>algemeen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>economisch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>belang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beschikbaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>stellen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>begrensde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>subsidie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>creëert</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voorwaarden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>essentiële</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>systeeminfrastructuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tijdig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>realiseren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kiest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>daarmee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tijdig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>investeren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>alle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>noodzakelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>schakels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toekomstige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waterstofketen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Alleen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beschikken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>robuust</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energiesysteem,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energiezekerheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>versterken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>positie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>duurzaam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energie-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>industriecluster</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Europese</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>betekenis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>behouden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="005619BC" w14:paraId="204F121F" w14:textId="5D79D730">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="005619BC" w14:paraId="1627BD09" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Klimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Groene</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Groei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="002422DE" w14:paraId="1C6BD71F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Veldhoven-van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>der</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC" w:rsidR="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005619BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Meer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005619BC" w:rsidR="005619BC" w:rsidP="005619BC" w:rsidRDefault="005619BC" w14:paraId="59D5D2E7" w14:textId="547B6202">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005619BC" w:rsidR="002422DE" w:rsidP="005619BC" w:rsidRDefault="002422DE" w14:paraId="23F551A5" w14:textId="016C635B">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="005619BC" w:rsidR="002422DE" w:rsidSect="00A4182E">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1887717E" w14:textId="77777777" w:rsidR="00B875C7" w:rsidRDefault="00B875C7">
+    <w:p w14:paraId="64FC939B" w14:textId="77777777" w:rsidR="007F3CEC" w:rsidRDefault="007F3CEC" w:rsidP="002422DE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F199EF4" w14:textId="77777777" w:rsidR="00B875C7" w:rsidRDefault="00B875C7"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0763FDF0" w14:textId="77777777" w:rsidR="00B875C7" w:rsidRDefault="00B875C7">
+    <w:p w14:paraId="4637E1B8" w14:textId="77777777" w:rsidR="007F3CEC" w:rsidRDefault="007F3CEC" w:rsidP="002422DE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22119DEE" w14:textId="77777777" w:rsidR="00B875C7" w:rsidRDefault="00B875C7"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...48 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7B08484E" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="73A89423" w14:textId="77777777" w:rsidR="002422DE" w:rsidRPr="002422DE" w:rsidRDefault="002422DE" w:rsidP="002422DE">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="65E1066E" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="52E78E42" w14:textId="77777777" w:rsidR="002422DE" w:rsidRPr="002422DE" w:rsidRDefault="002422DE" w:rsidP="002422DE">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="04C09842" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4A21E375" w14:textId="77777777" w:rsidR="002422DE" w:rsidRPr="002422DE" w:rsidRDefault="002422DE" w:rsidP="002422DE">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="14F29053" w14:textId="77777777" w:rsidR="00B875C7" w:rsidRDefault="00B875C7">
+    <w:p w14:paraId="6A75FE14" w14:textId="77777777" w:rsidR="007F3CEC" w:rsidRDefault="007F3CEC" w:rsidP="002422DE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="389771AE" w14:textId="77777777" w:rsidR="00B875C7" w:rsidRDefault="00B875C7"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C147220" w14:textId="77777777" w:rsidR="00B875C7" w:rsidRDefault="00B875C7">
+    <w:p w14:paraId="0055736C" w14:textId="77777777" w:rsidR="007F3CEC" w:rsidRDefault="007F3CEC" w:rsidP="002422DE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="476B2079" w14:textId="77777777" w:rsidR="00B875C7" w:rsidRDefault="00B875C7"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="748FC5B3" w14:textId="0AABA7A1" w:rsidR="00120775" w:rsidRDefault="00120775">
+    <w:p w14:paraId="00C65164" w14:textId="52C8AA7C" w:rsidR="002422DE" w:rsidRPr="0004382D" w:rsidRDefault="002422DE" w:rsidP="0004382D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0004382D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Kamerstuk 32813, nr. 1556</w:t>
+      <w:r w:rsidR="005619BC" w:rsidRPr="0004382D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004382D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Kamerstuk</w:t>
+      </w:r>
+      <w:r w:rsidR="005619BC" w:rsidRPr="0004382D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004382D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>32813,</w:t>
+      </w:r>
+      <w:r w:rsidR="005619BC" w:rsidRPr="0004382D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004382D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="005619BC" w:rsidRPr="0004382D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004382D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1556</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="4642BDD7" w14:textId="5928D3F7" w:rsidR="00120775" w:rsidRDefault="00120775">
+    <w:p w14:paraId="532D1AB4" w14:textId="3336C673" w:rsidR="002422DE" w:rsidRPr="0004382D" w:rsidRDefault="002422DE" w:rsidP="0004382D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0004382D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Kamerstuk 29023, nr. 590</w:t>
+      <w:r w:rsidR="005619BC" w:rsidRPr="0004382D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004382D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Kamerstuk</w:t>
+      </w:r>
+      <w:r w:rsidR="005619BC" w:rsidRPr="0004382D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004382D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>29023,</w:t>
+      </w:r>
+      <w:r w:rsidR="005619BC" w:rsidRPr="0004382D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004382D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="005619BC" w:rsidRPr="0004382D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004382D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>590</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...97 lines deleted...]
-  <w:p w14:paraId="6572367A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="2845D464" w14:textId="77777777" w:rsidR="002422DE" w:rsidRPr="002422DE" w:rsidRDefault="002422DE" w:rsidP="002422DE">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...109 lines deleted...]
-  <w:p w14:paraId="72F0568D" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="00D0609E">
+  <w:p w14:paraId="6D45E10F" w14:textId="77777777" w:rsidR="002422DE" w:rsidRPr="002422DE" w:rsidRDefault="002422DE" w:rsidP="002422DE">
     <w:pPr>
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="0935540A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="000049FB">
-[...429 lines deleted...]
-  <w:p w14:paraId="14D54E52" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="50D66273" w14:textId="77777777" w:rsidR="002422DE" w:rsidRPr="002422DE" w:rsidRDefault="002422DE" w:rsidP="002422DE">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...731 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B625387"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="71B23738"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -2407,51 +20469,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B71613B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E5860AB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -2520,193 +20582,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...141 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="731300CB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="59A0E1D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -2775,882 +20695,240 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1034233747">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="1" w16cid:durableId="1085146021">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="842628262">
-[...17 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="697780282">
+  <w:num w:numId="2" w16cid:durableId="454522929">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="144249535">
-[...2 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="1925918859">
+  <w:num w:numId="3" w16cid:durableId="1948658726">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="696126673">
-[...20 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...621 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="002422DE"/>
+    <w:rsid w:val="0004382D"/>
+    <w:rsid w:val="00230BD4"/>
+    <w:rsid w:val="002422DE"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00321118"/>
+    <w:rsid w:val="00431172"/>
+    <w:rsid w:val="00452FC2"/>
+    <w:rsid w:val="005619BC"/>
+    <w:rsid w:val="00764C9C"/>
+    <w:rsid w:val="007F3CEC"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00A4182E"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00E0357E"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2AF101D7"/>
+  <w14:docId w14:val="6EB7855B"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{A7C12C10-5EC1-4E28-9421-63B298983C22}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3672,74 +20950,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3888,1079 +21167,1007 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="002422DE"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="002422DE"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="002422DE"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="002422DE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002422DE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002422DE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002422DE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002422DE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002422DE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...334 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002422DE"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002422DE"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002422DE"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002422DE"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Standaardinspringing">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002422DE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ondertitel">
-[...12 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002422DE"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
-    <w:name w:val="Ondertitel Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Ondertitel"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002422DE"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002422DE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002422DE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="002422DE"/>
     <w:pPr>
-      <w:pBdr>
-[...2 lines deleted...]
-      <w:spacing w:after="300"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-      <w:spacing w:val="5"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="002422DE"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-      <w:spacing w:val="5"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nadruk">
-    <w:name w:val="Emphasis"/>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="002422DE"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="20"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="002422DE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00D1197D"/>
+    <w:rsid w:val="002422DE"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
-    <w:name w:val="Voettekst Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="002422DE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="002422DE"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="002422DE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="002422DE"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="002422DE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="002422DE"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002422DE"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar1">
-    <w:name w:val="Koptekst Char1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Koptekst"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="002422DE"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
-[...58 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00120775"/>
+    <w:rsid w:val="002422DE"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002422DE"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002422DE"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002422DE"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002422DE"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="005619BC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC9A63.E2C7FFB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>10281</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1896</ap:Words>
+  <ap:Characters>10434</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>85</ap:Lines>
+  <ap:Lines>86</ap:Lines>
   <ap:Paragraphs>24</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>12126</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>12306</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>