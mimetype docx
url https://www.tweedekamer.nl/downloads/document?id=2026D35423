--- v0 (2026-07-04)
+++ v1 (2026-08-23)
@@ -1,3668 +1,1332 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00CA4FC9" w:rsidP="00CA4FC9" w:rsidRDefault="00CA4FC9" w14:paraId="6134C273" w14:textId="77777777"/>
-[...22 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="001E2D9E" w:rsidRDefault="00287565" w14:paraId="3AFB4267" w14:textId="7CDC949B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E2D9E" w:rsidR="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00653F93" w:rsidR="00CA4FC9" w:rsidP="00CA4FC9" w:rsidRDefault="00CA4FC9" w14:paraId="40F82534" w14:textId="77777777">
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>501-32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E2D9E" w:rsidR="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Landbouw- en Visserijraad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="001E2D9E" w14:paraId="6EA12F0E" w14:textId="6C051BA2">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E2D9E" w:rsidR="00287565">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1825</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister en staatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="001E2D9E" w:rsidP="00CA4FC9" w:rsidRDefault="001E2D9E" w14:paraId="369F90AA" w14:textId="5D990026">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="001E2D9E" w:rsidP="00CA4FC9" w:rsidRDefault="001E2D9E" w14:paraId="27230265" w14:textId="03CE8617">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 3 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="00CA4FC9" w:rsidRDefault="00287565" w14:paraId="195D1249" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="00CA4FC9" w:rsidRDefault="00287565" w14:paraId="4ABAB6AE" w14:textId="3897246C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 22 en 23 juni jl. vond de Landbouw- en Visserijraad (hierna: Raad) plaats in Luxemburg. Met deze brief informeren wij de Kamer over de uitkomsten van de Raad. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="77FF0B6C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="00287565" w:rsidRDefault="00287565" w14:paraId="0E6622C0" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00653F93">
-        <w:rPr>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Verslag Landbouw- en Visserijraad d.d. </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Verslag Landbouw- en Visserijraad d.d. 22-23 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="00CA4FC9" w:rsidRDefault="00287565" w14:paraId="7F4FE49B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="37020BBD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Diversenpunt Voorzitterschap: Voortgangsrapportage Meerjarig Financieel Kader - Verordening betreffende de voorwaarden voor steun van de Unie voor visserij, aquacultuur en maritiem beleid voor de periode 2028-2034</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="64892E32" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op voorspraak van het Cypriotisch voorzitterschap werd tijdens de Raad het agendapunt over een deelakkoord voor de sectorale verordening voor visserij, aquacultuur, maritiem beleid en oceaanpact onder het volgende MFK aangepast naar een diversenpunt waarbij het voorzitterschap de Raad informeerde over de voortgang van de onderhandelingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="7DBE1A83" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="010C1871" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zowel de lidstaten als de Europese Commissie (hierna: Commissie) vonden dat aanzienlijke vooruitgang is geboekt. Tegelijk bestonden er nog te veel onzekerheden voor veel lidstaten om nu al in te kunnen stemmen. De zorgpunten van veel lidstaten hadden betrekking op onduidelijkheden ten aanzien van financiering van de wettelijke taken (datacollectie, controle en handhaving) en op de uitwerking van het Do No Significant Harm (DNSH)-principe; het principe heeft als doel dat er geen ernstige afbreuk mag worden gedaan aan bestaande EU-milieudoelstellingen. Deze aspecten zijn geen onderdeel van de sectorale verordening, maar van respectievelijk de verordening betreffende Nationale en Regionale Partnerschapsplannen (NRPP) en de verordening betreffende het prestatiekader. Daarnaast bestonden bij enkele lidstaten en de Commissie nog zorgen over de onvolledige omzetting van het WTO-akkoord over visserijsubsidies en het al dan niet expliciet opnemen van subsidiemogelijkheden voor de nieuwbouw van vaartuigen. Nederland herkende enkele van de zorgen die verschillende lidstaten opbrachten, met name over de financiering van de wettelijke taken en het DNSH-principe, en maakte daarom nog een studievoorbehoud. Het Cypriotisch voorzitterschap gaf aan tot de laatste dag van zijn mandaat te proberen om tot een akkoord te komen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="48125C79" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Duurzame visserij in de EU: stand van zaken en oriëntatie voor 2027 en de evaluatie van het Gemeenschappelijk Visserijbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="03727B5C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana Pro" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana Pro" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Commissie presenteerde de evaluatie van het Gemeenschappelijk Visserijbeleid (GVB) en de jaarlijkse Commissiemededeling over de stand van zaken van duurzame visserij in de EU en de oriëntatie op de vangstmogelijkheden voor 2027 en gaf aan dat steeds meer visbestanden duurzaam worden beheerd. Tegelijkertijd is er echter ook een toename van visbestanden die niet herstellen, vooral in de Oostzee en de Keltische Zee. De Commissie benadrukte het belang van een goede balans tussen vlootcapaciteit en vangstmogelijkheden en sprak haar zorgen uit over de impact van de hoge brandstofprijzen op het verdienvermogen van de visserijsector. Om de huidige brandstofprijzencrisis het hoofd te bieden heeft de Commissie het crisismechanisme onder het Europees Fonds voor Maritieme Zaken, Visserij en Aquacultuur (EMFAF) geactiveerd als oplossing voor de korte termijn. Voor de lange termijn is de energietransitie essentieel. De Commissie onderstreepte eveneens dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana Pro" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">lage lonen en onzekerheid over toekomstperspectief generatievernieuwing belemmeren. In dat kader werd het belang van het veiliger maken en professionaliseren van het visserijberoep genoemd. Ten aanzien van de implementatie van de aanlandplicht deelde de Commissie mede dat de doelstellingen ten aanzien van selectiever vissen en het verminderen van bijvangsten niet zijn gehaald en zij wees op het belang van het verbeteren van de vangstregistratie en de implementatie van Remote Electronic Monitoring. In het kader van de vangstonderhandelingen met derde landen gaf de Commissie aan te blijven inzetten op duurzame partnerschappen en robuuste verdeelsleutels. Tevens benadrukte zij dat een gelijk speelveld voor Europese vissers belangrijk is, maar niet ten koste van duurzaamheid mag gaan. De Commissie noemde hier ook de overbevissing door Rusland en riep zowel Rusland als de Faeröer op tot duurzame visserij. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="59F3187D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana Pro" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="5DFF69B8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana Pro" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana Pro" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de Raad was brede steun voor de inzet op duurzame visserij gebaseerd op wetenschappelijke vangstadviezen. Omdat klimaatverandering en andere antropogene factoren een steeds grotere impact hebben op het herstel van visbestanden, vinden verschillende lidstaten, waaronder Nederland, het belangrijk dat een meer holistische aanpak wordt gekozen, waarbij ook het belang van stabiliteit en de sociaal-economische impact een nadrukkelijke plaats hebben in de besluitvorming. Nederland wees in dit kader onder andere op het belang van stabiliteit voor de investeringen die nodig zijn voor de modernisering en de energietransitie. Verschillende lidstaten benoemden dat meer aandacht nodig is voor de impact van toenemende populaties predatoren (aalscholvers en zeehonden) op het herstel van visbestanden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="2A87B0C8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana Pro" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="3295A294" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana Pro" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana Pro" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het belang van een goede relatie met derde landen voor duurzame visserijakkoorden, met verdeelsleutels gebaseerd op historische vangstrechten, werd ook door verschillende lidstaten benadrukt. Veel lidstaten wezen op de moeilijke uitvoerbaarheid van de aanlandplicht als een van de oorzaken voor het uitblijven van resultaten op het verminderen van teruggooi. Twee lidstaten benadrukten dat enkel inzet op controle en handhaving de situatie niet zal verbeteren. Nederland verwelkomde dat de Commissie in haar mededeling aankondigt de aanlandplicht effectiever te willen maken, en gaf aan in dit kader te werken aan een AI-systeem voor automatische vangstregistratie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="318ACAE7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana Pro" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="3496D02B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana Pro" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana Pro" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Vereenvoudiging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana Pro" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>22-23</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...47 lines deleted...]
-      <w:r w:rsidRPr="00AB2373">
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana Pro" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">was ook een belangrijk thema voor veel lidstaten. In dit kader werd de urgentie van een herziening van de meerjarenplannen benoemd. Nederland wees daarbij specifiek op de juridische onzekerheid van de 5%-regel. Ook werd door verschillende lidstaten benoemd dat overbodige regelgeving modernisering van de vloot in de weg staat. Het gaat daarbij om beperkingen aan investeringssteun in motoren en nieuwbouw en bijvoorbeeld het capaciteitsplafond, maar ook om de controleregels. Tenslotte gaven verschillende lidstaten aan dat het aquacultuurbeleid in een toekomstig GVB een prominentere plek moet krijgen en voldoende financiering behoeft, mocht de EU haar ambitie met betrekking tot groei van deze sector willen waarmaken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="18BCC9B4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="1D92CE31" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Diversenpunt Europese Commissie: MedFish4Ever</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="23FCF270" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Commissie koppelde terug over de conferentie ‘MedFish4Ever’ die mei jl. is gehouden in Cyprus. De Commissie was blij met de grote opkomst van landen uit het hele Middellandse Zeegebied. De discussies zagen op de cruciale rol van visserij en aquacultuur voor de kustgemeenschappen. Het visserijbeheer in de Middellandse Zee laat een positieve trend zien. De helft van de visbestanden herstelt en de MSY (Maximaal duurzame opbrengst)-doelstelling lijkt voor het eerst haalbaar. Deelnemers hebben ook duidelijk gemaakt dat er nog grote uitdagingen zijn, zoals overbevissing, en dat voor teveel bestanden nog geen advies beschikbaar is. Op de conferentie zijn de prioriteiten vastgesteld voor het komende decennium. Lidstaten aan de Middellandse Zee onderschreven de goede uitkomsten van de conferentie en waren blij met de goede samenwerking. Nederland had onder dit diversenpunt geen interventie. De volgende conferentie is in 2027 in Griekenland.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="39ED74DA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="65A89194" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Diversenpunt Duitsland: Uitvoerbaarheid van EU-controlemaatregelen om de concurrentiekracht van de Europese visserijmarkt te behouden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="0EE5D86C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Duitsland benadrukte onder dit diversenpunt het belang van eenvoudige en goed uitvoerbare controleregels en wees op problemen bij de uitvoerbaarheid van de tolerantiemarges in de schattingen van het vangstgewicht aan boord. Tevens wees Duitsland op het belang van goed werkende IT-systemen en interoperabiliteit en op aanhoudende problematiek bij invoering van het IT-CATCH systeem voor im- en exportcertificaten. Elf lidstaten, waaronder Nederland, steunden het diversenpunt van Duitsland. De Commissie zegde toe om met een transparante en inclusieve werkmethode, in intensief overleg met de lidstaten, te blijven werken aan uitvoerbare regelgeving. De Commissie noemde de uitvoeringsverordening voor de weegverplichtingen cruciaal en benoemde eveneens de successen die al bereikt zijn na invoering van het IT-CATCH-systeem met betrekking tot het weren van illegale visproducten van de Europese markt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="22AC722A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="4CA4814F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Diversenpunt Letland: Europese visserij in West-Afrika: vooruitzichten en volgende stappen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="5E019B8C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Letland vroeg aandacht voor het specifieke belang van een visserijakkoord tussen de EU en Mauritanië voor de Letse visserijsector. Letland noemde de Europese inzet in de onderhandelingen op het gebied van vangstmogelijkheden te laag en wees op het risico van het mislukken van de onderhandelingen. Niet alleen zou dit desastreus zijn voor de Letse visserijsector, ook zou de EU volgens Letland invloed verliezen in de regio. Daarnaast wees Letland erop dat wanneer de EU niet slaagt in het afsluiten van een duurzaam visserijakkoord, andere landen zoals Rusland en China de visserij zullen overnemen. Veel lidstaten, waaronder Nederland, herkenden de zorgen van Letland en spraken de hoop uit dat op politiek niveau snel een akkoord kan worden bevonden. De Commissie gaf aan zich te blijven inzetten om zo snel mogelijk een visserijprotocol met Mauritanië af te sluiten, maar niet tegen elke prijs. Het akkoord moet economisch gezond, wetenschappelijk onderbouwd en financieel aantrekkelijk zijn. De Commissie gaf ook aan oog te hebben voor de specifieke afhankelijkheid van Letland van dit akkoord en wees de lidstaten op de mogelijkheid onbenutte quota te herverdelen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="7EB9409E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="23F0E9C8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Diversenpunt Voorzitterschap: Stand van zaken huidige wetgevende voorstellen (PRM-verordening; Diertransportverordening)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="6C456536" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het Cypriotisch voorzitterschap informeerde de Raad over het voorlopige akkoord met het Europees Parlement over de verordening inzake plantenvermeerderingsmateriaal (PRM) en gaf een stand van zaken van de besprekingen over de Diertransportverordening.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="3D48B45D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...856 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="293C356B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED3EDC">
-        <w:rPr>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Verordening inzake plantenvermeerderingsmateriaal</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E8416B" w:rsidR="00CA4FC9" w:rsidP="00CA4FC9" w:rsidRDefault="00CA4FC9" w14:paraId="1D08FEF8" w14:textId="041EF62B">
-[...19 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="05DA175A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De meerderheid van de lidstaten gaf aan ingenomen te zijn met de compromistekst over de PRM-verordening. Een aantal lidstaten benadrukte nogmaals het belang van een balans tussen vereenvoudiging van regels, kwaliteit van zaaigoed en technologisch innovatie. Nederland beaamde dat er een evenwichtig resultaat is bereikt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="1ABE8421" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="19DFB4D1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Diertransportverordening</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E8416B" w:rsidR="00CA4FC9" w:rsidP="00CA4FC9" w:rsidRDefault="00CA4FC9" w14:paraId="09E53A0C" w14:textId="1950DBBC">
-[...79 lines deleted...]
-          <w:u w:val="single"/>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="36286CB3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bij de Diertransportverordening benoemde de Commissie dat het op dit controversiële dossier zoekt naar oplossingen. Het merendeel van de lidstaten toonde zich kritisch, met name over het evenwicht tussen dierenwelzijnsnormen, economische haalbaarheid, administratieve lasten en de impact op veehouderijen. Daarnaast benadrukten lidstaten het belang van het opleggen van dezelfde vereisten aan invoer uit derde landen en het behoudt van Europees concurrentievermogen. Slechts enkele landen, waaronder Nederland, gaven aan het dierenwelzijn tijdens transport te willen verbeteren, bijvoorbeeld door meer ruimte, korte reistijden en lagere temperaturen. Nederland gaf aan dat het de verbeteringen in de huidige teksten waardeert, maar dat het teleurstellend is dat significante verbeteringen ten aanzien van belangrijke maatregelen over reistijden en temperaturen ontbreken en dat de oorspronkelijke ambitie voor beter dierenwelzijn daarmee op dit moment achterblijft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="47DEE066" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="4C538CEF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Diversenpunt België: BSE-monitoring in Europa: afstemming op de criteria van de WOAH</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA4FC9" w:rsidP="00CA4FC9" w:rsidRDefault="00CA4FC9" w14:paraId="4248A1F4" w14:textId="77777777">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00C71559">
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="3C528B89" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>van zoönose en andere opkomende dierziekten. Daarbij werd onder meer opgemerkt dat eventuele wijzigingen gebaseerd moeten zijn op de meest recente wetenschappelijke inzichten, in verhouding moeten staan tot de gezondheids- en economische risico’s, voldoende flexibiliteit moeten bieden bij de uitvoering van de monitoring en tegelijkertijd een geloofwaardig minimumniveau van controle moeten waarborgen.</w:t>
-[...11 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">België, gesteund door een groot aantal lidstaten, waaronder Nederland, stelde dat de epidemiologische situatie rond Boviene Spongiforme Encefalopathie (BSE) sinds de invoering van de EU-maatregelen voor BSE-monitoring en -bestrijding in 2001 aanzienlijk is verbeterd. België verzocht de Commissie om de huidige EU-monitoringsprogramma’s, in lijn met de aanbevelingen van de Europese Autoriteit voor Voedselveiligheid (EFSA), aan te passen aan de criteria van de Wereldorganisatie voor Diergezondheid (WOAH) uit 2023. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="45BFD106" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="6AC2AD3E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>België benadrukte dat het huidige monitoringssysteem kostbaar is en dat de vrijkomende middelen kunnen worden ingezet voor de monitoring en bestrijding van zoönose en andere opkomende dierziekten. Daarbij werd onder meer opgemerkt dat eventuele wijzigingen gebaseerd moeten zijn op de meest recente wetenschappelijke inzichten, in verhouding moeten staan tot de gezondheids- en economische risico’s, voldoende flexibiliteit moeten bieden bij de uitvoering van de monitoring en tegelijkertijd een geloofwaardig minimumniveau van controle moeten waarborgen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="497D0A1A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="5CF95478" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Commissie nam nota van de brede steun onder de lidstaten en gaf aan voornemens te zijn de regelgeving via het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Food and Feed</w:t>
       </w:r>
-      <w:r>
-[...24 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vereenvoudigingspakket te actualiseren. De Commissie gaf aan uit te kijken naar een spoedige afronding van dit traject, in samenwerking met de lidstaten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="642A754E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="4BE318E3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Diversenpunt Roemenië: Het in goed gemotiveerde gevallen versoepelen van de strikte beschermingsstatus van de berenpopulatie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA4FC9" w:rsidP="00CA4FC9" w:rsidRDefault="00CA4FC9" w14:paraId="54283505" w14:textId="2FB8403E">
-[...59 lines deleted...]
-          <w:u w:val="single"/>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="623E975A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Roemenië en Slowakije, met steun van een aantal lidstaten, agendeerden de moeilijkheden die beide lidstaten ervaren met de hoeveelheid beren en de impact daarvan op de samenleving. Gevolgen zijn onder andere toenemende aanvallen op mensen, schade aan landbouw en hoge maatschappelijke (compensatie)kosten. Middels het diversenpunt vroegen de betrokken lidstaten aan de Commissie om meer flexibiliteit te bieden in de strikte beschermingsstatus van beren. Verschillende lidstaten spraken steun uit voor een discussie op EU-niveau over meer flexibiliteit bij het beheer van berenpopulaties binnen het kader van de Habitatrichtlijn, met name waar het gaat om het beperken van risico’s voor de veiligheid van mensen. Daarbij werd benadrukt dat een wetenschappelijke onderbouwing van eventuele maatregelen essentieel is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="16413E33" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="5FFBF095" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Commissie erkende de uitdagingen en zei klaar te staan om lidstaten te ondersteunen bij het vinden van praktische oplossingen. De Commissie gaf aan uit te kijken naar de suggesties van lidstaten in het kader van de stresstest van de Habitatrichtlijn. Nederland intervenieerde niet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="5F497DF6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="21722D8C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Marktsituatie, in het bijzonder na de invasie van Oekraïne </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-[...81 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Dit agendapunt begon met een virtuele bijdrage van vicepremier Taras Kachka van Oekraïne, die een overzicht gaf van de huidige situatie in de Oekraïense landbouwsector en de uitdagingen waarmee deze te maken heeft. Nederland, net zoals veel andere lidstaten, onderstreepte wederom zijn steun aan Oekraïne en benoemde het belang van het investeren in nauwe economische- en handelsbetrekkingen met Oekraïne. De Commissie gaf daarna een overzicht van de marktsituatie van de verschillende landbouwsectoren. De Commissie ging in op de situatie in het Midden-Oosten, die geleid heeft tot een grote stijging van prijzen voor energie, brandstoffen en meststoffen. De Commissie gaf aan dat snel doeltreffende wetgeving nodig is om agrariërs in de EU te ondersteunen. In dat kader is op 12 juni jl. een wetgevend steunpakket voor agrariërs geïntroduceerd. Over de Nederlandse positie is de Kamer geïnformeerd (Kamerstuk 2026D31252). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="344A0BE8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="17B79807" w14:textId="06793C19">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Raad herkende het beeld dat veel boeren te maken hebben met hoge inputprijzen, voornamelijk voor meststoffen, door onder andere de situatie in het Midden-Oosten en Oekraïne en bedankte daarom de Commissie voor het mobiliseren van de landbouwreserve en het bieden van flexibiliteit in de nationale strategische plannen (GLB-NSP) om boeren te ondersteunen. Enkele lidstaten uitten daarbij hun zorg over de haalbaarheid van de voorgestelde maatregelen en wezen op de mogelijk aanvullende lasten voor handhavingsautoriteiten. In het algemeen waren de lidstaten tevreden met </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>uitte</w:t>
-[...166 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">de publicatie van het Actieplan Meststoffen (hierna: het Actieplan) van 19 mei jl. (Kamerstuk 22112, nr. 4394) om agrariërs stabiele toegang te bieden tot voldoende en betaalbare meststoffen. Nederland bedankte de Commissie voor het Actieplan en onderstreepte dat een efficiënter en verstandiger gebruik van meststoffen door hergebruik, zoals RENURE, mogelijkheden biedt om de afhankelijkheid van derde landen te verminderen. Veel andere lidstaten benoemden ook de noodzaak om op de lange termijn de invoer van kritieke grondstoffen vanuit derde landen te verminderen. Nederland wees op de noodzaak de energieafhankelijkheid en het energieverbruik in de landbouw te verminderen, innovatie en duurzaamheid in de landbouwsector te versterken en productiemethoden te ontwikkelen die efficiënter zijn en om veerkrachtige gewassen te ontwikkelen. Als laatste riep Nederland samen met veel andere lidstaten op om de marktsituatie te blijven monitoren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="795008B9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="0E6BACA7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diversenpunt Voorzitterschap: Conferentie van de directeuren van de EU-betaalorganen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-[...120 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Het Cypriotisch voorzitterschap gaf een terugkoppeling van de directeurenbijeenkomst van de EU-betaalorganen van 28 mei jl. Tijdens de bijeenkomst is gesproken over de essentiële rol die betaalorganen vervullen (in Nederland de Rijksdienst voor Ondernemend Nederland) in het uitvoeren van het Gemeenschappelijk Landbouwbeleid (GLB). De Commissie benadrukte daarbij de link tussen prestatie en compliance en wees op het belang van vereenvoudiging van audits. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="53CB377E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="361CB8C9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voorstellen voor het gemeenschappelijk landbouwbeleid na 2027; Diversenpunt Voorzitterschap: Stand van zaken huidige wetgevende voorstellen voor het gemeenschappelijk landbouwbeleid na 2027; Diversenpunt Voorzitterschap: Stand van zaken biologische landbouw</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="06E9D2F6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="534ED5F9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA40C6">
-        <w:rPr>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Gemeenschappelijk Landbouwbeleid na 2027 – Flexibiliteit, subsidiariteit en gemeenschappelijke EU-doelstellingen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA4FC9" w:rsidP="00CA4FC9" w:rsidRDefault="00CA4FC9" w14:paraId="3529CD60" w14:textId="43715E11">
-[...57 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="12738A8D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het Cypriotisch voorzitterschap organiseerde een beleidsdiscussie over de vraag in hoeverre de door het voorzitterschap voorgestelde amendementen op het Commissievoorstel voor de nieuwe GLB-verordening evenwicht biedt tussen een duidelijk en coherent juridisch kader, meer flexibiliteit voor de lidstaten en het behoud van de gemeenschappelijke doelstellingen. Bij de introductie van het agendapunt gaf het Cypriotisch voorzitterschap tevens een stand van zaken over de huidige wetgevende voorstellen voor het GLB na 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="7596F592" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="3B57E4A4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Veel lidstaten, waaronder Nederland, gaven aan dat de voorgestelde amendementen in de juiste richting bewegen. Daarbij werden subsidiariteit en flexibiliteit benadrukt als belangrijke uitgangspunten. Meerdere lidstaten benadrukten dat GLB-interventies moeten aansluiten bij de nationale, regionale en lokale omstandigheden. Zo pleitten enkele lidstaten ervoor om steunmaatregelen voor kleine landbouwers vrijwillig te houden. Nederland benadrukte, samen met diverse andere lidstaten, dat de gemeenschappelijke GLB-doelstellingen moeten worden gerealiseerd, maar dat het aan de lidstaten zelf is om te bepalen met welke instrumenten deze doelstellingen worden bereikt. De Commissie wees hierbij op de spanning tussen de wens van veel lidstaten voor meer flexibiliteit enerzijds en het behalen van gemeenschappelijke doelstellingen anderzijds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="35EB3222" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="1AEF11EE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Als voorbeeld van een aanpak waarbij gemeenschappelijke doelstellingen worden gecombineerd met voldoende flexibiliteit, pleitte Nederland voor het voorstel om 6% van het GLB-budget te reserveren voor jonge landbouwers, mits lidstaten voldoende vrijheid behouden om zelf invulling te geven aan de instrumenten waarmee deze doelstelling wordt gerealiseerd. In dezelfde lijn pleitte Nederland voor de herintroductie van een afzonderlijk geoormerkt budget binnen de GLB-envelop voor natuur-, milieu- en klimaatdoelen. Ook andere lidstaten benadrukten het belang van een voldoende ambitieuze gezamenlijke inzet op de groene doelen, onder meer met het oog op het behoud van een gelijk speelveld binnen de Europese Unie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="608F8730" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="7D423152" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>hierbij op de spanning tussen de wens van veel lidstaten voor meer flexibiliteit enerzijds en het behalen van gemeenschappelijke doelstellingen anderzijds.</w:t>
-[...59 lines deleted...]
-        <w:rPr>
+        <w:t>Verder onderstreepte Nederland het belang van betere randvoorwaarden voor lidstaten om te kunnen kiezen voor groene GLB-maatregelen. In dat kader stelde Nederland voor om de volledige DABIS-bandbreedte geleidelijk te verlagen en de ondergrens van deze bandbreedte eventueel te schrappen, zodat lidstaten meer ruimte krijgen om een voor hun situatie passende mix van GLB-instrumenten samen te stellen. Het verlagen van de ondergrens van de bandbreedte werd ook bepleit door drie andere lidstaten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="6F6B24C7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="7C6EC839" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederland benadrukte, zoals veel andere lidstaten, het belang van een tijdige implementatie van het nieuwe GLB, om stabiliteit en voorspelbaarheid voor begunstigden te waarborgen. Daarnaast benadrukten diverse lidstaten het belang van vereenvoudiging van het GLB en het terugdringen van administratieve lasten. Ook pleitten veel lidstaten ervoor de invulling van de definitie van de actieve boer aan de lidstaten over te laten, zodat inkomenssteun gericht kan worden ingezet. Tot slot bleven verschillende lidstaten, zoals ook eerder naar voren kwam tijdens eerdere Raadsdiscussies, kritisch over de omvang van het huidige GLB-budget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="41041C22" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="55B80DB5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C3340B">
-        <w:rPr>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Gemeenschappelijke Marktordening</w:t>
-[...72 lines deleted...]
-      <w:pgNumType w:start="1"/>
+        <w:t>Gemeenschappelijke Marktordening en biologische landbouw</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="10F2ABED" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het Cypriotisch voorzitterschap gaf tevens een stand van zaken van de voortgang op het wijzigingsvoorstel biologische landbouw en op de huidige wetgevende voorstellen voor de Gemeenschappelijke Marktordening (GMO), onder andere over het bereikte akkoord tussen de Raad en het Parlement over de positie van de boer in keten op 5 maart 2026. Nederland bedankte het Cypriotisch voorzitterschap voor de voortgang op het wijzigingsvoorstel biologische landbouw, omdat het de ambitie op het gebied van productie en gebruik in de biologisch landbouw helpt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="48BA6E66" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="001E2D9E" w:rsidP="001E2D9E" w:rsidRDefault="001E2D9E" w14:paraId="51BA1CBA" w14:textId="0DF00C94">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="18F5A934" w14:textId="45884226">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E2D9E" w:rsidR="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Essen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="1B096153" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="001E2D9E" w:rsidP="001E2D9E" w:rsidRDefault="001E2D9E" w14:paraId="369380C9" w14:textId="59361FD7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00287565" w:rsidP="001E2D9E" w:rsidRDefault="00287565" w14:paraId="51E76772" w14:textId="4D88AD4D">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E2D9E" w:rsidR="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E2D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>P.A. Erkens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E2D9E" w:rsidR="00FE0FA3" w:rsidP="001E2D9E" w:rsidRDefault="00FE0FA3" w14:paraId="66FCEC55" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="001E2D9E" w:rsidR="00FE0FA3" w:rsidSect="001D53E4">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="33636A9F" w14:textId="77777777" w:rsidR="00127AFE" w:rsidRDefault="00127AFE">
+    <w:p w14:paraId="2C76F60A" w14:textId="77777777" w:rsidR="00B63A35" w:rsidRDefault="00B63A35" w:rsidP="00287565">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07FE1D79" w14:textId="77777777" w:rsidR="00127AFE" w:rsidRDefault="00127AFE"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0CE28540" w14:textId="77777777" w:rsidR="00127AFE" w:rsidRDefault="00127AFE">
+    <w:p w14:paraId="53B0BB3F" w14:textId="77777777" w:rsidR="00B63A35" w:rsidRDefault="00B63A35" w:rsidP="00287565">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="691EA889" w14:textId="77777777" w:rsidR="00127AFE" w:rsidRDefault="00127AFE"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...29 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BundesSans Office">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000206B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana Pro">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="00000043" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Agrofont">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="755DDE20" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="5EAB4069" w14:textId="77777777" w:rsidR="00287565" w:rsidRPr="00287565" w:rsidRDefault="00287565" w:rsidP="00287565">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="427B64E5" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="382276CB" w14:textId="77777777" w:rsidR="00287565" w:rsidRPr="00287565" w:rsidRDefault="00287565" w:rsidP="00287565">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="12DA875A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4156F1D8" w14:textId="77777777" w:rsidR="00287565" w:rsidRPr="00287565" w:rsidRDefault="00287565" w:rsidP="00287565">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E502C90" w14:textId="77777777" w:rsidR="00127AFE" w:rsidRDefault="00127AFE">
+    <w:p w14:paraId="46488547" w14:textId="77777777" w:rsidR="00B63A35" w:rsidRDefault="00B63A35" w:rsidP="00287565">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CA6DC0" w14:textId="77777777" w:rsidR="00127AFE" w:rsidRDefault="00127AFE"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C6D8B3F" w14:textId="77777777" w:rsidR="00127AFE" w:rsidRDefault="00127AFE">
+    <w:p w14:paraId="66176F18" w14:textId="77777777" w:rsidR="00B63A35" w:rsidRDefault="00B63A35" w:rsidP="00287565">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2183D019" w14:textId="77777777" w:rsidR="00127AFE" w:rsidRDefault="00127AFE"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...108 lines deleted...]
-  <w:p w14:paraId="57E9FBD1" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="673D5DEF" w14:textId="77777777" w:rsidR="00287565" w:rsidRPr="00287565" w:rsidRDefault="00287565" w:rsidP="00287565">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...102 lines deleted...]
-  <w:p w14:paraId="4763964E" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="00D0609E">
+  <w:p w14:paraId="7A5933B4" w14:textId="77777777" w:rsidR="00287565" w:rsidRPr="00287565" w:rsidRDefault="00287565" w:rsidP="00287565">
     <w:pPr>
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="528A0D1F" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="000049FB">
-[...417 lines deleted...]
-  <w:p w14:paraId="0CFFE97C" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="739F4AA9" w14:textId="77777777" w:rsidR="00287565" w:rsidRPr="00287565" w:rsidRDefault="00287565" w:rsidP="00287565">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...731 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AB378BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1548B7C6"/>
     <w:lvl w:ilvl="0" w:tplc="71F0A8FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -3707,1035 +1371,257 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...168 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="1829863092">
+  <w:num w:numId="1" w16cid:durableId="68115102">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...612 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00287565"/>
+    <w:rsid w:val="000970F7"/>
+    <w:rsid w:val="001D53E4"/>
+    <w:rsid w:val="001E2D9E"/>
+    <w:rsid w:val="00287565"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00B63A35"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00E0357E"/>
+    <w:rsid w:val="00F1706A"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4787413F"/>
+  <w14:docId w14:val="5EEF317F"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{9002650C-3D5B-4078-A37A-E783D1B17BAF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4757,74 +1643,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4973,1169 +1860,964 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000301C7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00287565"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00287565"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00287565"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00287565"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00287565"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00287565"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00287565"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00287565"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00287565"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...334 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00287565"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00287565"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00287565"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00287565"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00287565"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00287565"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00287565"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00287565"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00287565"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00287565"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...3 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Standaardinspringing">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00287565"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00287565"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00287565"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titel">
-    <w:name w:val="Title"/>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00287565"/>
     <w:pPr>
-      <w:pBdr>
-[...3 lines deleted...]
-      <w:contextualSpacing/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:rPr>
-[...28 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
-    <w:name w:val="Voettekst Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00287565"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...40 lines deleted...]
-      <w:bCs/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="28"/>
-[...27 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00CA4FC9"/>
+    <w:rsid w:val="00287565"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00287565"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00287565"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00287565"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00287565"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="P68B1DB1-Standard2">
     <w:name w:val="P68B1DB1-Standard2"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CA4FC9"/>
+    <w:rsid w:val="00287565"/>
     <w:pPr>
-      <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
+      <w:spacing w:line="256" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="BundesSans Office" w:eastAsiaTheme="minorHAnsi" w:hAnsi="BundesSans Office" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:ascii="BundesSans Office" w:hAnsi="BundesSans Office"/>
+      <w:kern w:val="0"/>
       <w:lang w:val="en-GB" w:eastAsia="de-DE"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...9 lines deleted...]
-    <w:name w:val="annotation reference"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00287565"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:semiHidden/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00287565"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E22EC8"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00E22EC8"/>
+    <w:rsid w:val="00287565"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...5 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
-[...30 lines deleted...]
-    </w:rPr>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00287565"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="001E2D9E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>7</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>18161</ap:Characters>
+  <ap:Pages>6</ap:Pages>
+  <ap:Words>3332</ap:Words>
+  <ap:Characters>18327</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>151</ap:Lines>
-  <ap:Paragraphs>42</ap:Paragraphs>
+  <ap:Lines>152</ap:Lines>
+  <ap:Paragraphs>43</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>21420</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>21616</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>