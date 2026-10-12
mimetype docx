--- v0 (2026-07-04)
+++ v1 (2026-10-12)
@@ -1,2602 +1,875 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00AA551B" w:rsidR="00AA551B" w:rsidP="00FD5534" w:rsidRDefault="00AA551B" w14:paraId="70F64F25" w14:textId="0F205D75">
+    <w:p w:rsidRPr="007805D8" w:rsidR="007805D8" w:rsidP="007805D8" w:rsidRDefault="003005EF" w14:paraId="73658A5F" w14:textId="46C99AEF">
+      <w:pPr>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007805D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>36180</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007805D8" w:rsidR="007805D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Doen waar Nederland goed in is - Strategie voor Buitenlandse Handel en Ontwikkelingssamenwerking</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007805D8" w:rsidR="007805D8" w:rsidP="007805D8" w:rsidRDefault="003005EF" w14:paraId="51081414" w14:textId="4F0A051D">
+      <w:pPr>
+        <w:ind w:left="1416" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007805D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>29653</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007805D8" w:rsidR="007805D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Het Nederlands buitenlands beleid ten aanzien van Latijns-Amerika en de Cariben</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007805D8" w:rsidR="007805D8" w:rsidP="007805D8" w:rsidRDefault="007805D8" w14:paraId="5F987DA2" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007805D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007805D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>227</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007805D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007805D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de ministers van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007805D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Buitenlandse Handel en Ontwikkelingssamenwerking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007805D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007805D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Buitenlandse Zaken en van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007805D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Defensie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007805D8" w:rsidR="007805D8" w:rsidP="007805D8" w:rsidRDefault="007805D8" w14:paraId="45F5EF0E" w14:textId="1BB572B4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007805D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007805D8" w:rsidR="007805D8" w:rsidP="007805D8" w:rsidRDefault="007805D8" w14:paraId="24FBC391" w14:textId="6AC83E51">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007805D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Den Haag, 3 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007805D8" w:rsidR="003005EF" w:rsidP="00F73B36" w:rsidRDefault="003005EF" w14:paraId="5EA3DFCA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00AA551B" w:rsidR="00AA551B" w:rsidP="00FD5534" w:rsidRDefault="00AA551B" w14:paraId="34473C9F" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007805D8" w:rsidR="00F73B36" w:rsidP="00F73B36" w:rsidRDefault="00F73B36" w14:paraId="6BE53FF7" w14:textId="31CB485D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00AA551B" w:rsidR="00AA551B" w:rsidP="00FD5534" w:rsidRDefault="00AA551B" w14:paraId="2BED751B" w14:textId="78400545">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007805D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met deze brief informeren wij uw Kamer, naar aanleiding van uw verzoek met kenmerk 2026Z14561/2026D32687, over de inzet van noodcapaciteiten door het Koninkrijk der Nederlanden naar aanleiding van de aardbeving die op 24 juni jl. Venezuela heeft getroffen. Als buurland voelen wij ons nauw betrokken en zetten wij ons actief in om - waar mogelijk en gewenst - bijstand te verlenen en de internationale hulpinspanningen te ondersteunen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007805D8" w:rsidR="00F73B36" w:rsidP="00F73B36" w:rsidRDefault="00F73B36" w14:paraId="5CB19A36" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w:rsidR="00FD5534" w:rsidP="00FD5534" w:rsidRDefault="00FD5534" w14:paraId="2DE99664" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007805D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Situatie in Venezuela</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007805D8" w:rsidR="00F73B36" w:rsidP="00F73B36" w:rsidRDefault="00F73B36" w14:paraId="2476009B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007805D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op 24 juni werd Venezuela getroffen door een reeks zware aardbevingen. De twee grootste, om 18:04 en 18:06 lokale tijd (M7,2 en M7,5), behoren tot de sterkste in meer dan een eeuw. De ramp heeft tot nu toe meer dan 1.700 doden en 5.000 gewonden geëist, en er worden naar schatting meer dan 50.000 mensen vermist. Er zijn circa 400 naschokken geregistreerd. UNDP schat de directe schade op USD 6,7 miljard (circa 6% van het BNP), terwijl de indirecte schade kan oplopen tot tientallen miljarden dollars. De humanitaire, sociale en economische gevolgen zullen nog lange tijd voelbaar zijn, in een land waarvan de economie al ernstig onder druk stond.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007805D8" w:rsidR="00F73B36" w:rsidP="00F73B36" w:rsidRDefault="00F73B36" w14:paraId="0D9B6C35" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidRPr="00AA551B" w:rsidR="00AA551B" w:rsidP="00FD5534" w:rsidRDefault="00AA551B" w14:paraId="0974E75A" w14:textId="1AAE5B19">
+      <w:r w:rsidRPr="007805D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Respons Koninkrijk der Nederlanden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007805D8" w:rsidR="00F73B36" w:rsidP="00F73B36" w:rsidRDefault="00F73B36" w14:paraId="1E92F3C4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:u w:val="single"/>
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00AA551B" w:rsidR="00AA551B" w:rsidP="00FD5534" w:rsidRDefault="00AA551B" w14:paraId="64DC1F71" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007805D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enkele uren na de aardbeving zocht de minister van Buitenlandse Zaken contact met de minister van Buitenlandse Zaken van Venezuela en met de bestuurders van de benedenwindse Caribische delen van het Koninkrijk. Hoofdboodschap was de bereidheid van het Koninkrijk om hulp te verlenen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007805D8" w:rsidR="00F73B36" w:rsidP="00F73B36" w:rsidRDefault="00F73B36" w14:paraId="03731EEE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...43 lines deleted...]
-      <w:r w:rsidRPr="00AA551B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007805D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Op basis van de informatie over de schade, de lokale behoeften en de internationale coördinatie is op 25 juni door het kabinet besloten het Nederlandse </w:t>
       </w:r>
-      <w:r w:rsidRPr="009D7758">
-        <w:rPr>
+      <w:r w:rsidRPr="007805D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Urban Search and </w:t>
+        <w:t xml:space="preserve">Urban Search </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009D7758">
-        <w:rPr>
+      <w:r w:rsidRPr="007805D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Rescue</w:t>
+        <w:t>and</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AA551B">
-[...111 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="007805D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Dutch Relief Alliance</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AA551B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007805D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Rescue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007805D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (USAR)-team ter beschikking te stellen. Het kabinet maakte daartoe circa EUR 2 miljoen vrij ten laste van het noodhulpbudget van de minister van Buitenlandse Handel en Ontwikkelingssamenwerking. Het ministerie van Defensie faciliteert de heen en de terugreis door inzet van een C-17. Hiermee levert Nederland een bijdrage aan de gecoördineerde Europese respons via het EU-mechanisme voor civiele bescherming (UCPM). Het USAR-team vormt een belangrijke basisvoorziening in het stelsel van rampenbestrijding en crisisbeheersing en valt onder het ministerie van Justitie en Veiligheid. Het team was van 26 juni tot en met 2 juli in Venezuela aanwezig, met 64 medewerkers en acht speurhonden, als onderdeel van een internationale reddingsoperatie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007805D8" w:rsidR="00F73B36" w:rsidP="00F73B36" w:rsidRDefault="00F73B36" w14:paraId="3F1EB417" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007805D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In reactie op een verzoek van de Venezolaanse autoriteiten, stuurde het ministerie van Defensie het stationsschip in het Caribisch gebied met hulpgoederen naar Venezuela. Het schip heeft, met ondersteuning van de NH90 helikopter en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007805D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>FRISC’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007805D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (snelle vaartuigen) al verschillende keren hulpgoederen waaronder voedsel en water geleverd en zal dat waar nodig en mogelijk blijven doen. Defensie faciliteert ook andere partners die hulp willen bieden. Zo vervoerde Defensie een Arubaans Medisch team naar Venezuela, en ondersteunt het de VS die van een deel van de luchthaven (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007805D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>cooperative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007805D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> security </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007805D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>location</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007805D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) op Curaçao gebruikmaakt voor het leveren van noodhulp aan Venezuela. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007805D8" w:rsidR="00F73B36" w:rsidP="00F73B36" w:rsidRDefault="00F73B36" w14:paraId="17EFB870" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007805D8" w:rsidR="00F73B36" w:rsidP="00F73B36" w:rsidRDefault="00F73B36" w14:paraId="6283719C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007805D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aruba en Curaçao hebben verder faciliteiten voor de logistieke operatie ter beschikking gesteld en teams geleverd die noodhulp aan het verlenen zijn in Venezuela. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007805D8" w:rsidR="00F73B36" w:rsidP="00F73B36" w:rsidRDefault="00F73B36" w14:paraId="0B8332E2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007805D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast draagt Nederland, vanuit het BHOS-noodhulpbudget, via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007805D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ongeoormerkte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007805D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bijdragen aan internationale organisaties financieel bij aan snelle, gecoördineerde humanitaire hulp. Het noodfonds van de VN (OCHA CERF), waarvan Nederland de grootste donor is, stelde EUR 15 miljoen beschikbaar voor een onmiddellijke humanitaire respons. Het noodfonds van de Internationale Federatie van Rode Kruis- en Rode Halve Maanverenigingen (IFRC DREF), waarvan Nederland eveneens een van de grootste donoren is, maakte CHF 2 miljoen vrij en lanceerde een noodoproep van CHF 50 miljoen ter ondersteuning van het Venezolaanse Rode Kruis. Het Nederlandse Rode Kruis draagt EUR 700.000 bij aan deze operatie vanuit de flexibele financiering van Buitenlandse Zaken. Ook andere door Nederland gefinancierde partners dragen bij aan de respons. De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007805D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dutch </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007805D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Relief</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007805D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Alliance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007805D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (DRA) lanceert een operatie van EUR 3 miljoen; UNICEF stelde EUR 2,5 miljoen beschikbaar voor een eerste zending medische en WASH (water, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AA551B">
+      <w:r w:rsidRPr="007805D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>sanitatie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AA551B">
+      <w:r w:rsidRPr="007805D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en hygiëne) benodigdheden en het Wereldvoedselprogramma (WFP) zet zijn logistieke netwerk in ter ondersteuning van humanitaire hulp.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA551B" w:rsidR="00AA551B" w:rsidP="00FD5534" w:rsidRDefault="00AA551B" w14:paraId="34E04708" w14:textId="77777777">
+    <w:p w:rsidRPr="007805D8" w:rsidR="00F73B36" w:rsidP="00F73B36" w:rsidRDefault="00F73B36" w14:paraId="1B938B01" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00AA551B" w:rsidR="00AA551B" w:rsidP="00FD5534" w:rsidRDefault="00AA551B" w14:paraId="1B11D533" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007805D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet blijft de situatie nauwlettend volgen. Hiertoe hebben zowel het ministerie van Buitenlandse Zaken als het ministerie van Defensie de ambassade van het Koninkrijk in Caracas versterkt en staat het kabinet voortdurend in contact met de autoriteiten van Aruba, Bonaire, Curaçao en de internationale gemeenschap over het afstemmen van eventuele aanvullende ondersteuning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007805D8" w:rsidR="00F73B36" w:rsidP="00F73B36" w:rsidRDefault="00F73B36" w14:paraId="06486E1F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00F01AB8" w:rsidR="00AA551B" w:rsidP="00FD5534" w:rsidRDefault="00AA551B" w14:paraId="245E0370" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007805D8" w:rsidR="00F73B36" w:rsidP="00F73B36" w:rsidRDefault="00F73B36" w14:paraId="23B55D0D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00F01AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007805D8" w:rsidR="00F73B36" w:rsidP="007805D8" w:rsidRDefault="00F73B36" w14:paraId="70DCE962" w14:textId="7F816373">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007805D8">
+        <w:t>De minister van Buitenlandse Hande</w:t>
+      </w:r>
+      <w:r w:rsidR="007805D8">
+        <w:t xml:space="preserve">l </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007805D8">
         <w:t>en Ontwikkelingssamenwerking,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F01AB8" w:rsidR="00FD5534" w:rsidP="00FD5534" w:rsidRDefault="00FD5534" w14:paraId="57481683" w14:textId="77777777">
-[...37 lines deleted...]
-      <w:r w:rsidRPr="00F01AB8" w:rsidR="00FA6C7D">
+    <w:p w:rsidRPr="007805D8" w:rsidR="00F73B36" w:rsidP="007805D8" w:rsidRDefault="00F73B36" w14:paraId="54260C0A" w14:textId="73915D54">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007805D8">
+        <w:t xml:space="preserve">S.W. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007805D8">
+        <w:t>Sjoerdsma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007805D8">
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F01AB8" w:rsidR="00FA6C7D">
+      <w:r w:rsidRPr="007805D8">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F01AB8" w:rsidR="00FA6C7D">
+      <w:r w:rsidRPr="007805D8">
         <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007805D8" w:rsidP="007805D8" w:rsidRDefault="007805D8" w14:paraId="32AF5A36" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007805D8" w:rsidP="007805D8" w:rsidRDefault="007805D8" w14:paraId="320161E7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007805D8">
+        <w:t xml:space="preserve">De minister van Buitenlandse Zaken,  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007805D8" w:rsidR="007805D8" w:rsidP="007805D8" w:rsidRDefault="007805D8" w14:paraId="0948BE02" w14:textId="7A159F66">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007805D8">
         <w:t>T.B.W. Berendsen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F01AB8" w:rsidR="00FA6C7D">
+      <w:r w:rsidRPr="007805D8">
         <w:tab/>
-      </w:r>
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00F01AB8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007805D8" w:rsidR="00F73B36" w:rsidP="007805D8" w:rsidRDefault="00F73B36" w14:paraId="52A8D0AC" w14:textId="46AE060D">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007805D8" w:rsidR="00F73B36" w:rsidP="007805D8" w:rsidRDefault="00F73B36" w14:paraId="315A25AF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007805D8" w:rsidR="00F73B36" w:rsidP="007805D8" w:rsidRDefault="00F73B36" w14:paraId="6A648430" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007805D8">
         <w:t>De minister van Defensie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD5534" w:rsidP="00FD5534" w:rsidRDefault="00FD5534" w14:paraId="2CF31F33" w14:textId="77777777">
-[...42 lines deleted...]
-      <w:r w:rsidRPr="00B221D7" w:rsidR="00B221D7">
+    <w:p w:rsidRPr="007805D8" w:rsidR="00F73B36" w:rsidP="007805D8" w:rsidRDefault="007805D8" w14:paraId="6A4ED59D" w14:textId="10B0D906">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">D. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007805D8" w:rsidR="00F73B36">
         <w:t>Yeşilgöz-Zegerius</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      <w:pgMar w:top="3096" w:right="2778" w:bottom="1077" w:left="1588" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="007805D8" w:rsidR="00FE0FA3" w:rsidP="007805D8" w:rsidRDefault="00FE0FA3" w14:paraId="6D65E4F0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007805D8" w:rsidR="007805D8" w:rsidRDefault="007805D8" w14:paraId="7E9E259B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="007805D8" w:rsidR="007805D8">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CD5E69F" w14:textId="77777777" w:rsidR="008C15AE" w:rsidRDefault="008C15AE">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="52037FD2" w14:textId="77777777" w:rsidR="000C4DE6" w:rsidRDefault="000C4DE6" w:rsidP="00F73B36">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1CD5E6A1" w14:textId="77777777" w:rsidR="008C15AE" w:rsidRDefault="008C15AE">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4A15766F" w14:textId="77777777" w:rsidR="000C4DE6" w:rsidRDefault="000C4DE6" w:rsidP="00F73B36">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...42 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...34 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="13FE4622" w14:textId="77777777" w:rsidR="00F73B36" w:rsidRPr="00F73B36" w:rsidRDefault="00F73B36" w:rsidP="00F73B36">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...34 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="3D03D593" w14:textId="77777777" w:rsidR="00F73B36" w:rsidRPr="00F73B36" w:rsidRDefault="00F73B36" w:rsidP="00F73B36">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="23A0DF46" w14:textId="77777777" w:rsidR="00F73B36" w:rsidRPr="00F73B36" w:rsidRDefault="00F73B36" w:rsidP="00F73B36">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CD5E69B" w14:textId="77777777" w:rsidR="008C15AE" w:rsidRDefault="008C15AE">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2B859F37" w14:textId="77777777" w:rsidR="000C4DE6" w:rsidRDefault="000C4DE6" w:rsidP="00F73B36">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1CD5E69D" w14:textId="77777777" w:rsidR="008C15AE" w:rsidRDefault="008C15AE">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="03C95BC7" w14:textId="77777777" w:rsidR="000C4DE6" w:rsidRDefault="000C4DE6" w:rsidP="00F73B36">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1CD5E697" w14:textId="6DA97513" w:rsidR="00BE6CA3" w:rsidRDefault="008C15AE">
-[...184 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="25F436BE" w14:textId="77777777" w:rsidR="00F73B36" w:rsidRPr="00F73B36" w:rsidRDefault="00F73B36" w:rsidP="00F73B36">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1CD5E699" w14:textId="3BB2BED2" w:rsidR="00BE6CA3" w:rsidRDefault="008C15AE">
-[...1084 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="788CBE6B" w14:textId="77777777" w:rsidR="00F73B36" w:rsidRPr="00F73B36" w:rsidRDefault="00F73B36" w:rsidP="00F73B36">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...470 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="493A8F6A" w14:textId="77777777" w:rsidR="00F73B36" w:rsidRPr="00F73B36" w:rsidRDefault="00F73B36" w:rsidP="00F73B36">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00BE6CA3"/>
-[...58 lines deleted...]
-    <w:rsid w:val="00FD5534"/>
+    <w:rsidRoot w:val="00F73B36"/>
+    <w:rsid w:val="00017BD2"/>
+    <w:rsid w:val="000C1C37"/>
+    <w:rsid w:val="000C4DE6"/>
+    <w:rsid w:val="00131832"/>
+    <w:rsid w:val="002679AE"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="003005EF"/>
+    <w:rsid w:val="007805D8"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00BF7692"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00EC0B97"/>
+    <w:rsid w:val="00F73B36"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="28673"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1CD5E68E"/>
-  <w15:docId w15:val="{7E093A22-48FF-4B41-9426-E1D93DD5BBFF}"/>
+  <w14:docId w14:val="62AE0C72"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{44DF25D4-1324-4456-9ABE-350E665C2498}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2605,77 +878,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2700,75 +973,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -2803,55 +1076,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -2920,908 +1193,638 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:aliases w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:pPr>
-[...9 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F73B36"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F73B36"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F73B36"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F73B36"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F73B36"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F73B36"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F73B36"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F73B36"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F73B36"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F73B36"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F73B36"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F73B36"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F73B36"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F73B36"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F73B36"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F73B36"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F73B36"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F73B36"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F73B36"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F73B36"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F73B36"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00F73B36"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F73B36"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F73B36"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F73B36"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F73B36"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F73B36"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00F73B36"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F73B36"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
-[...133 lines deleted...]
-    <w:qFormat/>
+    <w:rsid w:val="00F73B36"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="0"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:before="120" w:after="120" w:line="300" w:lineRule="exact"/>
-[...9 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F73B36"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F73B36"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F73B36"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:pPr>
-[...605 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="007805D8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -3874,51 +1877,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -3982,65 +1985,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4061,163 +2064,91 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>758</ap:Words>
-  <ap:Characters>4171</ap:Characters>
+  <ap:Words>813</ap:Words>
+  <ap:Characters>4472</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>34</ap:Lines>
-  <ap:Paragraphs>9</ap:Paragraphs>
+  <ap:Lines>37</ap:Lines>
+  <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4920</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5275</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-07-02T11:40:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F00F6731A3FAB99514ABEE3B90DAAE1152C</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="BZDossierTemplate">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="gc2efd3bfea04f7f8169be07009f5536">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...58 lines deleted...]
-    <vt:lpwstr>False</vt:lpwstr>
   </property>
 </Properties>
 </file>