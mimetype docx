--- v0 (2026-07-04)
+++ v1 (2026-08-19)
@@ -1,3720 +1,1448 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00034FD3" w:rsidP="00034FD3" w:rsidRDefault="00034FD3" w14:paraId="5AD18012" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00CD67F3" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="01841750" w14:textId="1A932B66">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>34</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD67F3" w:rsidR="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>352</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD67F3" w:rsidR="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CD67F3" w:rsidR="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Uitvoering en evaluatie Participatiewet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00CD67F3" w14:paraId="11DB3C8B" w14:textId="4BF9695C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD67F3" w:rsidR="00126BAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>374</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>minister van Werk en Participatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00CD67F3" w:rsidP="00CD67F3" w:rsidRDefault="00CD67F3" w14:paraId="211FC4B0" w14:textId="0DB26D94">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00CD67F3" w:rsidP="00CD67F3" w:rsidRDefault="00CD67F3" w14:paraId="744DBBF5" w14:textId="7BBE92B2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 3 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="153A04BC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="462DAEA0" w14:textId="22AE5686">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Met deze brief informeer ik uw Kamer over verschillende onderwerpen die raken aan de Participatiewet. Allereerst wordt ingegaan op een aantal toezeggingen die zijn gedaan en moties die zijn aangenomen tijdens de behandeling van de Participatiewet in balans. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00034FD3" w:rsidP="00034FD3" w:rsidRDefault="00034FD3" w14:paraId="322B24F5" w14:textId="77777777"/>
-[...26 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="61911A72" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="16B07DF4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast deel ik met uw Kamer de evaluatie van de wijziging van de financieringssystematiek van loonkostensubsidies. Hieruit blijkt dat de nieuwe systematiek de juiste condities creëert voor gemeenten om op het instrument loonkostensubsidie in te blijven zetten. Ook stuur ik uw Kamer het onderzoeksrapport “(On)benutte ruimte in de bijstand” van de Nederlandse Arbeidsinspectie (NLA) toe. In dit onderzoek wordt ingegaan op de handelingsruimte van gemeenten bij het afhandelen van bijstandsaanvragen. Deze ruimte wordt volgens de NLA nu niet altijd benut.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="0BDCBAC2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="2DF55209" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272D4A">
-        <w:rPr>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Participatiewet in balans </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB6599" w:rsidP="00FB6599" w:rsidRDefault="00FB6599" w14:paraId="3A2861EC" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="3758E788" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tijdens de parlementaire behandeling op 17 april 2025 in uw Kamer en op </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">23 september 2025 in de Eerste Kamer, zijn meerdere moties aangenomen en toezeggingen gedaan. Onderstaand vindt u een overzicht met een stand van zaken. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB6599" w:rsidP="00FB6599" w:rsidRDefault="00FB6599" w14:paraId="3A416032" w14:textId="77777777">
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="68B71216" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk233277229" w:id="0"/>
     </w:p>
-    <w:p w:rsidRPr="007554CC" w:rsidR="00FB6599" w:rsidP="00FB6599" w:rsidRDefault="00FB6599" w14:paraId="7914203F" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="523DD359" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007554CC">
-        <w:rPr>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Reactie op motie Flach en Inge van Dijk </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00364819" w:rsidP="00FB6599" w:rsidRDefault="00FB6599" w14:paraId="14261909" w14:textId="77777777">
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="28E1D2C1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk233881951" w:id="1"/>
-      <w:r w:rsidRPr="003C4204">
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>De motie van de leden Flach en Inge van Dijk</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4204">
-        <w:rPr>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="003C4204">
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> verzoekt de regering om een “right to challenge” op te nemen in lagere regelgeving. Zoals aangegeven in de Kamerbrief van 3 juli 2025</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C4204">
-        <w:rPr>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="003C4204">
-[...44 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, is het opnemen van een right to challenge waar de motie om verzoekt momenteel niet mogelijk, aangezien er in de huidige Participatiewet geen grondslag zit om een dergelijk recht in lagere regelgeving op te nemen. Daarvoor zou de Participatiewet moeten worden gewijzigd. Ook heb ik uw Kamer geïnformeerd dat er al een experimenteerartikel in de wet is opgenomen. Binnen de kaders van dat artikel, kunnen gemeenten nieuwe aanpakken buiten de kaders van de Participatiewet testen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="7A5EEC49" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="269B92E0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In de brief van 3 juli heb ik toegezegd uw Kamer te informeren over de wensen die er zijn voor een andere vorm van een right to challenge anders dan het experimenteerartikel. Uit contacten met de VNG en Divosa blijkt dat de recente aanpassingen van dit artikel voor nu als afdoende worden beschouwd. Op het gebied van re-integratie is er bovendien meer mogelijk. Met de komst van de Participatiewet in balans wordt naast de arbeidsparticipatie de maatschappelijke participatieplicht geïntroduceerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Mensen in de bijstand die (nog) niet in staat zijn om aan het werk te gaan, worden geacht naar vermogen maatschappelijk te participeren. Zij krijgen daarbij de ruimte om de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">experimenteerartikel. </w:t>
-[...50 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">maatschappelijke participatie zelf vorm te geven en kunnen daarbij ook aanspraak maken op ondersteuning volgens het gemeentelijke beleid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="395E53A6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="72BBCA96" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Omdat de huidige mogelijkheden als voldoende worden beschouwd nu recent een aantal wijzigingen zijn ingevoerd, ben ik niet voornemens om de Participatiewet op dit punt aan te passen. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidR="00AF7956" w:rsidP="00034FD3" w:rsidRDefault="00AF7956" w14:paraId="6EC136E6" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="2957E10B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="2B6122E9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00796612">
-        <w:rPr>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Reactie op motie Schalk c.s.</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Reactie op motie Schalk c.s. over de giften </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="48851C29" w14:textId="5118B8D4">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De motie van het lid Schalk (SGP) c.s. verzoekt de regering te onderzoeken hoe giften in natura die noodzakelijk zijn voor het levensonderhoud bij AMvB uitgezonderd kunnen worden van de inlichtingenplicht (Kamerstuk 36 582, I). Bij dezen informeer ik uw Kamer over de uitkomsten van dit onderzoek. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="359630BB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="5DD8359F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De in de wetswijziging Participatiewet in balans opgenomen giftenvrijlating borgt dat alle giften en kostenbesparende bijdragen die een bijstandsgerechtigde ontvangt tot 1.200 euro, niet onder de meldingsplicht vallen en niet worden verrekend met de bijstandsuitkering. In de motie wordt gevraagd of giften in natura, zonder gemaximeerd bedrag, uitgezonderd kunnen worden van de inlichtingenplicht. Dit heeft tot gevolg dat die giften formeel wel nog tot de middelen gerekend worden – dus in mindering gebracht kunnen of moeten worden op de uitkering - alleen men het niet uit zichzelf hoeft te melden. Gelet op het debat in de Eerste Kamer op dit punt, begrijp ik de motie zo dat dergelijke giften überhaupt niet verrekend moeten worden met de bijstandsuitkering en dat de vraag aan de regering is om dit nader te onderzoeken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="4A8DFDBC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="444C017E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De aanleiding van de motie zijn zorgen over de uitvoerbaarheid en handhaafbaarheid van de huidige giftenvrijlating. De beoogde oplossing wordt gezien in het buiten beschouwing laten van giften in natura die noodzakelijk zijn voor het levensonderhoud, maar dat roept nieuwe vragen op over de uitvoerbaarheid en handhaafbaarheid. Dat heeft ermee te maken dat giften in natura, juridisch gezien, uiteenvallen in twee verschillende vormen. Grotere giften in natura die meer waardevast zijn (zoals een fiets, bepaalde kleding of een sieraad), kunnen te gelde worden gemaakt. Ze worden daarom juridisch hetzelfde gezien als een gift in de vorm van geld (valuta) en vallen onder het zogeheten middelenbegrip. Andere giften in natura, zoals boodschappen, worden gezien als kostenbesparende bijdragen omdat een persoon minder noodzakelijke kosten hoeft te maken. Hierdoor vallen deze giften niet onder het middelenbegrip, maar onder de bepaling die ziet op afstemming van de bijstand op de werkelijke omstandigheden. Voor een bijstandsgerechtigde is het ingewikkeld om dit onderscheid te maken. Juist om het werkbaar en uitvoerbaar te houden, is ervoor gekozen om onder de vrijlating zowel kostenbesparende bijdragen als boodschappen op te nemen, als giften die als middel worden aangemerkt – welke dus bestaan uit giften in geld evenals waardevaste giften in natura. Deze vereenvoudiging neemt niet weg dat ook de huidige bepaling iets vraagt van het doenvermogen van mensen. Ik monitor dan ook nauwlettend hoe deze bepaling in de praktijk uitpakt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="32E223B4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="28807D92" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast blijft fundamenteel dat het volledig buiten beschouwing laten van een kostensoort of inkomensvorm botst met een van de hoofdbeginselen van de wet: het zogeheten complementariteitsbeginsel. Deze veronderstelt dat huishoudens eerst hun eigen beschikbare middelen aanwenden en de bijstand vult hierop aan. Indien iemand voorliggend inkomen heeft, of structureel minder uitgaven hoeft te maken, is het niet langer noodzakelijk om hiervoor aanspraak te </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">maken op de bijstand. Ik begrijp echter de noodzaak om ook bijstandsgerechtigden het voordeel van vrijgevigheid te gunnen, zoals ook degenen die niet op bijstand aangewezen zijn van een gift kunnen profiteren. Daarom is een vrijlating van 1200 euro opgenomen in de wet. Echter het categorisch en volledig buiten beschouwing laten van giften in natura strookt niet met het aanvullende karakter van de bijstand. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="645E00F6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="0557BCAE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> over de giften </w:t>
-[...147 lines deleted...]
-      <w:r w:rsidR="00032E33">
+      </w:pPr>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Reactie op de toezegging Belhirch over jonge statushouders</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="11EE147D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naar aanleiding van een vraag van het lid Belhirch (D66) is in hetzelfde debat op 23 september 2025 toegezegd </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk232357962" w:id="2"/>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om met gemeenten in gesprek te gaan over de specifieke omstandigheden van jonge statushouders in de Participatiewet</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en daar nadrukkelijk op te wijzen in de handreiking Maatwerk Participatiewet voor de ondersteuning van jongeren in een kwetsbare positie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="7594B881" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="6577166F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op 29 juni 2026 heeft Divosa een online bijeenkomst georganiseerd over de financiële startpositie en ondersteuning van jonge alleenstaande statushouders. Met de invoering van Participatiewet in balans hebben gemeenten meer ruimte om maatwerk te bieden. Gemeenten gaan bij deze online bijeenkomst met elkaar en SZW in gesprek over de beleidskeuzes die zij maken, hoe zij gebruik maken van de ruimte binnen de Participatiewet, welke afwegingen zij hierbij maken en tegen welke knelpunten zij aanlopen. De hierboven genoemde handreiking zal op basis van de opbrengsten uit het gesprek, in overeenstemming met het verzoek van het lid Belhirch, worden aangevuld.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="24A49DFB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="5A4D711C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Reactie op de toezegging Belhirch over de discriminatietoets</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="67F93196" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan het lid Belhirch (D66) is toegezegd dat de Kamer op de hoogte wordt gehouden van de gesprekken tussen gemeenten en het ministerie van Binnenlandse Zaken over het toepassen van de discriminatietoets. De minister van Binnenlandse Zaken heeft recent een reactie verstuurd over de tweede voortgangsrapportage discriminatie in dienstverlening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. In die brief is de laatste stand van zaken terug te vinden over het toepassen van de discriminatietoets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="5DF02F57" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="6255135D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk232409209" w:id="3"/>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Gedoogbesluit uitzondering kostendelersnorm voor mantelzorger</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="74D4D32A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk232358392" w:id="4"/>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De uitzondering op de kostendelersnorm is in het nieuwe wetsartikel nu nog alleen vastgelegd voor de mantelzorger en niet voor de ontvanger van mantelzorg. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze wijziging is per 1 januari 2026 ingegaan en gemeenten lopen nu tegen deze grens aan. Gegeven de toelichting op het amendement waarmee deze aanpassing is aangebracht en het debat, lijkt de intentie geweest om dit breder te regelen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="23B5E02E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="13660A2C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarom is een wetswijziging (Verzamelwetsvoorstel SZW 2027) in de maak waarmee wordt verduidelijkt dat de uitzondering op de kostendelersnorm wegens tijdelijke mantelzorg vanwege een intensieve zorgbehoefte niet alleen geldt voor de mantelzorgverlener, maar ook voor de ontvanger van de mantelzorg. De mantelzorgverlener én de mantelzorgontvanger worden in deze situatie expliciet uitgezonderd van het begrip kostendelende medebewoner. Ik vind het wenselijk dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">vereenvoudiging neemt niet weg dat ook de huidige bepaling iets vraagt van het doenvermogen van mensen. Ik monitor dan ook nauwlettend hoe deze bepaling in de praktijk uitpakt. </w:t>
-[...233 lines deleted...]
-        <w:t xml:space="preserve"> toestemming om op deze wijziging vooruit te lopen.</w:t>
+        <w:t>gemeenten nu al in lijn met de hierboven genoemde wetswijziging kunnen handelen. Daarom verleen ik gemeenten toestemming om op deze wijziging vooruit te lopen.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:p w:rsidR="00034FD3" w:rsidP="00034FD3" w:rsidRDefault="00034FD3" w14:paraId="7AFFE938" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="4CA0FC12" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="56F32052" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk231542082" w:id="5"/>
-      <w:r w:rsidRPr="00272D4A">
-        <w:rPr>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Evaluatie wijziging financieringssystematiek LKS </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:p w:rsidRPr="00135BA4" w:rsidR="00034FD3" w:rsidP="00034FD3" w:rsidRDefault="00034FD3" w14:paraId="76D79B6F" w14:textId="77777777">
-[...27 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="482BC534" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In 2022 is de financieringssystematiek van de loonkostensubsidies (LKS) aangepast. Sinds 2022 vindt financiering van gemeenten voor de inzet van LKS plaats op basis van realisaties. Eerder bleek dat LKS positieve effecten heeft op het behoud van werk ofwel de duurzaamheid van de arbeidsrelatie. Dit kwam onder andere naar voren in de evaluatie van de Participatiewet door het Sociaal Cultureel Planbureau.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD67F3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="00135BA4">
-[...38 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gemeenten bleken echter terughoudend met het inzetten van het instrument door de wijze van financiering, vooral ten behoeve van mensen met een lagere loonwaarde en ten behoeve van niet-uitkeringsgerechtigden. Daarom is de financieringssystematiek in 2022 voor grotere gemeenten (gemeenten met meer dan 15.000 inwoners, die in het verdeelmodel bijstand (gedeeltelijk) objectief gebudgetteerd worden) gewijzigd. Destijds is aan uw Kamer toegezegd dat de nieuwe financieringssystematiek na drie jaar geëvalueerd zou worden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="52392672" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="7584B2FC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Onderzoeksbureau SEOR heeft de gevolgen van de wijziging van de financieringssystematiek onderzocht.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zij zien geen trendbreuk in het aantal gestarte LKS-trajecten sinds de financieringswijziging. Wel constateren ze dat grote gemeenten sinds 2022 meer zijn gaan inzetten op duurdere trajecten. Het gaat hierbij onder meer om inzet ten behoeve van mensen met een lagere loonwaarde, zoals ook was beoogd met de wijziging. Het is positief te noemen dat grote gemeenten als gevolg van de wijziging LKS meer inzetten op het aan het werk helpen van groepen die meer ondersteuning nodig hebben. Daarnaast is het positief dat de aantallen ingezette LKS de afgelopen jaren flink zijn gestegen (tot meer dan 40.000 in 2025), ook al kan niet worden vastgesteld of dit een direct gevolg van de financieringswijziging is. Wel worden met de huidige financieringssystematiek de juiste condities voor gemeenten gecreëerd om ook de komende jaren in te blijven zetten op het instrument LKS. Het onderzoek geeft geen aanleiding voor het wijzigen van de huidige financieringssystematiek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="7ED36A00" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00135BA4">
-[...52 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="0F9676F7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Rapport ‘(On)benutte handelingsruimte in de bijstand’</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00034FD3" w:rsidP="00034FD3" w:rsidRDefault="00034FD3" w14:paraId="54184E3B" w14:textId="77777777">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00BB5084">
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="1A5EAA0A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Nederlandse Arbeidsinspectie (NLA) heeft afgelopen jaar onderzoek gedaan naar het gebruik van handelingsruimte bij het afhandelen van bijstandsaanvragen door gemeenten. Meer specifiek is door de NLA gekeken naar hoe gemeenten het individualiseringsbeginsel (artikel 18, lid 1 Participatiewet; het afstemmen van de hoogte van de bijstand en de daaraan verbonden verplichtingen op de individuele situatie) toepassen, maar ook naar hoe breder tegen het begrip handelingsruimte wordt aangekeken. Hiervoor zijn bij negen gemeenten interviews gehouden met een beleidsadviseur, een kwaliteitsmedewerker, een teamleider en twee inkomensconsulenten. Met de inkomensconsulenten zijn ook fictieve casussen en voorbeelden uit de eigen praktijk doorgesproken. Daarmee geeft het rapport een kwalitatief beeld van hoe door gemeenten verschillend kan worden omgegaan de met handelingsruimte die wordt geboden bij het afhandelen van bijstandsaanvragen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="3CADFFF9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="7A41D217" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het rapport laat zien dat de mogelijkheden van de Participatiewet en de Algemene wet bestuursrecht (Awb) om rekening te houden met omstandigheden niet altijd worden benut. Bovendien bestaan, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>inkomensconsulenten. Met de inkomensconsulenten zijn ook fictieve casussen en voorbeelden uit de eigen praktijk doorgesproken. Daarmee geeft het rapport een kwalitatief beeld van hoe door gemeenten verschillend kan worden omgegaan de met handelingsruimte die wordt geboden bij het afhandelen van bijstandsaanvragen.</w:t>
-[...132 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">zowel tussen als binnen gemeenten, verschillen in hoe en in hoeverre deze handelingsruimte wordt gebruikt om de bijstandsuitkering af te stemmen op de individuele omstandigheden. Binnen gemeenten is er daarnaast niet altijd genoeg ruimte om casussen waar maatwerk kan worden toegepast te bespreken met andere consulenten en kwaliteitsmedewerkers. Dit wordt mede gedreven door de moeite die gemeenten hebben met het vinden van voldoende gekwalificeerd personeel. Tot slot wijst de NLA op een relevante ontwikkeling dat er in beleid en jurisprudentie steeds meer nadruk wordt gelegd op de verplichting om rekening te houden met de individuele omstandigheden van de aanvrager (maatwerk). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="4A25A601" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="215E52B3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook in de lopende aanpassingen in de Participatiewet, vormt maatwerk een belangrijk begrip. Eén van de doelen van deze wetswijziging was het creëren van meer handelingsruimte voor de uitvoerend professional. Dit komt onder andere terug in de verruimde mogelijkheden bij de vierwekenzoektermijn voor jongeren tot 27 jaar in kwetsbare situaties en de eerdergenoemde ruimte voor mantelzorg. Op andere onderdelen zijn er aanpassingen gedaan gericht op meer harmonisatie, omdat te grote verschillen niet goed uit te leggen zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="3A976ACE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Er moet in de afhandeling van bijstandsaanvragen ruimte zijn voor maatwerk, maar dit moet goed beredeneerd zijn. Daarbij speelt de kwaliteit van de professional een grote rol. Uit het onderzoek komt naar voren dat de wetgeving (inmiddels) vaak afdoende ruimte biedt, maar dat het bij de uitvoerende professionals ontbreekt aan kennis, capaciteit, richtlijnen of werkafspraken om deze ruimte benutten. Daarom is binnen het programma Participatiewet in balans het stimuleren van de vakkundigheid in verschillende lagen binnen de gemeenten een belangrijk doorlopend spoor. Het rapport van de Nederlandse Arbeidsinspectie benadrukt dit belang.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="5DE92924" w14:textId="3A4BDCCB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...32 lines deleted...]
-    <w:sectPr w:rsidR="00EC75E2">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="54DC2EC8" w14:textId="4E889685">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD67F3" w:rsidR="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Werk en Participatie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00126BAF" w:rsidP="00CD67F3" w:rsidRDefault="00126BAF" w14:paraId="76595097" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>A.A. Aartsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00CD67F3" w:rsidP="00CD67F3" w:rsidRDefault="00CD67F3" w14:paraId="3FCC4581" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD67F3" w:rsidR="00FE0FA3" w:rsidP="00CD67F3" w:rsidRDefault="00FE0FA3" w14:paraId="491CCBFA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00CD67F3" w:rsidR="00FE0FA3" w:rsidSect="00A55899">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
-      <w:pgSz w:w="11905" w:h="16837"/>
-      <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70EC8D62" w14:textId="77777777" w:rsidR="002C5231" w:rsidRDefault="002C5231">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0636392E" w14:textId="77777777" w:rsidR="008C7ECE" w:rsidRDefault="008C7ECE" w:rsidP="00126BAF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1008242C" w14:textId="77777777" w:rsidR="002C5231" w:rsidRDefault="002C5231">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4C275C8E" w14:textId="77777777" w:rsidR="008C7ECE" w:rsidRDefault="008C7ECE" w:rsidP="00126BAF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:altName w:val="Times New Roman"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="DejaVu Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...11 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="01E93A9C" w14:textId="77777777" w:rsidR="00C041E3" w:rsidRDefault="00C041E3">
+  <w:p w14:paraId="308A7A8E" w14:textId="77777777" w:rsidR="00126BAF" w:rsidRPr="00126BAF" w:rsidRDefault="00126BAF" w:rsidP="00126BAF">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4A18DA54" w14:textId="77777777" w:rsidR="00C041E3" w:rsidRDefault="00C041E3">
+  <w:p w14:paraId="6679EB2A" w14:textId="77777777" w:rsidR="00126BAF" w:rsidRPr="00126BAF" w:rsidRDefault="00126BAF" w:rsidP="00126BAF">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="394E24B0" w14:textId="77777777" w:rsidR="00C041E3" w:rsidRDefault="00C041E3">
+  <w:p w14:paraId="5DD322AB" w14:textId="77777777" w:rsidR="00126BAF" w:rsidRPr="00126BAF" w:rsidRDefault="00126BAF" w:rsidP="00126BAF">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="353A4EE9" w14:textId="77777777" w:rsidR="002C5231" w:rsidRDefault="002C5231">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0835C2E2" w14:textId="77777777" w:rsidR="008C7ECE" w:rsidRDefault="008C7ECE" w:rsidP="00126BAF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1AC97A67" w14:textId="77777777" w:rsidR="002C5231" w:rsidRDefault="002C5231">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="46FCE7AD" w14:textId="77777777" w:rsidR="008C7ECE" w:rsidRDefault="008C7ECE" w:rsidP="00126BAF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="4977D963" w14:textId="77777777" w:rsidR="00FB6599" w:rsidRPr="00DD63F8" w:rsidRDefault="00FB6599" w:rsidP="00FB6599">
+    <w:p w14:paraId="0F5DDF20" w14:textId="77777777" w:rsidR="00126BAF" w:rsidRPr="00CD67F3" w:rsidRDefault="00126BAF" w:rsidP="00126BAF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DD63F8">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD67F3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DD63F8">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2024/25, 36 582, nr. 65. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="15DB810F" w14:textId="77777777" w:rsidR="00FB6599" w:rsidRDefault="00FB6599" w:rsidP="00FB6599">
+    <w:p w14:paraId="1F459450" w14:textId="77777777" w:rsidR="00126BAF" w:rsidRPr="00CD67F3" w:rsidRDefault="00126BAF" w:rsidP="00126BAF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00DD63F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD67F3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DD63F8">
-[...32 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2024/25, 34 352, nr. 343.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="20F2EAFA" w14:textId="77777777" w:rsidR="00FB6599" w:rsidRPr="00962A00" w:rsidRDefault="00FB6599" w:rsidP="00FB6599">
+    <w:p w14:paraId="4B5771B1" w14:textId="77777777" w:rsidR="00126BAF" w:rsidRPr="00CD67F3" w:rsidRDefault="00126BAF" w:rsidP="00126BAF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00962A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD67F3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00962A00">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Inwerkingtreding per 1 januari 2027, gemeenten kunnen hierop vooruitlopen in 2026. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="222D3A16" w14:textId="77777777" w:rsidR="00034FD3" w:rsidRDefault="00034FD3" w:rsidP="00034FD3">
+    <w:p w14:paraId="74B168B7" w14:textId="77777777" w:rsidR="00126BAF" w:rsidRPr="00CD67F3" w:rsidRDefault="00126BAF" w:rsidP="00126BAF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD67F3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00AA4053">
+        <w:r w:rsidRPr="00CD67F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="18"/>
-            <w:szCs w:val="18"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Maatwerk Participatiewet voor de ondersteuning van jongeren in een kwetsbare positie | Divosa</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="3C1A197C" w14:textId="77777777" w:rsidR="00034FD3" w:rsidRPr="00962A00" w:rsidRDefault="00034FD3" w:rsidP="00034FD3">
+    <w:p w14:paraId="550B3761" w14:textId="77777777" w:rsidR="00126BAF" w:rsidRPr="00CD67F3" w:rsidRDefault="00126BAF" w:rsidP="00126BAF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="00962A00">
+        <w:r w:rsidRPr="00CD67F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="18"/>
-            <w:szCs w:val="18"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:footnoteRef/>
         </w:r>
-        <w:r w:rsidRPr="00962A00">
+        <w:r w:rsidRPr="00CD67F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="18"/>
-            <w:szCs w:val="18"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
-          <w:t xml:space="preserve"> </w:t>
+          <w:t xml:space="preserve"> Kamerstukken II 2024/25, 30 950, nr. 546.</w:t>
         </w:r>
-        <w:r w:rsidRPr="00962A00">
+      </w:hyperlink>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="2A586AAB" w14:textId="77777777" w:rsidR="00126BAF" w:rsidRPr="00CD67F3" w:rsidRDefault="00126BAF" w:rsidP="00126BAF">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId3" w:history="1">
+        <w:r w:rsidRPr="00CD67F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cs="Calibri"/>
-[...55 lines deleted...]
-            <w:szCs w:val="18"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Eindevaluatie van de Participatiewet, Sociaal en Cultureel Planbureau (2019)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="3D281E65" w14:textId="77777777" w:rsidR="00034FD3" w:rsidRDefault="00034FD3" w:rsidP="00034FD3">
+    <w:p w14:paraId="1D00E137" w14:textId="77777777" w:rsidR="00126BAF" w:rsidRPr="00CD67F3" w:rsidRDefault="00126BAF" w:rsidP="00126BAF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00272D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD67F3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00272D4A">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00CD67F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidRPr="00272D4A">
+        <w:r w:rsidRPr="00CD67F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="18"/>
-            <w:szCs w:val="18"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Stimulans voor de inzet van LKS? Evaluatie van de verandering in de financieringssystematiek van loonkostensubsidie (LKS), SEOR (2026)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="42B9A95C" w14:textId="77777777" w:rsidR="00C041E3" w:rsidRDefault="00C041E3">
+  <w:p w14:paraId="31B98A90" w14:textId="77777777" w:rsidR="00126BAF" w:rsidRPr="00126BAF" w:rsidRDefault="00126BAF" w:rsidP="00126BAF">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="737B2FC7" w14:textId="77777777" w:rsidR="00EC75E2" w:rsidRDefault="00DE5DB7">
-[...329 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="0A61A8EB" w14:textId="77777777" w:rsidR="00126BAF" w:rsidRPr="00126BAF" w:rsidRDefault="00126BAF" w:rsidP="00126BAF">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="687E36EF" w14:textId="77777777" w:rsidR="00EC75E2" w:rsidRDefault="00DE5DB7">
+  <w:p w14:paraId="18172999" w14:textId="77777777" w:rsidR="00126BAF" w:rsidRPr="00126BAF" w:rsidRDefault="00126BAF" w:rsidP="00126BAF">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1066 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
-</file>
-[...620 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...2 lines deleted...]
-  <w:documentProtection w:edit="trackedChanges" w:enforcement="1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00034FD3"/>
-[...153 lines deleted...]
-    <w:rsid w:val="00FE7896"/>
+    <w:rsidRoot w:val="00126BAF"/>
+    <w:rsid w:val="00126BAF"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00320F0E"/>
+    <w:rsid w:val="008C7ECE"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00A55899"/>
+    <w:rsid w:val="00C514B4"/>
+    <w:rsid w:val="00CD67F3"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00F44707"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4743D733"/>
+  <w14:docId w14:val="30E69226"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{775E216B-0113-4530-A6D2-C485BC4B85EF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3723,77 +1451,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3818,75 +1546,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3921,55 +1649,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4041,1296 +1769,704 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00034FD3"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00126BAF"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="700" w:line="300" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00126BAF"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00126BAF"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00126BAF"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00126BAF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00126BAF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00126BAF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00126BAF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00126BAF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00126BAF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00126BAF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00126BAF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00126BAF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00126BAF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00126BAF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00126BAF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00126BAF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00126BAF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00126BAF"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00126BAF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00126BAF"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00126BAF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00126BAF"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00126BAF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00126BAF"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00126BAF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00126BAF"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00126BAF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00126BAF"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="00126BAF"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...927 lines deleted...]
-      <w:szCs w:val="14"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:aliases w:val="Voetnoottekst Char2 Char,Voetnoottekst Char1 Char Char,Voetnoottekst Char3 Char Char Char,Voetnoottekst Char2 Char Char Char Char,Voetnoottekst Char1 Char Char Char Char Char,Voetnoottekst Char2,Voetnoottekst Char1 Char,Footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00034FD3"/>
+    <w:rsid w:val="00126BAF"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:aliases w:val="Voetnoottekst Char2 Char Char,Voetnoottekst Char1 Char Char Char,Voetnoottekst Char3 Char Char Char Char,Voetnoottekst Char2 Char Char Char Char Char,Voetnoottekst Char1 Char Char Char Char Char Char,Voetnoottekst Char2 Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00034FD3"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00126BAF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="Voetnootmarkering boek STT,Footnotemark,Footnotemark1,FR,Footnotemark2,FR1,Footnotemark3,FR2,Footnotemark4,FR3,Footnotemark5,FR4,Footnotemark6,Footnotemark7,Footnotemark8,FR5,Footnotemark11,Footnotemark21,FR11,Footnotemark31,FR21,FR31"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Char1CharCharCarCarCarCarCarCarCarCarCarCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00034FD3"/>
+    <w:rsid w:val="00126BAF"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Char1CharCharCarCarCarCarCarCarCarCarCarCar">
     <w:name w:val="Char1 Char Char Car Car Car Car Car Car Car Car Car Car"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Voetnootmarkering"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00034FD3"/>
+    <w:rsid w:val="00126BAF"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-      <w:szCs w:val="20"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...29 lines deleted...]
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005B0982"/>
+    <w:rsid w:val="00126BAF"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...5 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005B0982"/>
-[...9 lines deleted...]
-    <w:link w:val="OnderwerpvanopmerkingChar"/>
+    <w:rsid w:val="00126BAF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005B0982"/>
-[...8 lines deleted...]
-    <w:link w:val="Onderwerpvanopmerking"/>
+    <w:rsid w:val="00126BAF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00126BAF"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scp.nl/documenten/2019/11/19/eindevaluatie-van-de-participatiewet" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/brieven_regering/detail?id=2026Z10145&amp;did=2026D22802" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.divosa.nl/publicaties/maatwerk-participatiewet-voor-de-ondersteuning-van-jongeren-een-kwetsbare-positie" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seor.nl/publicatie/stimulans-voor-het-inzet-van-loonkostensubsidie/" TargetMode="External"/></Relationships>
-</file>
-[...6 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20Kamer%20(4).dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5387,51 +2523,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -5495,65 +2631,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5574,225 +2710,73 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>5</ap:Pages>
-  <ap:Words>2179</ap:Words>
-  <ap:Characters>11989</ap:Characters>
+  <ap:Words>2210</ap:Words>
+  <ap:Characters>12160</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>99</ap:Lines>
+  <ap:Lines>101</ap:Lines>
   <ap:Paragraphs>28</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>14140</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>14342</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...117 lines deleted...]
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>