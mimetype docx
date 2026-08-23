--- v0 (2026-07-04)
+++ v1 (2026-08-23)
@@ -1,3005 +1,987 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00263347" w:rsidRDefault="00F1628D" w14:paraId="5D80C256" w14:textId="77777777">
-[...28 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="000B0FCE" w:rsidR="000B0FCE" w:rsidP="000B0FCE" w:rsidRDefault="003420C4" w14:paraId="4564B236" w14:textId="569497D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0FCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B0FCE" w:rsidR="000B0FCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B0FCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>485</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B0FCE" w:rsidR="000B0FCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000B0FCE" w:rsidR="000B0FCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Maatschappelijk verantwoord ondernemen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B0FCE" w:rsidR="000B0FCE" w:rsidP="000B0FCE" w:rsidRDefault="000B0FCE" w14:paraId="0449DDD5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0FCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B0FCE" w:rsidR="003420C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>463</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B0FCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000B0FCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Financiën</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B0FCE" w:rsidR="003420C4" w:rsidP="000B0FCE" w:rsidRDefault="000B0FCE" w14:paraId="4367EB7C" w14:textId="22CEB5D1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0FCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B0FCE" w:rsidR="000B0FCE" w:rsidP="000B0FCE" w:rsidRDefault="000B0FCE" w14:paraId="7DAB5040" w14:textId="1C43B58A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0FCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag,  2 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B0FCE" w:rsidR="003420C4" w:rsidP="004F69A8" w:rsidRDefault="003420C4" w14:paraId="1C0F779A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000B0FCE" w:rsidR="00A27183" w:rsidP="004F69A8" w:rsidRDefault="00A27183" w14:paraId="386026AC" w14:textId="04C1DB87">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0FCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het ministerie van Financiën heeft aangifte gedaan bij het Openbaar Ministerie (OM) van het (mede) plegen van oplichting, valsheid in geschrift en witwassen door twee partijen en/of haar bestuurders bij het verkrijgen van exportkredietverzekeringen en financieringsverzekeringen (ekv’s) voor projecten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B0FCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00F1628D">
-[...23 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="000B0FCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze aangifte speelt in de context van bredere vermoedens van fraude met de Nederlandse ekv-faciliteit en bij andere landen die publieke ekv’s aanbieden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B0FCE" w:rsidR="00A27183" w:rsidP="004F69A8" w:rsidRDefault="00A27183" w14:paraId="5BB85FA3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000B0FCE" w:rsidR="00A27183" w:rsidP="004F69A8" w:rsidRDefault="00A27183" w14:paraId="4B39D12C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0FCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In deze brief informeer ik uw Kamer mede namens de minister van Buitenlandse Handel en Ontwikkelingssamenwerking over de aangifte en de vermoedens van fraude. Vervolgens ga ik in op de verschillende maatregelen die zijn genomen om de schade zoveel mogelijk te beperken en om dit type fraude bij de ekv in de toekomst te voorkomen. Omwille van de vertrouwelijkheid in het kader van het strafrechtelijk onderzoek deel ik op verzoek van het OM alleen de hoogstnoodzakelijke informatie. Vanwege het lopende onderzoek is gewacht met het informeren van uw Kamer tot dat het OM informatie naar buiten bracht. Dat is vanochtend gedaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B0FCE" w:rsidR="00A27183" w:rsidP="004F69A8" w:rsidRDefault="00A27183" w14:paraId="041A607A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000B0FCE" w:rsidR="00A27183" w:rsidP="004F69A8" w:rsidRDefault="00A27183" w14:paraId="02F3D37C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F1628D">
-        <w:rPr>
+      <w:r w:rsidRPr="000B0FCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vermoedens van fraude</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F1628D" w:rsidR="00F1628D" w:rsidP="00F1628D" w:rsidRDefault="00F1628D" w14:paraId="2368403C" w14:textId="77777777">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00F1628D">
+    <w:p w:rsidRPr="000B0FCE" w:rsidR="00A27183" w:rsidP="004F69A8" w:rsidRDefault="00A27183" w14:paraId="5F04E123" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0FCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De uitvoerder van de ekv – Atradius Dutch State Business (ADSB) – ontving eind 2024 signalen vanuit het netwerk van internationale exportkredietverzekeraars over mogelijke fraude bij de inzet van garanten bij een aantal ekv-gedekte projecten. Garanten worden vaak ingezet bij financiële transacties om te zorgen voor meer financiële zekerheid. Bij een ekv-gedekte transactie is veelal sprake van een exporteur of financier (de verzekerde) die betaald moet worden door een koper in het buitenland (de debiteur). De ekv dekt het risico af dat de verzekerde niet betaald wordt door de debiteur. Om het financieel risico van de debiteur te versterken, kan een garant worden ingezet. Een garant neemt de betalingsverplichting van de debiteur over, zodra de debiteur hier niet aan kan voldoen. De signalen duidden erop dat de financiële cijfers van garanten vermoedelijk vervalst zouden zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B0FCE" w:rsidR="00A27183" w:rsidP="004F69A8" w:rsidRDefault="00A27183" w14:paraId="593DD22F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000B0FCE" w:rsidR="00A27183" w:rsidP="004F69A8" w:rsidRDefault="00A27183" w14:paraId="33B53715" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0FCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Direct na de signalen van de mogelijke fraude is ADSB in samenspraak met de ministeries van Financiën en Buitenlandse Zaken een uitgebreid onderzoek gestart. Daarbij heeft ADSB twee gespecialiseerde onafhankelijke partijen ingeschakeld om ter plaatse te onderzoeken in hoeverre de zichtbare operationele activiteiten van de garanten stroken met gegevens uit de jaarrekeningen. Uit het onderzoek blijkt dat de financiële cijfers van ingezette garanten bij meerdere ekv-gedekte projecten niet kloppen. ADSB had accountantsverklaringen van de garanten ontvangen, maar deze zijn vermoedelijk vervalst. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B0FCE" w:rsidR="00A27183" w:rsidP="004F69A8" w:rsidRDefault="00A27183" w14:paraId="4A0EEA95" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000B0FCE" w:rsidR="00A27183" w:rsidP="004F69A8" w:rsidRDefault="00A27183" w14:paraId="394A3AAF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0FCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>voldoen</w:t>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00F1628D">
         <w:t xml:space="preserve">Na contact met andere landen werd duidelijk dat dit ook bij andere publieke exportkredietverzekeraars speelt. Zodoende lijkt sprake te zijn van een geraffineerd internationaal netwerk waarbij partijen in meerdere landen valse documentatie gebruiken om in aanmerking komen voor een ekv. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F1628D" w:rsidR="00F1628D" w:rsidP="00F1628D" w:rsidRDefault="00F1628D" w14:paraId="1EC49523" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="000B0FCE" w:rsidR="00A27183" w:rsidP="004F69A8" w:rsidRDefault="00A27183" w14:paraId="6FBA1C45" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000B0FCE" w:rsidR="00A27183" w:rsidP="004F69A8" w:rsidRDefault="00A27183" w14:paraId="51DB74F5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0FCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>De aangifte</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F1628D" w:rsidR="00F1628D" w:rsidP="00F1628D" w:rsidRDefault="00F1628D" w14:paraId="11D05A1A" w14:textId="77777777">
-      <w:r w:rsidRPr="00F1628D">
+    <w:p w:rsidRPr="000B0FCE" w:rsidR="00A27183" w:rsidP="004F69A8" w:rsidRDefault="00A27183" w14:paraId="6B22B870" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0FCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Op basis van artikel 162 Wetboek van Strafvordering is een ambtenaar wettelijk verplicht om aangifte te doen als zij een redelijk vermoeden heeft dat een bepaald strafbaar feit is gepleegd. Bij één ekv-gedekt project zijn er meerdere aanwijzingen dat er door een Nederlandse partij strafbare feiten zijn gepleegd bij het verkrijgen van een ekv en de financiering van het project. Daarom heb ik een strafrechtadvocaat ingeschakeld om namens ADSB en daarmee namens de Nederlandse staat aangifte te doen tegen de Nederlandse partij en de partij die bij dit project de garant heeft aangedragen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F1628D" w:rsidR="00F1628D" w:rsidP="00F1628D" w:rsidRDefault="00F1628D" w14:paraId="011D5A83" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="000B0FCE" w:rsidR="00A27183" w:rsidP="004F69A8" w:rsidRDefault="00A27183" w14:paraId="2E0A8DEF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000B0FCE" w:rsidR="00A27183" w:rsidP="004F69A8" w:rsidRDefault="00A27183" w14:paraId="65F3DD5E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0FCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Genomen maatregelen bij lopende </w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>Genomen maatregelen bij lopende ekv’s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B0FCE" w:rsidR="00A27183" w:rsidP="004F69A8" w:rsidRDefault="00A27183" w14:paraId="57804D4B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0FCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ADSB heeft alle lopende ekv-aanvragen, afgegeven dekkingstoezeggingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B0FCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="000B0FCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en polissen doorgelicht op vermoedens van fraude om schade voor de Staat zoveel mogelijk te beperken. In het geval van lopende aanvragen en dekkingstoezeggingen heeft ADSB nader onderzoek gedaan indien sprake was van betrokkenheid van een van de verdachte garanten. De aanvragen en dekkingstoezeggingen zijn stopgezet wanneer onvoldoende informatie beschikbaar was over de juistheid van de financiële omvang van garanten. ASDB heeft in afstemming met de Staat vier aanvragen afgewezen en vier dekkingstoezeggingen beëindigd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B0FCE" w:rsidR="00A27183" w:rsidP="004F69A8" w:rsidRDefault="00A27183" w14:paraId="70221088" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000B0FCE" w:rsidR="00A27183" w:rsidP="004F69A8" w:rsidRDefault="00A27183" w14:paraId="65E12CE3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>ekv’s</w:t>
-[...20 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0FCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Mogelijke schade </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B0FCE" w:rsidR="00A27183" w:rsidP="004F69A8" w:rsidRDefault="00A27183" w14:paraId="0A83E77F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0FCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Momenteel heeft ADSB veertien afgegeven polissen in verzekering voor negen projecten waarbij vermoedens van fraude bestaan. Op dit moment is het onzeker hoe groot de schade voor de Staat uiteindelijk zal zijn. Dit zal op termijn duidelijk worden. ADSB heeft wel mogelijkheden om de schade te beperken, bijvoorbeeld door zekerheden uit te winnen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B0FCE" w:rsidR="00A27183" w:rsidP="004F69A8" w:rsidRDefault="00A27183" w14:paraId="01549D40" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000B0FCE" w:rsidR="00A27183" w:rsidP="004F69A8" w:rsidRDefault="00A27183" w14:paraId="262156E0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0FCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De ekv-begrotingsreserve heeft een omvang van 826 miljoen euro en is voldoende om alle eventuele definitieve schade te dekken. Een schade is definitief wanneer ADSB geleden schade niet meer kan verhalen op de debiteur of diens garant. Zodra de schade definitief is, zal ik uw Kamer informeren via de reguliere begrotingsstukken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B0FCE" w:rsidR="00A27183" w:rsidP="004F69A8" w:rsidRDefault="00A27183" w14:paraId="680E92CF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000B0FCE" w:rsidR="00A27183" w:rsidP="004F69A8" w:rsidRDefault="00A27183" w14:paraId="122306D3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Mogelijke schade </w:t>
-[...16 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0FCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Aanscherping beleid </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B0FCE" w:rsidR="00A27183" w:rsidP="004F69A8" w:rsidRDefault="00A27183" w14:paraId="64C992EF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0FCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naar aanleiding van de vermeende fraude is in kaart gebracht welke maatregelen nodig zijn om dit type fraude bij de ekv in de toekomst te voorkomen en is het beleid hieromtrent aangescherpt. De aanpassingen betreffen onder meer het definiëren van risico-indicatoren en het stellen van scherpe eisen aan garanten, zodat fraude met financiële cijfers en accountantsverklaringen gedetecteerd kan worden. ADSB-medewerkers hebben hierin aanvullende trainingen gekregen. Ook is in het nieuwe beleid een vereiste opgenomen dat een garant een belang moet hebben in de partij of in het project waarvoor ze garant staat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000B0FCE" w:rsidR="00A27183" w:rsidP="004F69A8" w:rsidRDefault="00A27183" w14:paraId="2416C334" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000B0FCE" w:rsidR="00A27183" w:rsidP="004F69A8" w:rsidRDefault="00A27183" w14:paraId="184B5658" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0FCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Aanscherping beleid </w:t>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00F1628D">
         <w:t>ADSB neemt in internationaal verband een leidende rol om ervaringen en handelingsperspectieven met andere landen te delen. Zo heeft ADSB op tijd andere exportkredietverzekeraars gewaarschuwd om herhaling te voorkomen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F1628D" w:rsidR="00F1628D" w:rsidP="00F1628D" w:rsidRDefault="00F1628D" w14:paraId="3630E361" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F1628D">
+    <w:p w:rsidRPr="000B0FCE" w:rsidR="00A27183" w:rsidP="004F69A8" w:rsidRDefault="00A27183" w14:paraId="1D3C2724" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000B0FCE" w:rsidR="00A27183" w:rsidP="004F69A8" w:rsidRDefault="00A27183" w14:paraId="27B65A42" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0FCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Op dit moment wordt de uitvoering van de ekv aanbesteed. In de aanbesteding zijn dan ook eisen opgenomen over het mitigeren van risico’s op fraude en de versterking van de algehele risicobeheersing.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F1628D">
-        <w:rPr>
+      <w:r w:rsidRPr="000B0FCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00F1628D">
+      <w:r w:rsidRPr="000B0FCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F1628D" w:rsidR="00F1628D" w:rsidP="00F1628D" w:rsidRDefault="00F1628D" w14:paraId="030A8155" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F1628D">
+    <w:p w:rsidRPr="000B0FCE" w:rsidR="00A27183" w:rsidP="004F69A8" w:rsidRDefault="00A27183" w14:paraId="19B16913" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000B0FCE" w:rsidR="00A27183" w:rsidP="004F69A8" w:rsidRDefault="00A27183" w14:paraId="4618C23D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0FCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Ik hoop u hiermee voor nu voldoende geïnformeerd te hebben.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00263347" w:rsidRDefault="00263347" w14:paraId="1ECA7E58" w14:textId="77777777"/>
-[...142 lines deleted...]
-      <w:pgMar w:top="2948" w:right="2834" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="000B0FCE" w:rsidR="00A27183" w:rsidP="004F69A8" w:rsidRDefault="00A27183" w14:paraId="3EE06AD0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000B0FCE" w:rsidR="000B0FCE" w:rsidP="004F69A8" w:rsidRDefault="000B0FCE" w14:paraId="53A1859E" w14:textId="31CE6D5E">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0FCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Financiën,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B0FCE" w:rsidP="004F69A8" w:rsidRDefault="000B0FCE" w14:paraId="51D91E54" w14:textId="716E920E">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0FCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>E. Eerenberg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004F69A8" w:rsidP="004F69A8" w:rsidRDefault="004F69A8" w14:paraId="6D23E4B3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000B0FCE" w:rsidR="004F69A8" w:rsidP="004F69A8" w:rsidRDefault="004F69A8" w14:paraId="2C75CA39" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="000B0FCE" w:rsidR="004F69A8">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7BD02793" w14:textId="77777777" w:rsidR="00E47A81" w:rsidRDefault="00E47A81">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="740F80BC" w14:textId="77777777" w:rsidR="001067DA" w:rsidRDefault="001067DA" w:rsidP="00A27183">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22B47D94" w14:textId="77777777" w:rsidR="00E47A81" w:rsidRDefault="00E47A81">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2420C0AA" w14:textId="77777777" w:rsidR="001067DA" w:rsidRDefault="001067DA" w:rsidP="00A27183">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...10 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2D13C3C7" w14:textId="77777777" w:rsidR="00A27183" w:rsidRPr="00A27183" w:rsidRDefault="00A27183" w:rsidP="00A27183">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="46818D70" w14:textId="77777777" w:rsidR="00A27183" w:rsidRPr="00A27183" w:rsidRDefault="00A27183" w:rsidP="00A27183">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="19673C77" w14:textId="77777777" w:rsidR="00A27183" w:rsidRPr="00A27183" w:rsidRDefault="00A27183" w:rsidP="00A27183">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="02574840" w14:textId="77777777" w:rsidR="00E47A81" w:rsidRDefault="00E47A81">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6F66FB0D" w14:textId="77777777" w:rsidR="001067DA" w:rsidRDefault="001067DA" w:rsidP="00A27183">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E7D2BCC" w14:textId="77777777" w:rsidR="00E47A81" w:rsidRDefault="00E47A81">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6ACB7D64" w14:textId="77777777" w:rsidR="001067DA" w:rsidRDefault="001067DA" w:rsidP="00A27183">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="1496366B" w14:textId="77777777" w:rsidR="00F1628D" w:rsidRPr="001D231E" w:rsidRDefault="00F1628D" w:rsidP="00F1628D">
+    <w:p w14:paraId="3787C037" w14:textId="77777777" w:rsidR="00A27183" w:rsidRPr="000B0FCE" w:rsidRDefault="00A27183" w:rsidP="00F1628D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00720AF2">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0FCE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00720AF2">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="000B0FCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00720AF2">
-        <w:rPr>
+      <w:r w:rsidRPr="000B0FCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="14"/>
-[...46 lines deleted...]
-        <w:t>.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de ekv-faciliteit worden betalingsrisico’s verzekerd die zijn verbonden aan Nederlandse handel en investeringen in het buitenland. De Nederlandse staat treedt op als verzekeraar en ADSB voert de ekv-faciliteit uit in naam van en voor rekening en risico van de Staat. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B0FCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De werking van de ekv-faciliteit is uitgebreid toegelicht in bijvoorbeeld de Beleidsdoorlichting artikel 5 begroting IX: Exportkredietverzekeringen, -garanties en investeringsverzekeringen (Kamerstuk 31 935, nr. 82).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="61B25A45" w14:textId="77777777" w:rsidR="00F1628D" w:rsidRDefault="00F1628D" w:rsidP="00F1628D">
+    <w:p w14:paraId="6DE5DEB6" w14:textId="77777777" w:rsidR="00A27183" w:rsidRPr="000B0FCE" w:rsidRDefault="00A27183" w:rsidP="00F1628D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00523C6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0FCE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00523C6D">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> in verzekering te nemen. </w:t>
+      <w:r w:rsidRPr="000B0FCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Een dekkingstoezegging is een voorloper van een polis. Het is een juridische toezegging van ADSB dat de Staat bereid is om de ekv-aanvraag in verzekering te nemen. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="123DFA23" w14:textId="77777777" w:rsidR="00F1628D" w:rsidRPr="00523C6D" w:rsidRDefault="00F1628D" w:rsidP="00F1628D">
+    <w:p w14:paraId="269DD911" w14:textId="77777777" w:rsidR="00A27183" w:rsidRPr="000B0FCE" w:rsidRDefault="00A27183" w:rsidP="00F1628D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00523C6D">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B0FCE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00523C6D">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="000B0FCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 26 485, nr.460</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0C44E1E0" w14:textId="77777777" w:rsidR="00263347" w:rsidRDefault="00F1628D">
-[...326 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="3099D071" w14:textId="77777777" w:rsidR="00A27183" w:rsidRPr="00A27183" w:rsidRDefault="00A27183" w:rsidP="00A27183">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="55B0C9C1" w14:textId="77777777" w:rsidR="00263347" w:rsidRDefault="00F1628D">
-[...1369 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="46E5816F" w14:textId="77777777" w:rsidR="00A27183" w:rsidRPr="00A27183" w:rsidRDefault="00A27183" w:rsidP="00A27183">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...470 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="107C47CD" w14:textId="77777777" w:rsidR="00A27183" w:rsidRPr="00A27183" w:rsidRDefault="00A27183" w:rsidP="00A27183">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00263347"/>
-[...18 lines deleted...]
-    <w:rsid w:val="2133D757"/>
+    <w:rsidRoot w:val="00A27183"/>
+    <w:rsid w:val="000B0FCE"/>
+    <w:rsid w:val="001067DA"/>
+    <w:rsid w:val="00203380"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="003420C4"/>
+    <w:rsid w:val="004F69A8"/>
+    <w:rsid w:val="00527254"/>
+    <w:rsid w:val="005C2443"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00A218C9"/>
+    <w:rsid w:val="00A27183"/>
+    <w:rsid w:val="00B86281"/>
+    <w:rsid w:val="00DA1A94"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="56C5D50F"/>
-  <w15:docId w15:val="{31A88358-3D23-410E-9894-5890A8D87450}"/>
+  <w14:docId w14:val="67735892"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{DE418A84-F76C-49A5-8484-1D333609F67F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3008,77 +990,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3103,75 +1085,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3206,55 +1188,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3325,979 +1307,769 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:pPr>
-[...6 lines deleted...]
-      <w:szCs w:val="18"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A27183"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A27183"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A27183"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A27183"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A27183"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A27183"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A27183"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A27183"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A27183"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Aanvraag ICT middelen producten tabel"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A27183"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A27183"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A27183"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A27183"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A27183"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A27183"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A27183"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A27183"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A27183"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...5 lines deleted...]
-    <w:name w:val="Aanvraagformulier ICT middelen Calibri"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A27183"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A27183"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...9 lines deleted...]
-    <w:name w:val="Aanvraagformulier ICT middelen Kop 1"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A27183"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A27183"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...10 lines deleted...]
-    <w:name w:val="Aanvraagformulier ICT middelen V8"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A27183"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00A27183"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A27183"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A27183"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...211 lines deleted...]
-    </w:pPr>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A27183"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00A27183"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A27183"/>
     <w:rPr>
       <w:b/>
-      <w:color w:val="682280"/>
-[...239 lines deleted...]
-      <w:b/>
+      <w:bCs/>
       <w:smallCaps/>
-      <w:sz w:val="13"/>
-[...102 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardSlotzin">
     <w:name w:val="Standaard_Slotzin"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...18 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00A27183"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...15 lines deleted...]
-    </w:tblPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelzonderranden">
     <w:name w:val="Tabel zonder randen"/>
-    <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00A27183"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabeltekstStandaard">
-[...34 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Verdana7">
     <w:name w:val="Verdana 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00A27183"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="140" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="14"/>
-    </w:rPr>
-[...19 lines deleted...]
-      <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
     <w:name w:val="Witregel W1 (bodytekst)"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...25 lines deleted...]
-      <w:szCs w:val="2"/>
+    <w:rsid w:val="00A27183"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F1628D"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00A27183"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F1628D"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00A27183"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F1628D"/>
+    <w:rsid w:val="00A27183"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00763E7F"/>
+    <w:rsid w:val="00A27183"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00763E7F"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00A27183"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00763E7F"/>
+    <w:rsid w:val="00A27183"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00763E7F"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00A27183"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="000B0FCE"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4354,51 +2126,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4462,65 +2234,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4541,218 +2313,97 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>930</ap:Words>
-  <ap:Characters>5119</ap:Characters>
+  <ap:Words>949</ap:Words>
+  <ap:Characters>5225</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>42</ap:Lines>
+  <ap:Lines>43</ap:Lines>
   <ap:Paragraphs>12</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Brief aan Eerste of Tweede Kamer - Informeren aangifte en beleid fraude exportkredietverzekering (ekv)</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6037</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6162</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-07-03T11:26:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...107 lines deleted...]
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>