--- v0 (2026-07-04)
+++ v1 (2026-08-21)
@@ -1,4335 +1,954 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00C05B2D" w:rsidR="00C05B2D" w:rsidP="00C05B2D" w:rsidRDefault="00C05B2D" w14:paraId="364E962C" w14:textId="77777777">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="005C1E42" w:rsidR="005C1E42" w:rsidP="00B844AD" w:rsidRDefault="00E96F37" w14:paraId="43F3BBA6" w14:textId="609E7FF5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1E42" w:rsidR="005C1E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>824</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1E42" w:rsidR="005C1E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005C1E42" w:rsidR="005C1E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Integratiebeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005C1E42" w:rsidR="00E96F37" w:rsidP="00646EF2" w:rsidRDefault="005C1E42" w14:paraId="498BD083" w14:textId="42A4347E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1E42" w:rsidR="00E96F37">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>512</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005C1E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>minister van Werk en Participatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005C1E42" w:rsidR="005C1E42" w:rsidP="00646EF2" w:rsidRDefault="005C1E42" w14:paraId="05F48DBE" w14:textId="24A73F40">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005C1E42" w:rsidR="005C1E42" w:rsidP="00646EF2" w:rsidRDefault="005C1E42" w14:paraId="05B76BBA" w14:textId="03B26CA1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 3 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005C1E42" w:rsidR="00E96F37" w:rsidP="00646EF2" w:rsidRDefault="00E96F37" w14:paraId="6EEFB33A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005C1E42" w:rsidR="00646EF2" w:rsidP="005C1E42" w:rsidRDefault="00646EF2" w14:paraId="78BB1A1B" w14:textId="0CBF5E84">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>De afgelopen jaren hebben rechterlijke uitspraken impact gehad op de boetes voor asielstatushouders die verwijtbaar niet binnen de inburgeringstermijn zijn ingeburgerd.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A63FAA" w:rsidR="00A63FAA">
+      <w:r w:rsidRPr="005C1E42">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A63FAA">
+      <w:r w:rsidRPr="005C1E42">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      <w:r w:rsidR="00674AFA">
+      <w:r w:rsidRPr="005C1E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mijn ambtsvoorgangers hebben de Tweede Kamer daarover op meerdere momenten geïnformeerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1E42">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="001908CD">
-[...50 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="005C1E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ik informeer uw Kamer met deze brief nader over de gevolgen van deze uitspraken en over de nieuwe uitspraak van de Afdeling bestuursrechtspraak van de Raad van State van 18 februari jl.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005C1E42" w:rsidR="00646EF2" w:rsidP="005C1E42" w:rsidRDefault="00646EF2" w14:paraId="3CE580A2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00A67C78" w:rsidR="00AF16B6" w:rsidP="00275DA0" w:rsidRDefault="00AF16B6" w14:paraId="77A83DB2" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="005C1E42" w:rsidR="00646EF2" w:rsidP="005C1E42" w:rsidRDefault="00646EF2" w14:paraId="4B84A662" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A67C78">
-        <w:rPr>
+      <w:r w:rsidRPr="005C1E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Wi2013</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00275DA0" w:rsidP="00275DA0" w:rsidRDefault="004E027E" w14:paraId="0C53BBB8" w14:textId="77777777">
-[...183 lines deleted...]
-      <w:r w:rsidR="00D712C9">
+    <w:p w:rsidRPr="005C1E42" w:rsidR="00646EF2" w:rsidP="005C1E42" w:rsidRDefault="00646EF2" w14:paraId="3AEFEE25" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het Hof van Justitie van de Europese Unie en van de Afdeling bestuursrechtspraak van de Raad van State (hierna: Afdeling) hebben in 2025 uitspraken gedaan over de Wet inburgering 2013 (hierna: Wi2013). In de kern heeft de Afdeling geconcludeerd dat een gebrek aan resultaat, namelijk het feit dat een asielstatushouder het inburgeringsexamen niet met succes heeft afgelegd, niet stelselmatig mag worden bestraft met een geldboete. Dit is strijdig met (hoger) Unierecht. Daarnaast heeft de Afdeling bepaald dat onder de Wi2013 het opleggen van een terugbetalingsverplichting van de lening aan asielstatushouders niet is toegestaan, omdat een verplicht inburgeringsprogramma voor hen in beginsel kosteloos dient te zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005C1E42" w:rsidR="00646EF2" w:rsidP="005C1E42" w:rsidRDefault="00646EF2" w14:paraId="218FD48A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005C1E42" w:rsidR="00646EF2" w:rsidP="005C1E42" w:rsidRDefault="00646EF2" w14:paraId="25D97678" w14:textId="2499B1D7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Als gevolg van deze uitspraken heeft mijn voorganger uw Kamer vorig jaar geïnformeerd dat DUO in zijn opdracht geen boetes meer oplegt aan asielstatushouders onder de Wi2013 (nog wel aan gezins- en overige migranten, want de rechterlijke uitspraken zien niet op deze groepen).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1E42">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidR="003862A3">
-[...59 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="005C1E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ook is bepaald dat lopende leningen niet meer hoeven worden terugbetaald. Onherroepelijke besluiten over boetes en leningen van asielstatushouders onder de Wi2013, waar tegen geen bezwaar of beroep meer mogelijk is, zijn naar aanleiding van deze uitspraken niet ingetrokken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005C1E42" w:rsidR="00646EF2" w:rsidP="005C1E42" w:rsidRDefault="00646EF2" w14:paraId="60749545" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005C1E42" w:rsidR="00646EF2" w:rsidP="005C1E42" w:rsidRDefault="00646EF2" w14:paraId="738F5114" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043341F">
-        <w:rPr>
+      <w:r w:rsidRPr="005C1E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t>Herzien onherroepelijke besluiten Wi2013</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005C1E42" w:rsidR="00646EF2" w:rsidP="005C1E42" w:rsidRDefault="00646EF2" w14:paraId="5C266460" w14:textId="37484E50">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met een recente uitspraak van de Afdeling van 18 februari jl.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1E42">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="005C1E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is echter duidelijk geworden dat de eerdere rechterlijke uitspraken uit 2025 ook zien op onherroepelijke besluiten betreffende de boete en de terugbetaling van de lening door asielstatushouders. De Afdeling geeft aan dat ook dergelijke besluiten gezien de eerdere uitspraken onmiskenbaar onjuist zijn geweest en het onredelijk zou zijn om deze besluiten in stand te laten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005C1E42" w:rsidR="00646EF2" w:rsidP="005C1E42" w:rsidRDefault="00646EF2" w14:paraId="47E5974F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005C1E42" w:rsidR="00646EF2" w:rsidP="005C1E42" w:rsidRDefault="00646EF2" w14:paraId="4DEA82C5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik zie mij dan ook genoodzaakt alle reeds genomen en vaststaande besluiten bij verwijtbare termijnoverschrijdingen te herzien waar het asielstatushouders onder de Wi2013 betreft. Dit betekent dat betaalde bedragen voor boetes en/of aflossing van leningen zullen worden terugbetaald aan de betreffende asielstatushouders en de nog openstaande bedragen voor asielstatushouders worden kwijtgescholden. Dit betreft samen circa 3.300 personen. Ik heb DUO gevraagd hiervoor een herstelactie op te zetten. Het streven is om dit najaar te starten met de herstelactie. Ik heb hier in totaal € 9 miljoen voor gereserveerd. Daarvan is ongeveer € 5,8 miljoen gereserveerd voor het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Herzien onherroepelijke besluiten Wi2013</w:t>
-[...15 lines deleted...]
-      <w:r>
+        <w:t>terugbetalen van afgeloste leningen en boetes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1E42">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-        </w:rPr>
-[...163 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidR="002848B3">
-[...88 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="005C1E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en € 3,2 miljoen voor o.a. wettelijke rente over de betaalde bedragen (conform de Algemene wet bestuursrecht) en uitvoeringskosten. Dekking voor deze herstelactie wordt gevonden binnen de SZW-begroting en verwerkt bij de augustusbesluitvorming. De nog openstaande bedragen van asielstatushouders (circa € 9 miljoen) worden kwijtgescholden. Dit heeft geen gevolgen voor de begroting, omdat aan de ontvangstenkant geen rekening wordt gehouden met terugbetalingen door asielstatushouders. Ik informeer uw Kamer in het najaar over de nadere uitwerking en voortgang van de herstelactie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005C1E42" w:rsidR="00646EF2" w:rsidP="005C1E42" w:rsidRDefault="00646EF2" w14:paraId="38A7ADF0" w14:textId="647FA085">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005C1E42" w:rsidR="00646EF2" w:rsidP="005C1E42" w:rsidRDefault="00646EF2" w14:paraId="13C89905" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="005C1E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Wetswijziging </w:t>
-[...31 lines deleted...]
-      <w:r>
+        <w:t>Wetswijziging Wi2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005C1E42" w:rsidR="00646EF2" w:rsidP="005C1E42" w:rsidRDefault="00646EF2" w14:paraId="11A31D93" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast heeft mijn voorganger de Tweede Kamer geïnformeerd over handhaving onder de Wet inburgering 2021 (hierna: Wi2021)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1E42">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidR="00893BFB">
-[...378 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="005C1E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en het feit dat DUO ook onder de Wi2021 geen boetes meer oplegt aan asielstatushouders. Die boetes zijn immers vergelijkbaar met die onder de Wi2013, want de boetes zien op resultaat. Daarmee zijn zij eveneens in strijd met (hoger) Unierecht. Dit laat onverlet dat de Wi2021 nog steeds voorziet in een boetemogelijkheid om de inburgeringsplicht bij asielstatushouders te handhaven. Mijn voorganger heeft uw Kamer geïnformeerd over het standpunt van SZW en VNG dat de gemeentelijke boetes die op inspanning zien nog wel opgelegd kunnen worden, mits dit zorgvuldig en individueel gebeurt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005C1E42" w:rsidR="00646EF2" w:rsidP="005C1E42" w:rsidRDefault="00646EF2" w14:paraId="39B25231" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005C1E42" w:rsidR="00646EF2" w:rsidP="005C1E42" w:rsidRDefault="00646EF2" w14:paraId="0907E7B6" w14:textId="0F3E04C8">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik zie juridisch geen ruimte om voor asielstatushouders wederom een boete door DUO voor een gebrek aan resultaat in te voeren. Daarnaast is het invoeren van een boete voor asielstatushouders door DUO op inspanning niet mogelijk náást de gemeentelijke boetes, die ook op inspanning zien. Dat is immers strijdig met het fundamentele rechtsbeginsel dat iemand niet twee keer gestraft kan worden voor hetzelfde feit (ne bis in idem). Gemeenten hebben gezien hun regierol het beste zicht op inburgeraars en hun inspanningen in het inburgeringstraject. De wettelijke bepalingen voor boetes door DUO (artikel 24 en 25 Wi2021) dienen daarom voor asielstatushouders geschrapt te worden. Ik zet hiervoor een wetswijziging in gang. Aangezien de Wi2021 geen bepaling kent omtrent leningen van asielstatushouders en inburgeren voor hen kosteloos is, hoeft de wet op dat punt niet aangepast te worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005C1E42" w:rsidR="00646EF2" w:rsidP="005C1E42" w:rsidRDefault="00646EF2" w14:paraId="0F50F6A7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005C1E42" w:rsidR="00646EF2" w:rsidP="005C1E42" w:rsidRDefault="00646EF2" w14:paraId="30132DB9" w14:textId="594A26CD">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik vind het belangrijk dat gemeenten als onderdeel van hun regierol waar nodig daadwerkelijk invulling geven aan de bevoegdheid en verantwoordelijkheid om de inburgeringsplicht te handhaven. Dat verandert niet door de uitspraken van de Afdeling. Gemeenten beschikken over verschillende instrumenten om inburgeraars te stimuleren én aan te spreken op hun verplichtingen. Ik blijf daarom nauwgezet monitoren hoe gemeenten handhaven en inburgeringsplichtigen stimuleren om tijdig aan hun plicht te voldoen. In overleg met de VNG wil ik bezien op welke wijze gemeenten hierbij verder kunnen worden gefaciliteerd en of nadere regelgeving gewenst is om te borgen dat de inburgeringsplicht ook daadwerkelijk wordt nageleefd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005C1E42" w:rsidR="00646EF2" w:rsidP="005C1E42" w:rsidRDefault="00646EF2" w14:paraId="6ACDEFDD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005C1E42" w:rsidR="00646EF2" w:rsidP="005C1E42" w:rsidRDefault="00646EF2" w14:paraId="09C2D6CC" w14:textId="08A6D036">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1E42" w:rsidR="005C1E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Werk en Participatie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005C1E42" w:rsidR="00646EF2" w:rsidP="005C1E42" w:rsidRDefault="00646EF2" w14:paraId="7ADF22B8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>A.A. Aartsen</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00221DFF">
+    <w:p w:rsidRPr="005C1E42" w:rsidR="00FE0FA3" w:rsidP="005C1E42" w:rsidRDefault="00FE0FA3" w14:paraId="5D43DFDB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="005C1E42" w:rsidR="00FE0FA3" w:rsidSect="00CF0B53">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
-      <w:pgSz w:w="11905" w:h="16837"/>
-      <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78DF1A72" w14:textId="77777777" w:rsidR="001E3584" w:rsidRDefault="001E3584">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="12297B77" w14:textId="77777777" w:rsidR="00373079" w:rsidRDefault="00373079" w:rsidP="00646EF2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F6DEB7E" w14:textId="77777777" w:rsidR="001E3584" w:rsidRDefault="001E3584">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="25F23F5E" w14:textId="77777777" w:rsidR="00373079" w:rsidRDefault="00373079" w:rsidP="00646EF2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A042029" w:usb3="00000000" w:csb0="800001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...25 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="18E84FF4" w14:textId="77777777" w:rsidR="009763EF" w:rsidRDefault="009763EF">
+  <w:p w14:paraId="058C5995" w14:textId="77777777" w:rsidR="00646EF2" w:rsidRPr="00646EF2" w:rsidRDefault="00646EF2" w:rsidP="00646EF2">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4FD613E7" w14:textId="77777777" w:rsidR="009763EF" w:rsidRDefault="009763EF">
+  <w:p w14:paraId="079271B8" w14:textId="77777777" w:rsidR="00646EF2" w:rsidRPr="00646EF2" w:rsidRDefault="00646EF2" w:rsidP="00646EF2">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1D5B97CF" w14:textId="77777777" w:rsidR="009763EF" w:rsidRDefault="009763EF">
+  <w:p w14:paraId="488CD252" w14:textId="77777777" w:rsidR="00646EF2" w:rsidRPr="00646EF2" w:rsidRDefault="00646EF2" w:rsidP="00646EF2">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3FA0E058" w14:textId="77777777" w:rsidR="001E3584" w:rsidRDefault="001E3584">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3DD11EAD" w14:textId="77777777" w:rsidR="00373079" w:rsidRDefault="00373079" w:rsidP="00646EF2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="286E00FD" w14:textId="77777777" w:rsidR="001E3584" w:rsidRDefault="001E3584">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="08E08323" w14:textId="77777777" w:rsidR="00373079" w:rsidRDefault="00373079" w:rsidP="00646EF2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="7AAEE370" w14:textId="77777777" w:rsidR="00A63FAA" w:rsidRPr="008E3B5E" w:rsidRDefault="00A63FAA" w:rsidP="00A63FAA">
+    <w:p w14:paraId="1F9DE84B" w14:textId="77777777" w:rsidR="00646EF2" w:rsidRPr="005C1E42" w:rsidRDefault="00646EF2" w:rsidP="00646EF2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008E3B5E">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1E42">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008E3B5E">
-[...11 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="005C1E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> HvJEU 4 februari 2025, ECLI:EU:C:2025:52; ABRvS 9 juli 2025, ECLI:NL:RVS:2025:3087.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="22584583" w14:textId="77777777" w:rsidR="00674AFA" w:rsidRDefault="00674AFA" w:rsidP="00674AFA">
+    <w:p w14:paraId="07E54EAE" w14:textId="77777777" w:rsidR="00646EF2" w:rsidRPr="005C1E42" w:rsidRDefault="00646EF2" w:rsidP="00646EF2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="008E3B5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1E42">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008E3B5E">
-[...74 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="005C1E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2023/24, 32 824, nr. 408; Kamerstukken II, 2023/24, 32 824, nr. 438, Kamerstukken II, 2025/2026, 32 824, nr. 475, Aanhangsel Handelingen II 2024/2025, nr. 2865.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="2F6F75F4" w14:textId="77777777" w:rsidR="00D712C9" w:rsidRPr="0069711C" w:rsidRDefault="00D712C9">
+    <w:p w14:paraId="03081CFE" w14:textId="77777777" w:rsidR="00646EF2" w:rsidRPr="005C1E42" w:rsidRDefault="00646EF2" w:rsidP="00646EF2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1E42">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="005C1E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 32 824, nr. 475.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="620CD06E" w14:textId="77777777" w:rsidR="00B706F7" w:rsidRDefault="00B706F7" w:rsidP="00B706F7">
+    <w:p w14:paraId="694CDD17" w14:textId="77777777" w:rsidR="00646EF2" w:rsidRPr="005C1E42" w:rsidRDefault="00646EF2" w:rsidP="00646EF2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1E42">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-        <w:t>ECLI:NL:RVS:2026:925</w:t>
+      <w:r w:rsidRPr="005C1E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ABRvS 18 februari 2026, ECLI:NL:RVS:2026:925</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="20A4EE0B" w14:textId="77777777" w:rsidR="00863687" w:rsidRPr="00863687" w:rsidRDefault="00863687">
+    <w:p w14:paraId="44CAAAA0" w14:textId="77777777" w:rsidR="00646EF2" w:rsidRPr="005C1E42" w:rsidRDefault="00646EF2" w:rsidP="00646EF2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00863687">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1E42">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="00311642">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> Peildatum cijfers DUO 22 juni 2026</w:t>
+      <w:r w:rsidRPr="005C1E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Peildatum cijfers DUO 22 juni 2026</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="724CECEA" w14:textId="77777777" w:rsidR="00B706F7" w:rsidRPr="00863687" w:rsidRDefault="00B706F7" w:rsidP="00B706F7">
+    <w:p w14:paraId="2E00A2DA" w14:textId="77777777" w:rsidR="00646EF2" w:rsidRPr="005C1E42" w:rsidRDefault="00646EF2" w:rsidP="00646EF2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1E42">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00863687">
-[...7 lines deleted...]
-        <w:t>Kamerstukken II 2025/26, 32 824, nr. 475.</w:t>
+      <w:r w:rsidRPr="005C1E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 32 824, nr. 475.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2533DF9C" w14:textId="77777777" w:rsidR="009763EF" w:rsidRDefault="009763EF">
+  <w:p w14:paraId="2DC72ED9" w14:textId="77777777" w:rsidR="00646EF2" w:rsidRPr="00646EF2" w:rsidRDefault="00646EF2" w:rsidP="00646EF2">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="348B7E17" w14:textId="77777777" w:rsidR="00221DFF" w:rsidRDefault="00243F18">
-[...309 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="03C160C2" w14:textId="77777777" w:rsidR="00646EF2" w:rsidRPr="00646EF2" w:rsidRDefault="00646EF2" w:rsidP="00646EF2">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7113D44A" w14:textId="77777777" w:rsidR="00221DFF" w:rsidRDefault="00243F18">
-[...1022 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="53A2AA26" w14:textId="77777777" w:rsidR="00646EF2" w:rsidRPr="00646EF2" w:rsidRDefault="00646EF2" w:rsidP="00646EF2">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...828 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00221DFF"/>
-[...495 lines deleted...]
-    <w:rsid w:val="00FF0155"/>
+    <w:rsidRoot w:val="00646EF2"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00373079"/>
+    <w:rsid w:val="0040588F"/>
+    <w:rsid w:val="005C1E42"/>
+    <w:rsid w:val="00646EF2"/>
+    <w:rsid w:val="008F55B2"/>
+    <w:rsid w:val="00940368"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00C0345C"/>
+    <w:rsid w:val="00CF0B53"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00E0357E"/>
+    <w:rsid w:val="00E2225A"/>
+    <w:rsid w:val="00E96F37"/>
+    <w:rsid w:val="00F33533"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5E497185"/>
+  <w14:docId w14:val="2B9F2295"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{1BD6C5AB-CBEB-403B-8FA2-9E342E548D30}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4338,77 +957,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4433,75 +1052,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4536,55 +1155,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4656,1328 +1275,700 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:after="700" w:line="300" w:lineRule="exact"/>
+    <w:rsid w:val="00646EF2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="00646EF2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="00646EF2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="00646EF2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00646EF2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00646EF2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00646EF2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00646EF2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00646EF2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...84 lines deleted...]
-    <w:rPr>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00646EF2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00646EF2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00646EF2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00646EF2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-      <w:sz w:val="13"/>
-[...7 lines deleted...]
-    <w:rPr>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00646EF2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00646EF2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-    </w:rPr>
-[...555 lines deleted...]
-    </w:pPr>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00646EF2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00646EF2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00646EF2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...9 lines deleted...]
-    <w:name w:val="Toezendgegevens"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00646EF2"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00646EF2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...4 lines deleted...]
-    <w:name w:val="V12"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00646EF2"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00646EF2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...8 lines deleted...]
-    <w:name w:val="V12 na 35"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00646EF2"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00646EF2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00646EF2"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00646EF2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...13 lines deleted...]
-    </w:pPr>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00646EF2"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00646EF2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00646EF2"/>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="12"/>
-[...189 lines deleted...]
-      <w:szCs w:val="9"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
     <w:name w:val="Witregel W1 (bodytekst)"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...64 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00646EF2"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...38 lines deleted...]
-    </w:pPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D6361C"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00646EF2"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D6361C"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00646EF2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D6361C"/>
+    <w:rsid w:val="00646EF2"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...29 lines deleted...]
-    <w:name w:val="Unresolved Mention"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00646EF2"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:rsid w:val="00646EF2"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00893BFB"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00646EF2"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00646EF2"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="005C1E42"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...52 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -6034,51 +2025,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -6142,65 +2133,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -6221,225 +2212,76 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>5007</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>932</ap:Words>
+  <ap:Characters>5131</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>41</ap:Lines>
-  <ap:Paragraphs>11</ap:Paragraphs>
+  <ap:Lines>42</ap:Lines>
+  <ap:Paragraphs>12</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5906</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6051</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="URL">
-[...113 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="iUwBrief">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>