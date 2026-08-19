--- v0 (2026-07-04)
+++ v1 (2026-08-19)
@@ -1,13514 +1,10100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="0013614A" w:rsidP="0013614A" w:rsidRDefault="0013614A" w14:paraId="35C2BB17" w14:textId="77777777">
-[...15 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00010554" w:rsidR="00010554" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="36747E9B" w14:textId="788396C3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>34</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010554" w:rsidR="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001762CB">
-[...199 lines deleted...]
-      <w:r w:rsidR="005F627D">
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>352</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010554" w:rsidR="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00010554" w:rsidR="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Uitvoering en evaluatie Participatiewet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="00010554" w:rsidP="00010554" w:rsidRDefault="00010554" w14:paraId="438C86AD" w14:textId="185AECDD">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010554" w:rsidR="007A1995">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>373</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00796205">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>minister van Werk en Participatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="00010554" w:rsidP="00010554" w:rsidRDefault="00010554" w14:paraId="65CBB80E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="00010554" w14:paraId="705D2C1D" w14:textId="0C416DF7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 3 juli 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010554" w:rsidR="007A1995">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00010554" w:rsidR="007A1995">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Werk betekent voor mensen meer dan alleen een inkomen. Het biedt zelfstandigheid, structuur en de mogelijkheid om mee te doen. Werk geeft trots, sociale contacten en kansen om talenten te ontwikkelen. Het maakt onderdeel uit van wie je bent als persoon. Daarom vind ik het belangrijk dat iedereen die kan werken daarvoor ook de kans krijgt. Tegelijkertijd staan er nog te veel mensen langs de kant, terwijl zij wél willen en kunnen werken. In een tijd waarin werkgevers in vrijwel alle sectoren personeel tekortkomen, kunnen wij dat ons maatschappelijk en economisch niet veroorloven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="417257E2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="5AA262F9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik wil toe naar een arbeidsmarkt waarin meedoen meer vanzelfsprekend wordt. Een arbeidsmarkt waarin minder wordt gedacht vanuit beperkingen, systemen en loketten, en meer vanuit talenten, mogelijkheden en passende ondersteuning. Werkgevers moeten eenvoudiger mensen een kans kunnen geven en mensen moeten minder vastlopen in schotten, loketten en ingewikkelde regels. Te vaak staat de uitkering centraal, terwijl werk en ontwikkeling het vertrekpunt zouden moeten zijn. Dat moet anders.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="22BBDD8D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="1C2F1DB3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Juist daarom zijn sociaal ontwikkelbedrijven van grote waarde. Zij maken werk mogelijk voor mensen voor wie werk niet vanzelfsprekend is, met begeleiding, structuur en een plek om zich te ontwikkelen. Voor de één is dat de opstap naar werk bij een reguliere werkgever, voor de ander is het een duurzame werkplek om blijvend mee te doen. Daarmee leveren sociaal ontwikkelbedrijven waarde voor de mensen die er werken, voor werkgevers en voor de samenleving als geheel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="56932DB3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="674D056A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In deze voortgangsbrief informeer ik uw Kamer over stappen die wij zetten om sociaal ontwikkelbedrijven te versterken en om beschut werk te stimuleren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="10D5A819" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Allereerst schets ik een algemeen beeld van de staat van de sociale infrastructuur in ons land en de manier waarop gemeenten en sociaal ontwikkelbedrijven werken aan een toekomstbestendige infrastructuur. Daarbij ga ik in op de motie van het lid Dijk c.s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00501F9B">
-[...36 lines deleted...]
-      <w:r w:rsidR="005F627D">
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over de kosten en baten van sociaal ontwikkelbedrijven. Daarna ga ik in op de stand van zaken rond beschut werk. Ik schets de ontwikkeling van beschut werk, geef conform de motie van het lid Van Meetelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00501F9B">
-[...53 lines deleted...]
-      <w:r w:rsidR="00004BBF">
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, inzicht in regionale verschillen en licht toe hoe hiermee wordt omgegaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="6F9E92D5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vervolgens informeer ik uw Kamer over het nieuwe verdeelmodel voor beschut werk, de verkenning van de praktijkroute beschut werk en de invoering van de forfaitaire loonkostensubsidie voor beschut werk per 2028.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B74760" w:rsidR="0013614A" w:rsidP="0013614A" w:rsidRDefault="0013614A" w14:paraId="4434D498" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="3173E7B9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Naar een toekomstbestendige sociale infrastructuur</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0013614A" w:rsidP="0013614A" w:rsidRDefault="0013614A" w14:paraId="39CCB731" w14:textId="77777777">
-[...159 lines deleted...]
-      <w:r w:rsidR="002D5673">
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="468D5EE0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De afgelopen jaren zijn belangrijke stappen gezet om meer banen mogelijk te maken voor mensen voor wie werk niet vanzelfsprekend is. Werkgevers hebben tot eind 2025 gezamenlijk ruim 91.000 extra banen gerealiseerd voor mensen die onder de banenafspraak vallen. Ook neemt het aantal mensen dat beschut werkt gestaag toe. Waar eind 2020 5.198 mensen met een positief advies beschut werk een baan hadden, steeg dit aantal naar 11.586 in september 2025. Daarmee liggen gemeenten vrijwel op koers ten opzichte van de streefcijfers. Daarnaast waren in 2025 44.500 mensen met inzet van de loonkostensubsidie aan de slag. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="387D99D5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="45834DC8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Tegelijkertijd zijn er nog steeds knelpunten die de kansen op werk voor mensen beperken. Voor sociaal ontwikkelbedrijven heeft uw Kamer daarover eerder uitgebreide analyses ontvangen, onder meer in de brief ‘Infrastructuur sociaal ontwikkelbedrijven’ van 21 december 2023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidR="002D5673">
-[...20 lines deleted...]
-      <w:r w:rsidR="002D5673">
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en in de voortgangsbrief ‘Infrastructuur sociaal ontwikkelbedrijven en beschut werk’ van 15 oktober 2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r>
-[...99 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Die analyses vormden de basis voor een breed pakket maatregelen om sociaal ontwikkelbedrijven te versterken, waaronder het impulsbudget voor gemeenten voor de periode 2025-2034. De totale omvang van deze financiële impuls bedraagt € 290 miljoen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="594BBD7C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="49B110FE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hoewel veel maatregelen minder dan een jaar geleden zijn gestart en de transformatieopgave van sociaal ontwikkelbedrijven meerdere jaren vergt, zie ik dat op veel plekken beweging is ontstaan en gemeenten en sociaal ontwikkelbedrijven duidelijke stappen zetten om mensen beter naar werk te begeleiden, nieuwe vormen van werk te organiseren en intensiever samen te werken met werkgevers. Dat is een belangrijke eerste stap richting toekomstbestendige dienstverlening.</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:tag w:val="goog_rdk_2"/>
           <w:id w:val="929625309"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00F95C5B">
+          <w:r w:rsidRPr="00010554">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidR="0013614A" w:rsidP="0013614A" w:rsidRDefault="0013614A" w14:paraId="072E5104" w14:textId="77777777"/>
-[...65 lines deleted...]
-      <w:r w:rsidR="00444675">
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="28E5BD09" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="1091D72B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Om gemeenten en sociaal ontwikkelbedrijven daarbij te ondersteunen, hebben VNG, Cedris, Divosa en SZW een gezamenlijk ondersteuningsprogramma ingericht. Uw Kamer is hierover geïnformeerd in de voortgangsbrief ‘Infrastructuur sociaal ontwikkelbedrijven en beschut werk’ van 2 juli 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidR="001A3C20">
-[...143 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Het ondersteuningsprogramma bestaat onder meer uit handreikingen, het adviesteam van de VNG en het lerend netwerk van Cedris en Divosa. Daarnaast heeft iedere regio vaste aanspreekpunten met regionaal werkzame strategisch adviseurs. Zij houden contact met gemeenten en sociaal ontwikkelbedrijven over de voortgang en ondersteunen waar dat nodig is, bijvoorbeeld bij het verbeteren van de regionale samenwerking, het toewerken naar een financieel gezonde bedrijfsvoering van het sociaal ontwikkelbedrijf of het organiseren van nieuwe werkvormen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006435E0" w:rsidP="0013614A" w:rsidRDefault="0013614A" w14:paraId="2BEDB758" w14:textId="77777777">
-[...91 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="45F83861" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet investeert in een sterke en toekomstbestendige sociale infrastructuur. Daarmee liggen er nu volop kansen voor gemeenten en sociaal ontwikkelbedrijven om hun infrastructuur te versterken en te bouwen aan toekomstbestendige, stabiele en financieel gezonde organisaties. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="5E97BE13" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik zie dat in het overgrote deel van het land men deze handschoen heeft opgepakt en werk maakt van de noodzakelijke transitie en transformatie. Waar de ontwikkeling nog minder voortvarend verloopt, roep ik gemeenten en sociaal ontwikkelbedrijven op om hier met prioriteit werk van te maken. Dat is nodig voor de mensen die afhankelijk zijn van deze ondersteuning en ook verstandig vanuit financieel oogpunt. Uitstel kan ertoe leiden dat keuzes later moeilijker en duurder worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="7E63BAC3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A24446">
-        <w:rPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Beeld van de staat van de sociale infrastructuur</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00586158" w:rsidR="0020658D" w:rsidP="00377856" w:rsidRDefault="00F44F2B" w14:paraId="6E187A4A" w14:textId="77777777">
-[...72 lines deleted...]
-    <w:p w:rsidRPr="00377856" w:rsidR="0020658D" w:rsidP="00377856" w:rsidRDefault="00F44F2B" w14:paraId="3C1852D5" w14:textId="77777777">
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="5300BF34" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op basis van het beeld dat via het ondersteuningsprogramma en de strategisch adviseurs is opgebouwd, maken veel gemeenten en sociaal ontwikkelbedrijven serieus werk van een toekomstbestendige sociale infrastructuur. De snelheid en de richting verschillen per regio. Samenvattend zie ik de volgende ontwikkelingen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="5EB40B2D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:rPr>
-[...75 lines deleted...]
-    <w:p w:rsidRPr="00377856" w:rsidR="0020658D" w:rsidP="00377856" w:rsidRDefault="0020658D" w14:paraId="0C2E893A" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De uitstroom van medewerkers uit de Wet sociale werkvoorziening (Wsw) verloopt sneller dan eerder werd voorzien. Dat vergroot de urgentie om de sociale infrastructuur tijdig toekomstbestendig in te richten. Veel sociaal ontwikkelbedrijven leunen financieel, organisatorisch en qua productie nog in belangrijke mate op deze groep. Naarmate de uitstroom versnelt, neemt de tijd af om keuzes te maken over nieuwe doelgroepen, ontwikkelfuncties, werkgeversdienstverlening en de toekomstige rol van sociaal ontwikkelbedrijven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="3C1D9CA8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...25 lines deleted...]
-    <w:p w:rsidRPr="00377856" w:rsidR="0020658D" w:rsidP="00377856" w:rsidRDefault="0020658D" w14:paraId="7053335C" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In een groot deel van het land zijn inmiddels visies, strategische agenda's en uitvoeringsplannen ontwikkeld. Waar nog vooral visies liggen, is de volgende stap om deze te vertalen naar uitvoering. Het tempo van ontwikkeling verschilt dan ook tussen regio’s. De komende periode ligt daarom meer nadruk op implementatie en bestuurlijke besluitvorming. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="570FB4AB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...38 lines deleted...]
-    <w:p w:rsidRPr="00377856" w:rsidR="0020658D" w:rsidP="00377856" w:rsidRDefault="0020658D" w14:paraId="42E64097" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Gemeenten en sociaal ontwikkelbedrijven voeren nadrukkelijker het gesprek over hun toekomstige rol binnen de bredere sociale infrastructuur, in plaats van uitsluitend over de uitvoering van de Wsw. Daarbij groeit ook de aandacht voor de rol die een ontwikkelbedrijf kan hebben in het kader van de Wet maatschappelijke ondersteuning (Wmo) en de Jeugdwet. Denk daarbij o.a. aan arbeidsmatige dagbesteding en aan de aansluiting met praktijkonderwijs, het voortgezet speciaal onderwijs en mbo’s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="1092E395" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...42 lines deleted...]
-    <w:p w:rsidRPr="00377856" w:rsidR="0020658D" w:rsidP="00377856" w:rsidRDefault="0020658D" w14:paraId="1648B78D" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De focus verschuift van uitsluitend Wsw en beschut werk naar een bredere doelgroep inwoners die ondersteuning nodig heeft richting werk, ontwikkeling en participatie. Dit sluit aan bij mijn beeld van de rol die sociaal ontwikkelbedrijven in de komende jaren kunnen vervullen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="6E318E56" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...34 lines deleted...]
-    <w:p w:rsidRPr="00377856" w:rsidR="0020658D" w:rsidP="00377856" w:rsidRDefault="002A310A" w14:paraId="7EB655C4" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vraagstukken rond werk, ontwikkeling en participatie vragen om samenwerking tussen gemeenten en sociaal ontwikkelbedrijven. Regionale samenwerking blijft daarom voor veel regio's een belangrijk uitgangspunt bij de verdere ontwikkeling van de sociale infrastructuur. Tegelijkertijd kijken regio's kritisch naar bestaande samenwerkingsvormen en verkennen zij hoe deze beter kunnen aansluiten bij veranderende opgaven, nieuwe doelgroepen (bijv. kansrijke asielzoekers) en de gewenste rol van sociaal ontwikkelbedrijven. Standaardoplossingen zijn er niet, in de praktijk worden verschillende vormen van samenwerking onderzocht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="7E2E76D2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w:rsidRPr="00377856" w:rsidR="0020658D" w:rsidP="00377856" w:rsidRDefault="002A310A" w14:paraId="34052D3A" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sommige gemeenten kiezen ervoor om zich terug te trekken uit bestaande samenwerkingsverbanden en de infrastructuur meer vanuit de eigen gemeente vorm te geven. Daarbij is er vaak nadrukkelijk aandacht voor de verbinding met andere onderdelen van het sociaal domein. Deze keuzes kunnen echter ook gevolgen hebben voor de continuïteit, samenhang en ontwikkeling van bredere regionale samenwerkingsverbanden en vormen daarmee een belangrijk aandachtspunt voor de toekomst.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="5791409C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...61 lines deleted...]
-    <w:p w:rsidRPr="00377856" w:rsidR="0020658D" w:rsidP="00377856" w:rsidRDefault="0020658D" w14:paraId="45A4C8A3" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Samenwerking met werkgevers, ontwikkellijnen en arbeidsmarktfunctionaliteiten krijgt een steeds prominentere plaats in de strategische plannen. Sociaal ontwikkelbedrijven werken steeds vaker samen met reguliere werkgevers en onderwijsinstellingen. Dat vergroot de kansen voor mensen om zich te ontwikkelen en uiteindelijk door te stromen naar een passende plek op de arbeidsmarkt. Een inclusievere arbeidsmarkt vraagt om blijvende betrokkenheid van werkgevers. Regio's werken daarom steeds vaker samen aan een gezamenlijke werkgeversaanpak, ondersteund door regionale advisering, inspiratiesessies en kennisbijeenkomsten. In het afgelopen jaar zijn circa vijftien regionale sessies georganiseerd en worden in 2026 naar verwachting ongeveer 150 professionals bereikt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="7A689748" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...52 lines deleted...]
-    <w:p w:rsidRPr="00377856" w:rsidR="0020658D" w:rsidP="00377856" w:rsidRDefault="0020658D" w14:paraId="5DB1E264" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De opgave vraagt om keuzes met een horizon van vijf tot tien jaar. Tegelijkertijd worden regio's sterk geconfronteerd met urgente dagelijkse vraagstukken, waardoor de nadruk nog vaak op de korte termijn ligt. Het besef groeit dat juist die vraagstukken vragen om keuzes die verder reiken dan de problemen van vandaag. Uitstel vergroot het risico dat de mogelijkheden om de sociale infrastructuur toekomstbestendig in te richten steeds beperkter worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="1980939A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...22 lines deleted...]
-    <w:p w:rsidRPr="00377856" w:rsidR="0020658D" w:rsidP="00377856" w:rsidRDefault="0020658D" w14:paraId="0C46F39E" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Financiële vraagstukken zijn een belangrijke aanjager van verandering, maar blijken zelden de enige oorzaak van knelpunten. In de praktijk sluiten bestaande structuren, afspraken en werkwijzen, die in een andere tijd en voor andere opgaven zijn ontstaan, niet altijd meer goed aan bij de huidige ambities. De doorontwikkeling van de sociale infrastructuur vraagt daarom niet alleen om financiële oplossingen, maar ook om bestuurlijke keuzes en het heroverwegen van bestaande structuren en arrangementen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="74AB4AE4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...18 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De gemeenteraadsverkiezingen hebben op verschillende plaatsen geleid tot tijdelijke vertraging van besluitvorming en planvorming. In de tweede helft van 2026 is daarom naar verwachting een bestuurlijke inhaalslag nodig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00010554" w:rsidP="00010554" w:rsidRDefault="00010554" w14:paraId="37B88A77" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A92961">
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="6A6505C3" w14:textId="2AEBEB8F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>Adviesteam VNG</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A92961" w:rsidP="0020658D" w:rsidRDefault="0020658D" w14:paraId="3092E49B" w14:textId="77777777">
-[...100 lines deleted...]
-    <w:p w:rsidR="00A92961" w:rsidP="0020658D" w:rsidRDefault="0020658D" w14:paraId="0E58EDC5" w14:textId="77777777">
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="409AEA46" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Het adviesteam ondersteunt, samen met Divosa en Cedris, gemeenten en sociaal ontwikkelbedrijven bij de ontwikkeling naar een toekomstbestendige sociale infrastructuur. De ondersteuning richt zich op kennisdeling, strategische keuzes en het verbinden van regio's en professionals. In de afgelopen anderhalf jaar zijn nagenoeg alle sociaal ontwikkelbedrijven bezocht en zijn met diverse regio's afspraken gemaakt over ondersteuning in de komende periode. Gemeenten en sociaal ontwikkelbedrijven weten de kennis en expertise van het team steeds beter te benutten. Deze ondersteuning krijgt onder meer vorm door:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="121A5081" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...24 lines deleted...]
-    <w:p w:rsidR="00A92961" w:rsidP="0020658D" w:rsidRDefault="0020658D" w14:paraId="04A661C8" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het bieden van strategische, juridische en financiële ondersteuning bij transformatievraagstukken, waar nodig aangevuld met expertise van specialisten;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="168F2CDF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...15 lines deleted...]
-    <w:p w:rsidR="00A92961" w:rsidP="0020658D" w:rsidRDefault="0020658D" w14:paraId="7E01E682" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het beantwoorden van vragen over beleid, organisatie en samenwerking via een helpdesk, en het delen van kennis, praktijkervaringen en relevante informatie via een maandelijkse nieuwsbrief en een website die fungeert als centrale kennisbron voor gemeenten en sociaal ontwikkelbedrijven;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="0DB92FD8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00A92961" w:rsidR="0020658D" w:rsidP="0020658D" w:rsidRDefault="0020658D" w14:paraId="29F4F38D" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het organiseren van landelijke en regionale bijeenkomsten en congressen. Alleen al in 2026 worden hiermee naar verwachting enkele honderden professionals bereikt, die kennis en ervaringen uitwisselen over actuele vraagstukken;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="146D3A3A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...11 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het ondersteunen van (nieuwe) wethouders en bestuurders bij hun oriëntatie op de opgaven rond een toekomstbestendige sociale infrastructuur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="3D5F84DC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BB1A4A" w:rsidP="0020658D" w:rsidRDefault="00BB1A4A" w14:paraId="15F3420A" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="754AFDE9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...47 lines deleted...]
-        <w:rPr>
+        <w:t>Lerend Netwerk Divosa en Cedris</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="58FBC310" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Divosa en Cedris stimuleren gezamenlijk leren en de onderlinge samenwerking tussen gemeenten en sociaal ontwikkelbedrijven. In 2025 zijn in het hele land inspiratiesessies georganiseerd om gemeenten en sociaal ontwikkelbedrijven te informeren over de opgave. De belangrijkste inzichten uit deze bijeenkomsten zijn breed gedeeld via de publicatie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Reis naar een nieuwe sociale infrastructuur: de weg naar een toekomstbestendig werkontwikkelbedrijf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="4D771A8C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit jaar ligt de nadruk in de uitwisseling op het ontwikkelen van visies en plannen die bijdragen aan deze transitie. Binnen het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...21 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voortrekkersnetwerk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wisselen circa 50 strategisch adviseurs, beleidsmedewerkers en projectleiders ervaringen uit. Daarnaast werken zij gezamenlijk aan het oplossen van knelpunten en het benutten van kansen die zich voordoen bij de ontwikkeling en implementatie van toekomstvisies. Binnen het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...14 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>leeractietraject</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ‘Jongeren’ richten 14 gemeenten en sociaal ontwikkelbedrijven zich specifiek op het verbeteren van de ondersteuning van jongeren. In </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...24 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>online uitwisselingssessies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gaan gemeenten en sociaal ontwikkelbedrijven laagdrempelig met elkaar in gesprek over specifieke vraagstukken in de planvorming, aan de hand van praktijkvoorbeelden uit het land. Daarbij komen onder meer onderwerpen aan bod zoals de vertaling van het uitgangspunt ‘de inwoner centraal’ van visie naar uitvoering, het versterken van het imago van sociaal ontwikkelbedrijven en het verstevigen van de verbinding tussen werk, welzijn en zorg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="6D424F9D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...20 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>financiële denktank</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ontwikkelen financials en controllers scenario’s en modellen die het gesprek tussen gemeenten en sociaal ontwikkelbedrijven ondersteunen over visie, inhoudelijke uitwerking, uitvoering en een toekomstbestendige financiële basis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="23F52350" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De lessen en praktijkvoorbeelden uit deze activiteiten worden via het ondersteuningsprogramma breed gedeeld, zodat gemeenten en sociaal ontwikkelbedrijven niet ieder afzonderlijk het wiel hoeven uit te vinden. Steeds meer gemeenten en sociaal ontwikkelbedrijven nemen deel aan landelijke activiteiten waar kennisdeling en samen leren en werken centraal staat. Dit laat zien dat de beweging groeit. Ik verwacht dat dit bijdraagt aan de totstandkoming en uitvoering van visies voor een toekomstbestendige sociale infrastructuur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="00796205" w:rsidP="00010554" w:rsidRDefault="00796205" w14:paraId="130776AE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="0E586F7C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Kosten en basten sociaal ontwikkelbedrijven</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="71B99D18" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Uw Kamer heeft de motie van het lid Dijk c.s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aangenomen, waarin wordt gevraagd om voor sociaal ontwikkelbedrijven en begeleid werken een brede batenanalyse uit te voeren. Zoals hierboven uiteengezet, bieden sociaal ontwikkelbedrijven werk aan mensen met een afstand tot de reguliere arbeidsmarkt. Werk biedt inkomen, structuur, sociale contacten, eigenwaarde en de mogelijkheid om mee te doen. De baten daarvan liggen niet alleen bij de mensen die er werken, maar ook bij de samenleving. Sociaal ontwikkelbedrijven kunnen in een krappe arbeidsmarkt bijdragen aan het vervullen van werk dat nodig is. Daarnaast kan passend werk helpen om zwaardere problematiek te voorkomen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="78CC92A2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Werk draagt bij aan mentale gezondheid, bestaanszekerheid en kwaliteit van leven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Daarom is het belangrijk om de bredere maatschappelijke baten van ondersteuning en werk nadrukkelijk mee te wegen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="5B2246DD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="4D05696C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij de uitvoering van deze motie is gekeken naar de maatschappelijke baten van de dienstverlening en ondersteuning die sociaal ontwikkelbedrijven bieden. Daarbij is niet primair gekeken naar het sociaal ontwikkelbedrijf als organisatorische entiteit of uitvoeringsvorm, maar naar de functies die worden vervuld door mensen die ondersteuning nodig hebben richting werk en participatie. Het gaat bijvoorbeeld om (beschut) werk, begeleiding en ondersteuning op de werkvloer. Juist deze functies bepalen in belangrijke mate de maatschappelijke meerwaarde van sociaal ontwikkelbedrijven. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk230108455" w:id="0"/>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er zijn verschillende onderzoeken beschikbaar naar de brede baten van werk voor mensen met een afstand tot de arbeidsmarkt, waaronder onderzoeken naar werk binnen de Wsw. Omdat deze onderzoeken elk een ander perspectief kiezen, spreek ik hieronder over de brede baten van werk binnen de sociale infrastructuur als geheel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="63AA259B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="11718F31" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uit alle onderzoeken komt duidelijk naar voren dat werk bij sociaal ontwikkelbedrijven positieve effecten heeft voor werknemers en voor de samenleving. Berenschot schat dat de brede baten van beschut werk voor de samenleving rond de € 2.000 per persoon per jaar liggen, onder meer door een betere kwaliteit van leven en een lager beroep op zorg, maatschappelijke ondersteuning en minimabeleid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. SEO Economisch Onderzoek heeft verschillende onderzoeken naar de brede baten van werk naast elkaar gezet. Daaruit blijkt dat het werk bij sociaal ontwikkelbedrijven samenhangt met een afname van ca. 70% van het gebruik van geestelijke gezondheidszorg. Ze vinden geen effect op fysieke gezondheid of de kans op schuldenproblematiek, maar criminaliteit en het gebruik van beschermd wonen neemt eveneens af met ca. 70%. Dit zijn grote positieve effecten. Jaarlijks leidt het hebben van een baan bij een sociaal ontwikkelbedrijf volgens SEO Economisch Onderzoek tot een maatschappelijke besparing van € 3.000 tot € 3.400 per persoon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="4C8F0325" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="25789310" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ook het SCP en CPB hebben onderzoek gedaan naar de brede baten van werk in de sociale infrastructuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ze vergeleken twee groepen binnen de Wsw. De eerste groep stond eind 2013 op de wachtlijst voor de Wsw en had nog een jaar kans op werk binnen het sociaal ontwikkelbedrijf. De tweede groep stond eind 2014 op de wachtlijst en verloor met de invoering van de Participatiewet hun recht op een Wsw-werkplek. Door dit verschil in de baankansen </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">konden de onderzoekers laten zien welke brede effecten samenhangen met werk bij sociaal ontwikkelbedrijven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="1DAE8084" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="4A85082B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Zij laten zien dat dit werk duidelijke brede baten heeft, onder meer doordat mensen minder gebruikmaken van geestelijke gezondheidszorg (7%-punt), Wmo-ondersteuning (9%-punt). Ook crimineel gedrag neemt af (3,5%-punt). SCP en CPB schatten de brede maatschappelijke baten op ongeveer € 5.000 per persoon per jaar, exclusief besparingen op de bijstandsuitkering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Deze baten komen uit besparingen in de GGZ (€ 500), Wmo (€ 1.400) en een afname van criminaliteit (€ 3.000). Dit bedrag is een ondergrens, omdat immateriële effecten zoals sociale contacten, levensgeluk en zelfrespect niet meegewogen zijn. De brede baten van werk bij sociaal ontwikkelbedrijven zijn volgens dit onderzoek dus nog groter dan € 5.000 per persoon per jaar. Volgens het SCP en CPB slaat meer dan de helft van deze baten niet direct neer bij gemeenten, maar bij bijvoorbeeld zorgverzekeraars of het Rijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="6C9726A5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="7DB27DA6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De beschikbare onderzoeken laten daarmee zien dat investeren in beschut werk en in de functies van sociaal ontwikkelbedrijven waarde heeft voor mensen, economie en samenleving. De geschatte brede maatschappelijke baten van werk bij sociaal ontwikkelbedrijven lopen uiteen van ongeveer € 2.000 tot € 5.000 per persoon per jaar. Daarbij gaat het om een conservatieve inschatting, omdat besparing op de bijstandsuitkering en immateriële positieve effecten, zoals kwaliteit van leven en sociale contacten, niet volledig zijn meegenomen. Met bovenstaande analyse beschouw ik de motie van het lid Dijk c.s. als afgedaan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast ga ik verkennen of dit inzicht verder kan worden verdiept met een brede kosten-batenanalyse die specifieker ingaat op de rol van sociaal ontwikkelbedrijven en beschut werk in de samenleving. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="438B574B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="53A0BA2D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Beschut werk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="581339B2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Stand van zaken beschut werk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="74994A56" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beschut werk is bedoeld voor mensen die alleen onder aangepaste omstandigheden en met intensieve begeleiding kunnen werken. Gemeenten hebben de afgelopen jaren een duidelijke inhaalslag gemaakt in het realiseren van beschutte werkplekken. Tegelijkertijd groeit ook het aantal mensen met een positief advies beschut werk dat nog niet aan het werk is, en bestaan er verschillen tussen regio’s. De opgave is daarom tweeledig: voldoende passende werkplekken blijven realiseren én de uitvoering zo inrichten dat mensen sneller en beter op de juiste plek terechtkomen. In de volgende onderdelen ga ik in op de regionale verschillen, de wachtlijst, het nieuwe verdeelmodel, de praktijkroute en de forfaitaire loonkostensubsidie. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="37C5BBEE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Regionale verschillen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="37C76883" w14:textId="203A9D93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uw Kamer heeft de motie van het lid Van Meetelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aangenomen, waarin de regering wordt verzocht in kaart te brengen hoe groot de regionale verschillen in toegang tot en uitvoering van beschut werk zijn, en met concrete voorstellen te komen om deze verschillen te verkleinen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...85 lines deleted...]
-      <w:r w:rsidR="00B21E4F">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008B62E9">
-[...531 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="78013544" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="61655D13" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voordat ik daarop inga, schets ik eerst het landelijke beeld. Dat beeld is positief: gemeenten hebben de afgelopen jaren een flinke inhaalslag gemaakt. In 2021 realiseerden gemeenten nog 78,7% van de doelstelling aan beschutte werkplekken. In september 2025 waren 11.586 personen met een positief advies beschut werk aan het werk. Dat is 97,4% van het streefcijfer van 11.900 beschutte werkplekken voor eind 2025. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Verbeteringen in de financiering van beschut werk, waaronder de extra financiële middelen die de afgelopen jaren beschikbaar zijn gekomen, hebben hier nadrukkelijk een positieve bijdrage aan geleverd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="08B086FC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="7737264B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...164 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tabel. 1 Aandeel (%) werkzame personen met positief advies ten opzichte van streefcijfer</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3152"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="827"/>
+        <w:gridCol w:w="4705"/>
+        <w:gridCol w:w="848"/>
+        <w:gridCol w:w="831"/>
+        <w:gridCol w:w="853"/>
         <w:gridCol w:w="854"/>
-        <w:gridCol w:w="855"/>
-        <w:gridCol w:w="1007"/>
+        <w:gridCol w:w="971"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00542689" w:rsidTr="0008355B" w14:paraId="7750FE4D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidTr="0008355B" w14:paraId="6353CF7F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00542689" w:rsidP="0008355B" w:rsidRDefault="00542689" w14:paraId="7C6CFD24" w14:textId="77777777"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="19C506A8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00542689" w:rsidP="0008355B" w:rsidRDefault="00542689" w14:paraId="7C38474F" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="369D14CD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00542689" w:rsidP="0008355B" w:rsidRDefault="00542689" w14:paraId="16149E02" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="4333D809" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="854" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00542689" w:rsidP="0008355B" w:rsidRDefault="00542689" w14:paraId="2FFE7364" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="36F3A9C3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="855" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00542689" w:rsidP="0008355B" w:rsidRDefault="00542689" w14:paraId="4F9D93CD" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="3CC4652C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="854" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00542689" w:rsidP="0008355B" w:rsidRDefault="00542689" w14:paraId="6B3BFC75" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="556A1FD3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00542689" w:rsidTr="0008355B" w14:paraId="2432DD86" w14:textId="77777777">
+      <w:tr w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidTr="0008355B" w14:paraId="2C3DB95D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00542689" w:rsidP="0008355B" w:rsidRDefault="00542689" w14:paraId="7938BC17" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="214C1FEB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Streefcijfer aantal werkzame personen met indicatie beschut werk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00542689" w:rsidP="0008355B" w:rsidRDefault="00542689" w14:paraId="1094C2C2" w14:textId="77777777">
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="0071399D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>8.600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00542689" w:rsidP="0008355B" w:rsidRDefault="00542689" w14:paraId="36003E74" w14:textId="77777777">
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="12BBFB34" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>9.500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="854" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00542689" w:rsidP="0008355B" w:rsidRDefault="00542689" w14:paraId="4268C7E6" w14:textId="77777777">
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="50A0B216" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>10.300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="855" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00542689" w:rsidP="0008355B" w:rsidRDefault="00542689" w14:paraId="48C9A1A3" w14:textId="77777777">
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="3FDCE42D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>11.100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="854" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00542689" w:rsidP="0008355B" w:rsidRDefault="00542689" w14:paraId="7A4AD74F" w14:textId="77777777">
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="182A5CFB" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>11.900</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00542689" w:rsidTr="0008355B" w14:paraId="37B4335F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidTr="0008355B" w14:paraId="070715A8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00542689" w:rsidP="0008355B" w:rsidRDefault="00542689" w14:paraId="4E691FD7" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="56FCF6C1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Werkzame personen met positief advies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00542689" w:rsidP="0008355B" w:rsidRDefault="00542689" w14:paraId="31F763DB" w14:textId="77777777">
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="41933F60" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>6.767</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00542689" w:rsidP="0008355B" w:rsidRDefault="00542689" w14:paraId="7ABE9FD9" w14:textId="77777777">
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="48F329FB" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>8.032</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="854" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00542689" w:rsidP="0008355B" w:rsidRDefault="00542689" w14:paraId="7E07391F" w14:textId="77777777">
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="339E4F70" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>9.387</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="855" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00542689" w:rsidP="0008355B" w:rsidRDefault="00542689" w14:paraId="76274CAD" w14:textId="77777777">
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="5B5A3994" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>10.619</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="854" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A242F3" w:rsidR="00542689" w:rsidP="0008355B" w:rsidRDefault="00542689" w14:paraId="5CB570C6" w14:textId="77777777">
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="2F5FBDF4" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>11.586</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00010554">
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:footnoteReference w:id="15"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00542689" w:rsidTr="0008355B" w14:paraId="15DAC408" w14:textId="77777777">
+      <w:tr w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidTr="0008355B" w14:paraId="2D06D072" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A0C44" w:rsidR="00542689" w:rsidP="0008355B" w:rsidRDefault="00542689" w14:paraId="17239C61" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="35D6839B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Aandeel werkzame personen met positief advies ten opzichte van streefcijfer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A0C44" w:rsidR="00542689" w:rsidP="0008355B" w:rsidRDefault="00542689" w14:paraId="4C32F90C" w14:textId="77777777">
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="0183A648" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>78,7%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A0C44" w:rsidR="00542689" w:rsidP="0008355B" w:rsidRDefault="00542689" w14:paraId="5A8929F5" w14:textId="77777777">
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="328ECAE2" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>84,5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="854" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A0C44" w:rsidR="00542689" w:rsidP="0008355B" w:rsidRDefault="00542689" w14:paraId="5B1B8BB8" w14:textId="77777777">
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="2B0A18D2" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>91,1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="855" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007A0C44" w:rsidR="00542689" w:rsidP="0008355B" w:rsidRDefault="00542689" w14:paraId="4ACC0B61" w14:textId="77777777">
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="3D66F1AA" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>95,7%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="854" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A242F3" w:rsidR="00542689" w:rsidP="0008355B" w:rsidRDefault="00542689" w14:paraId="10DD538B" w14:textId="77777777">
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="3151DFE3" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A242F3">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>97,4%</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00010554">
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="nl-NL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:footnoteReference w:id="16"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B21E4F" w:rsidP="00A3557D" w:rsidRDefault="00B21E4F" w14:paraId="049F13CB" w14:textId="77777777"/>
-[...76 lines deleted...]
-      <w:r w:rsidR="004A280B">
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="79777C1A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="77E0F7B7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De positieve landelijke trend betekent niet dat in iedere arbeidsmarktregio de streefcijfers worden gerealiseerd. Er zijn duidelijke regionale verschillen. Sommige regio’s realiseren juist meer beschutte werkplekken dan hun streefcijfer, terwijl andere regio’s daaronder blijven. Het dashboard beschut werk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="17"/>
       </w:r>
-      <w:r w:rsidR="00413000">
-[...20 lines deleted...]
-      <w:r w:rsidR="00B21E4F">
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van UWV geeft op het niveau van de arbeidsmarktregio inzicht in het aantal personen met een positief advies beschut werk dat werkzaam is. Dit is niet volledig gelijk aan het aantal mensen dat met een indicatie beschut op een beschutte werkplek werkzaam is, maar benadert dit in belangrijke mate. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="004A280B">
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-[...229 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">In de bijlage bij deze brief is per arbeidsmarktregio een overzicht gegeven van het aantal werkzame personen met een positief advies beschut werk en de daarbij behorende streefcijfers. Daarbij is van belang dat de streefcijfers gebaseerd zijn op historische Wsw-aantallen. Deze cijfers zijn na 2014 niet meer geactualiseerd en verliezen daardoor in de tijd aan zeggingskracht over de daadwerkelijke behoefte aan beschut werk in een regio. Een regio die onder het streefcijfer blijft, doet het daarom niet per definitie slecht, een regio die erboven zit, doet het niet automatisch goed. De cijfers hebben vooral een signaalfunctie. Het is belangrijk om op basis van deze signalen specifieker te kijken naar de aanpak per regio alvorens daar een oordeel over kan worden geveld. Dit inzicht is er momenteel niet op een landelijk vergelijkbare wijze. Daarnaast valt op te merken dat juist regio’s met het grootste verschil tussen realisatie en het streefcijfer in de afgelopen jaren een sterkere inhaalslag hebben gemaakt.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="0C8C1481" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="74FB576D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik zet verschillende acties in om de realisatie van voldoende beschutte werkplekken op zowel landelijk, regionaal als gemeentelijk niveau verder te stimuleren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="6955E423" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit betreft onder andere aanpassingen aan het verdeelmodel voor de rijksbijdrage beschut werk, invoering van een forfaitaire loonkostensubsidie voor beschut werk en nader onderzoek naar de wachtlijst voor beschut werk. Deze acties licht ik verderop in deze brief toe. Hiermee beschouw ik de motie van het Kamerlid Van Meetelen als afgedaan.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="1F1DF027" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DF1249" w:rsidR="0013614A" w:rsidP="0013614A" w:rsidRDefault="0013614A" w14:paraId="58048E1A" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="5A92CF0D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF1249">
-        <w:rPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Onderzoek wachtlijst beschut werk</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105C6" w:rsidP="0013614A" w:rsidRDefault="00790744" w14:paraId="41CC5E0D" w14:textId="77777777">
-[...82 lines deleted...]
-    <w:p w:rsidR="00DF1249" w:rsidP="00E27BBA" w:rsidRDefault="00E27BBA" w14:paraId="7AD795BF" w14:textId="77777777">
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="4D1DF91E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het dashboard beschut werk van UWV laat niet alleen zien hoeveel personen met een positief advies beschut werk daadwerkelijk aan het werk zijn, maar ook hoeveel personen met zo’n advies nog niet werken. Nu gemeenten de streefcijfers voor beschut werk vrijwel realiseren, valt op dat er een groeiend aantal personen is dat nog niet aan het werk is. Het aantal ‘wachtenden’ groeit relatief net zo hard als het aantal mensen dat jaarlijks extra door gemeenten aan het werk wordt geholpen. In september 2025 waren er zo’n 5.600 personen met een positief advies beschut werk die niet aan het werk waren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="11EAD41C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="78D7F256" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Er bestaan verschillende beelden van deze groep. Zo wordt verschillend gedacht over de vraag in hoeverre mensen op de wachtlijst direct kunnen starten, op termijn plaatsbaar zijn of door beperkt arbeidsvermogen niet in beschut werk kunnen werken. Ook is nog onvoldoende duidelijk welke andere factoren bijdragen aan het ontstaan van de wachtlijst. Daarom start binnenkort een onderzoek dat meer inzicht moet bieden in de ‘wachtlijst’ voor beschut werk. Centrale vragen zijn:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="0F78C7FA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-      </w:pPr>
-[...9 lines deleted...]
-    <w:p w:rsidR="00DF1249" w:rsidP="00DF1249" w:rsidRDefault="00E27BBA" w14:paraId="3B98BC78" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>welke factoren dragen bij aan het ontstaan en voortbestaan van de wachtlijst;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="279C89AE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...10 lines deleted...]
-    <w:p w:rsidR="00E27BBA" w:rsidP="00DF1249" w:rsidRDefault="00E27BBA" w14:paraId="6D8319A3" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in hoeverre zijn mensen op de wachtlijst direct, op termijn plaatsbaar of niet plaatsbaar in beschut werk;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="3B5A931B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00DF1249" w:rsidDel="00AD3BED">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>welke maatregelen kunnen gemeenten, uitvoerders, werkgevers en het Rijk nemen om de wachtlijst te verkleinen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010554" w:rsidDel="00AD3BED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006F77A4" w:rsidR="0013614A" w:rsidP="00DF1249" w:rsidRDefault="00E27BBA" w14:paraId="597B7E72" w14:textId="77777777">
-[...66 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="1CCA43CF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het doel van het onderzoek is om voorbij beelden te komen; deze beelden op plausibiliteit te toetsen en op basis daarvan gerichte stappen richting oplossingen te zetten. De uitkomsten van het onderzoek worden in het voorjaar van 2027 verwacht.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="16981D3D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DF1249" w:rsidR="00B73AD4" w:rsidP="00DF1249" w:rsidRDefault="00B73AD4" w14:paraId="575DC56C" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="64A67A1C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF1249">
-        <w:rPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nieuwe verdeelsleutel </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Nieuwe verdeelsleutel rijksbijdrage beschut werk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="61A772EA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vanaf 2027 wordt een nieuw verdeelmodel voor de rijksbijdrage beschut werk ingevoerd. De nieuwe verdeelsleutel zal de middelen voor begeleiding en indirecte kosten beschut werk verdelen naar het aantal gerealiseerde werkplekken en het aantal inwoners met een positief advies beschut werk in een gemeente. Zo sluiten de middelen beter aan op de behoefte naar en inzet van beschut werk in iedere gemeente. Ook gaat de verdeling meebewegen met de jaarlijkse ontwikkelingen hierin. De huidige verdeelsleutel gaat uit van ramingen uit 2014 en is dus sterk verouderd. De nieuwe verdeelsleutel is tot stand gekomen in samenwerking met de VNG, Cedris en Divosa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="6FF066AD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="749FFBB9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de nieuwe verdeelsleutel is gekozen voor een balans tussen gemeenten stimuleren om beschutte werkplekken te realiseren en het borgen dat gemeenten met relatief grote wachtlijsten voor beschut werk enige financiële ruimte hebben om deze in te lopen. Dit is goed voor de mensen met een indicatie die wachten op een beschutte werkplek. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="3888D23B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="73F5FC2B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In overleg met de VNG, Cedris en Divosa is gekozen voor een ingroeipad van twee jaar. Dit betekent dat een derde deel van de rijksbijdrage beschut werk per 1 januari 2027 op de nieuwe manier wordt verdeeld en twee derde deel nog volgens het oude verdeelmodel. Per 1 januari 2029 geldt de nieuwe verdeelsleutel volledig. Het ingroeipad geeft gemeenten tijd om zich aan te passen aan de nieuwe verdeling. Gemeenten zijn inmiddels via de meicirculaire 2026 van het gemeentefonds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="18"/>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geïnformeerd over de nieuwe verdeelsleutel en de voorlopige budgetten voor 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="3ED7FC8D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="7F007BAB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De nieuwe verdeelsleutel maakt gebruik van gegevens van UWV over het aantal positieve adviezen beschut werk in een gemeente. Het kan daarom zijn dat in de eerste periode van de nieuwe verdeelsleutel een aantal gemeenten meer adviezen beschut werk zullen aanvragen bij UWV. SZW en UWV hebben afgesproken dat, als er door de nieuwe verdeling meer adviesaanvragen komen, dit niet ten koste mag gaan van de andere beoordelingen zoals de WIA en Wajong. Dit kan wel betekenen dat op korte termijn in enkele regio’s niet alle extra adviesaanvragen beschut werk binnen de termijn van acht weken kunnen worden beoordeeld. Gemeente en de inwoner moeten dan langer wachten op het advies. UWV en SZW blijven de tijdigheid van de beoordelingen gezamenlijk volgen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="50955624" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="0C168935" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Daarnaast heb ik gekeken naar de verdeling van het budget voor de begeleiding van de gemeentelijke doelgroep voor de banenafspraak, specifiek of deze kunnen worden verdeeld op basis van het aantal inwoners dat werkt met loonkostensubsidie. Dit was eerder door mijn ambtsvoorganger toegezegd aan het lid Palland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="19"/>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Naar mijn oordeel is de huidige verdeling passend. Het budget is nu onderdeel van het cluster Participatie in de algemene uitkering van het Gemeentefonds. De middelen in dit cluster worden sinds 2023 verdeeld op basis van vier maatstaven, waaronder het aantal inwoners dat werkt met loonkostensubsidie en het aantal inwoners in het doelgroepenregister. Dit sluit aan op het doel van het budget; een koppeling aan enkel het aantal inwoners dat werkt met loonkostensubsidie zou eraan voorbijgaan dat niet iedereen met een begeleidingsbehoefte werkt met loonkostensubsidie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="579A7FD5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="5D26F674" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">rijksbijdrage </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>beschut werk</w:t>
-[...118 lines deleted...]
-      <w:r>
+        <w:t>Praktijkroute beschut werk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="3AC9A572" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vanuit de verbeteragenda beschut werk, die is gericht op het wegnemen van knelpunten uit de praktijk, is ook verkend of een praktijkroute voor beschut werk mogelijk en wenselijk is. Daarbij is bezien hoe praktijkinformatie van gemeenten en sociaal ontwikkelbedrijven beter kan worden benut bij de toegang tot beschut werk. De motie Biekman c.s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="20"/>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sluit hierbij aan en vraagt specifiek om breed te kijken naar het potentieel van een praktijkroute via gemeenten, waarbij UWV geen toetsende rol meer heeft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="64DCD011" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="06270B39" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik begrijp de wens achter deze motie. Het aanvraagproces wordt in de praktijk soms als complex en tijdrovend ervaren, terwijl gemeenten en sociaal ontwikkelbedrijven vaak al goed zicht hebben op de mogelijkheden, ondersteuningsbehoefte en belastbaarheid van mensen. Ik concludeer echter dat een praktijkroute voor beschut werk waarbij de toetsende rol van UWV vervalt op dit moment niet de aangewezen route is. Anders dan bij de banenafspraak gaat het beschut werk niet om loonwaarde, maar om de vraag of iemand uitsluitend onder aangepaste omstandigheden en met intensieve begeleiding kan werken. Daarvoor ontbreekt een vergelijkbaar eenduidig en objectiverend criterium. Daarnaast zijn er nog mogelijkheden om het bestaande aanvraagproces te verbeteren, met behoud van de onafhankelijke beoordeling door UWV. Die beoordeling blijft belangrijk voor uniformiteit, rechtsgelijkheid en een zorgvuldige toegang tot deze intensieve voorziening. Wel wil ik de praktijkinformatie beter benutten, onder meer via gerichte praktijkobservatie en een vast format. Juist op plekken waar gemeenten, sociaal ontwikkelbedrijven en UWV goed integraal samenwerken blijkt dat praktijkobservaties van gemeenten waardevolle informatie opleveren en zwaarwegend worden meegenomen in de beoordeling door UWV.  Dit voorkomt dubbel werk tussen de gemeenten en UWV en draagt eraan bij dat UWV de uiteindelijke beoordeling sneller kan uitvoeren. Samen met gemeenten, UWV en sociaal ontwikkelbedrijven werk ik dit de komende periode verder uit, zodat de goede ervaringen die hier regionaal al mee zijn ook op landelijk niveau toegepast gaan worden. Zo verbeteren we het aanvraagproces zonder de waarborgen van onafhankelijke toetsing los te laten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="22E64487" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Met deze inzet geef ik uitvoering aan de achterliggende bedoeling van de motie Biekman c.s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="21"/>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en beschouw ik deze motie als afgedaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="76DFB912" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="7FCBD30F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Forfaitaire loonkostensubsidie beschut werk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="496CD977" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de Voorjaarsnota 2025 zijn middelen beschikbaar gekomen voor de invoering van een forfaitaire loonkostensubsidie voor beschut werk. Structureel gaat het om € 90,1 miljoen. Uw Kamer is hierover geïnformeerd in de voortgangsbrief Sociale ontwikkelbedrijven en beschut werk van 2 juli 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="22"/>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="6FDF7D2C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="6BD2041B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naar aanleiding van meerdere signalen en uit onderzoek is gebleken dat de loonwaardemeting specifiek bij werknemers met een indicatie beschut werk in veel gevallen resulteert in een te lage vaststelling van de loonkostensubsidie. Daarom heeft het kabinet bij Voorjaarsnota 2025 besloten om de loonwaardemeting voor werknemers met een indicatie beschut werk te vervangen door een vaste, forfaitaire loonkostensubsidie van 68%. Zo ontvangen werkgevers (meestal sociaal ontwikkelbedrijven) een meer passende loonkostensubsidie, weten werkgevers waar ze aan toe zijn, verminderen de administratieve lasten en hoeven werknemers met een indicatie beschut werk geen loonwaardemeting meer te ondergaan. Deze loonwaardemeting wordt door beschut werkers regelmatig als emotioneel belastend ervaren.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="72F47B36" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="2827CD1E" w14:textId="36A64518">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor deze wijziging is een wetswijziging nodig. De internetconsulatie van het wetsvoorstel is afgerond. Na de zomer zal het wetsvoorstel voor advies aan de Raad van State worden aangeboden. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">In overleg met de VNG, </w:t>
-[...617 lines deleted...]
-      <w:r>
+        <w:t>De beoogde invoeringsdatum is 1 januari 2028. Tot die tijd ontvangen gemeenten de extra beschikbare middelen via de rijksbijdrage beschut werk in het gemeentefonds. In 2026 betreft dit €</w:t>
+      </w:r>
+      <w:r w:rsidR="00796205">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>36,7 miljoen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="19F4AD2D" w14:textId="7A00EFDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="5AA45071" w14:textId="584B63A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010554" w:rsidR="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Werk en Participatie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="12C7C87B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>A.A. Aartsen</w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk233183776" w:id="1"/>
     </w:p>
-    <w:p w:rsidRPr="005052D2" w:rsidR="00413000" w:rsidP="005052D2" w:rsidRDefault="00413000" w14:paraId="2806E63A" w14:textId="19A314AD">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00010554" w:rsidR="00010554" w:rsidP="00010554" w:rsidRDefault="00010554" w14:paraId="55D2BECE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="00010554" w:rsidP="00010554" w:rsidRDefault="00010554" w14:paraId="332F77D9" w14:textId="3F1584FE">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="1562D22E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Bijlagen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00413000" w:rsidRDefault="00413000" w14:paraId="2BBB0727" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="0B25EABB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="48AACE5E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...23 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bijlage 1 streefcijfers versus realisaties beschut werk op het niveau van de arbeidsmarktregio</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="5BBBBC18" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="4C2BDDA7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tabel: Streefcijfers beschut werk (ultimo 2025) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010554">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...48 lines deleted...]
-        <w:t>)</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>versus aantal werkzame personen met een positief advies beschut werk per arbeidsmarktregio (september 2025)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidR="00356722" w:rsidRDefault="00356722" w14:paraId="61D20177" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="49E32FF3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="7503" w:type="dxa"/>
+        <w:tblW w:w="8920" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2117"/>
+        <w:gridCol w:w="2967"/>
         <w:gridCol w:w="1559"/>
-        <w:gridCol w:w="1843"/>
-        <w:gridCol w:w="1984"/>
+        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00356722" w:rsidR="00356722" w:rsidTr="00BB1A4A" w14:paraId="0E8A89ED" w14:textId="77777777">
+      <w:tr w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidTr="00010554" w14:paraId="21DB5450" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="800"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcW w:w="2967" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="508F2FE2" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="2BB366C7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Arbeidsmarktregio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="1C7AB08B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Streefcijfer </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="29D38C94" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Werkzame personen met een positief advies beschut werk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="33C4D991" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Aandeel werkzame personen ten opzichte van streefcijfer </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00356722" w:rsidR="00356722" w:rsidTr="00BB1A4A" w14:paraId="7AE2A469" w14:textId="77777777">
+      <w:tr w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidTr="00010554" w14:paraId="6632719D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcW w:w="2967" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="73DA06B0" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="763E4339" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...60 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="4DA5CA75" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(t/m dec. 2025)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...60 lines deleted...]
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="6C54C1F1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(t/m sept. 2025)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...38 lines deleted...]
-              <w:t xml:space="preserve"> %)</w:t>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="0AA139C8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(in %)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00356722" w:rsidR="00356722" w:rsidTr="00BB1A4A" w14:paraId="6BA811F6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidTr="00010554" w14:paraId="585258E6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcW w:w="2967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="63CA55AA" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="383D8A93" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nederland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="2BF9EA84" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11.900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="2DA69DE0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11.586</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="03F86785" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="6C035EA2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>97,36%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00356722" w:rsidR="00356722" w:rsidTr="00BB1A4A" w14:paraId="352B39B0" w14:textId="77777777">
+      <w:tr w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidTr="00010554" w14:paraId="511293DF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcW w:w="2967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="29C5F07F" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="6A2946B2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="4C89FE05" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="64E2DA1C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="6DD64B45" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00356722" w:rsidR="00356722" w:rsidTr="00BB1A4A" w14:paraId="6773FE31" w14:textId="77777777">
+      <w:tr w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidTr="00010554" w14:paraId="33AA393F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcW w:w="2967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="5650DA18" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="50BFAAF3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Achterhoek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="76CBBDA8" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="640E1D6B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="0137C84D" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="0C8B765A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>147</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="540BE599" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="5D48246C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>73,50%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00356722" w:rsidR="00356722" w:rsidTr="00BB1A4A" w14:paraId="5073183E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidTr="00010554" w14:paraId="0B4F187F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcW w:w="2967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="67EB7A69" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="246302F3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Amersfoort</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="4FC3FB77" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="0574EEAF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>127</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="2C92DE98" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="71F57135" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="1972494F" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="700502F3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>38,58%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00356722" w:rsidR="00356722" w:rsidTr="00BB1A4A" w14:paraId="4CF1AD58" w14:textId="77777777">
+      <w:tr w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidTr="00010554" w14:paraId="1E48E8FF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcW w:w="2967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="6A75D35E" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="746B691F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Drechtsteden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="453ABCFA" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="57ACB1D0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>220</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="79709803" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="172E539A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>172</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="6F849915" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="674A0905" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>78,18%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00356722" w:rsidR="00356722" w:rsidTr="00BB1A4A" w14:paraId="2B66F830" w14:textId="77777777">
+      <w:tr w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidTr="00010554" w14:paraId="5DEBF184" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcW w:w="2967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="6E93E667" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="6E1F52DB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Drenthe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="3AFAEAAA" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="42BA7BB1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>208</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="47094F4E" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="072810F1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>293</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="4B342B1E" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="271EA6A6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>140,87%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00356722" w:rsidR="00356722" w:rsidTr="00BB1A4A" w14:paraId="3B79AC6B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidTr="00010554" w14:paraId="2C5DBD84" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcW w:w="2967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="284C1E8F" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="3F9D2C2C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Flevoland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="0B3D149E" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="0BB457F3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>225</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="414C9B82" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="209EAF17" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>354</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="32F6A737" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="02AFC679" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>157,33%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00356722" w:rsidR="00356722" w:rsidTr="00BB1A4A" w14:paraId="05736466" w14:textId="77777777">
+      <w:tr w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidTr="00010554" w14:paraId="6D16EF68" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcW w:w="2967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="45D84AA1" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="233C3538" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>FoodValley</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="15B3E074" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="57D25BAA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="30B66D13" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="3C137D0C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>148</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="61834ED0" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="52B10B9A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>71,84%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00356722" w:rsidR="00356722" w:rsidTr="00BB1A4A" w14:paraId="57389422" w14:textId="77777777">
+      <w:tr w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidTr="00010554" w14:paraId="145E3D05" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcW w:w="2967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="36DF4092" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="23EB482B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Friesland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="2DBCFEA0" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="143C55F1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>346</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="468114F2" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="69B9BA7E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>543</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="610D5311" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="1534599B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>156,94%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00356722" w:rsidR="00356722" w:rsidTr="00BB1A4A" w14:paraId="5EF045D1" w14:textId="77777777">
+      <w:tr w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidTr="00010554" w14:paraId="188750C2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcW w:w="2967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="3097B7D7" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="7E5794A5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gooi en Vechtstreek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="477484A1" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="00EE881D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="5C10DFF1" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="59E871E9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="0E6BF705" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="4566EC62" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>117,33%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00356722" w:rsidR="00356722" w:rsidTr="00BB1A4A" w14:paraId="7323B4CD" w14:textId="77777777">
+      <w:tr w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidTr="00010554" w14:paraId="01B5B1A5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcW w:w="2967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="42B35C4F" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="1A31DE32" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gorinchem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="75E9266D" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="0625F517" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="0C741ABD" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="79382D6C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>111</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="5D3270F1" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="7B337FAB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>142,31%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00356722" w:rsidR="00356722" w:rsidTr="00BB1A4A" w14:paraId="71108C0A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidTr="00010554" w14:paraId="4A48E2BA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcW w:w="2967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="3BDC01DA" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="326CB76C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Groningen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="023FD8E6" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="0FC571B9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>646</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="667094B8" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="24A87544" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>843</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="08063449" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="6DA767E0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>130,50%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00356722" w:rsidR="00356722" w:rsidTr="00BB1A4A" w14:paraId="216D3D07" w14:textId="77777777">
+      <w:tr w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidTr="00010554" w14:paraId="7873FE08" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcW w:w="2967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="22D94C54" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="692ED834" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Groot Amsterdam</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="0551ED30" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="45292C8A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>777</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="33050688" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="579E8851" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>511</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="62D85CCE" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="77E071A0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>65,77%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00356722" w:rsidR="00356722" w:rsidTr="00BB1A4A" w14:paraId="174BB98B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidTr="00010554" w14:paraId="5DA52CF1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcW w:w="2967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="76CB087C" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="14E5834D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Haaglanden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="6611802B" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="43EAE755" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>502</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="486EED07" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="25B970DC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>582</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="62880599" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="562B7E9D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>115,94%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00356722" w:rsidR="00356722" w:rsidTr="00BB1A4A" w14:paraId="783EE5A2" w14:textId="77777777">
+      <w:tr w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidTr="00010554" w14:paraId="0C689DCE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcW w:w="2967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="4F19BFBE" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="24BA0693" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Helmond-De Peel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="29DDC958" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="0F9AF3E5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>227</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="3C820F55" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="468B5E66" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="64930BF7" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="6BB15076" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>46,26%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00356722" w:rsidR="00356722" w:rsidTr="00BB1A4A" w14:paraId="12675021" w14:textId="77777777">
+      <w:tr w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidTr="00010554" w14:paraId="2C26DD94" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcW w:w="2967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="1FFC6F11" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="247AA0B5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Holland Rijnland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="323D925A" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="0F74146D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>340</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="7F2462DB" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="734056D0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>398</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="31F1556F" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="064F52C4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>117,06%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00356722" w:rsidR="00356722" w:rsidTr="00BB1A4A" w14:paraId="168852FC" w14:textId="77777777">
+      <w:tr w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidTr="00010554" w14:paraId="58752CF7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcW w:w="2967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="2079BC6F" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="6A0F4F54" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Midden-Brabant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="793EBBDF" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="68633E2D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>309</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="76BA5A23" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="42553D6F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>371</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="6620E1EE" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="5B22932E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>120,06%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00356722" w:rsidR="00356722" w:rsidTr="00BB1A4A" w14:paraId="7710AEB5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidTr="00010554" w14:paraId="1BC5246E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcW w:w="2967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="06E45A21" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="224AF718" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Midden-Gelderland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="01624988" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="30F614C2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>425</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="32AB99F5" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="6B87236D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>144</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="7C3E24A4" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="3A66FB58" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>33,88%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00356722" w:rsidR="00356722" w:rsidTr="00BB1A4A" w14:paraId="547E11F8" w14:textId="77777777">
+      <w:tr w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidTr="00010554" w14:paraId="15FAEF86" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcW w:w="2967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="560B5967" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="7513520B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Midden-Holland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="0C71A3CE" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="013F7825" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="7EA5D213" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="7AF0D890" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>170</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="3A79249B" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="04B10434" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>108,97%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00356722" w:rsidR="00356722" w:rsidTr="00BB1A4A" w14:paraId="7539B760" w14:textId="77777777">
+      <w:tr w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidTr="00010554" w14:paraId="5B616FA8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcW w:w="2967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="038431C3" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="56C396BC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Midden-Limburg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="0175B114" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="287A86D6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>183</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="1B16F853" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="7F937FBA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>143</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="5B415A80" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="5898076B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>78,14%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00356722" w:rsidR="00356722" w:rsidTr="00BB1A4A" w14:paraId="57AF9D0F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidTr="00010554" w14:paraId="2536FA11" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcW w:w="2967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="423CE259" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="44056D6D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Midden-Utrecht</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="34C44F91" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="1F43CFEF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>390</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="6A2D4258" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="078CB56E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>312</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="65570D8C" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="3C18F9E1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>80,00%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00356722" w:rsidR="00356722" w:rsidTr="00BB1A4A" w14:paraId="337F2B8A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidTr="00010554" w14:paraId="0C0416A6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcW w:w="2967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="07292331" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="49242309" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Noord-Holland Noord</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="5037C101" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="0A60E757" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="05F411AB" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="4297AAA1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>566</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="7F56797A" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="4F79BAE7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>113,20%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00356722" w:rsidR="00356722" w:rsidTr="00BB1A4A" w14:paraId="792C6FE1" w14:textId="77777777">
+      <w:tr w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidTr="00010554" w14:paraId="7CD46983" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcW w:w="2967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="30B62E77" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="13E592E8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Noord-Limburg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="58216332" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="69419563" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="13E75872" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="140CDF45" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>154</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="2D38DABE" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="4CDE078C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>85,56%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00356722" w:rsidR="00356722" w:rsidTr="00BB1A4A" w14:paraId="7F1AB433" w14:textId="77777777">
+      <w:tr w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidTr="00010554" w14:paraId="60D3D86D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcW w:w="2967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="38CD082B" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="7BE0B6C1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Noordoost-Brabant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="2CBF3629" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="76D0072A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="3E8D82E2" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="25AFDC9B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>603</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="55E2F696" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="66AEF402" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>77,21%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00356722" w:rsidR="00356722" w:rsidTr="00BB1A4A" w14:paraId="041852A4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidTr="00010554" w14:paraId="5BA552EF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcW w:w="2967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="3E801551" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="3A22B66C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Regio Zwolle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="52BEA9F4" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="60BD2B7E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>356</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="778AD432" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="543A6DF1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>481</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="23FB8B36" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="6098A957" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>135,11%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00356722" w:rsidR="00356722" w:rsidTr="00BB1A4A" w14:paraId="301BF88F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidTr="00010554" w14:paraId="4C42BF56" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcW w:w="2967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="3426FDA6" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="706B7CFA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Rijk van Nijmegen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="56DD9941" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="66A68113" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>291</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="0E4D2530" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="1CB2924B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="40985C5B" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="09A2F94D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>30,58%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00356722" w:rsidR="00356722" w:rsidTr="00BB1A4A" w14:paraId="340EF941" w14:textId="77777777">
+      <w:tr w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidTr="00010554" w14:paraId="14069161" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcW w:w="2967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="3C1B5633" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="37B32135" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Rijnmond</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="7FC6AA9B" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="6E0DB55C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>816</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="038BF279" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="1EF372B9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="2AE1D0AB" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="7C84F70C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>124,39%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00356722" w:rsidR="00356722" w:rsidTr="00BB1A4A" w14:paraId="44BB6D8E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidTr="00010554" w14:paraId="006B20CE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcW w:w="2967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="3D7CF0E1" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="5B040031" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Rivierenland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="7D31BF67" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="43883C5B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>174</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="7888C02F" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="5C803FC1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>182</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="3141CF53" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="3F1AC101" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>104,60%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00356722" w:rsidR="00356722" w:rsidTr="00BB1A4A" w14:paraId="5F135D80" w14:textId="77777777">
+      <w:tr w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidTr="00010554" w14:paraId="29B3C7F0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcW w:w="2967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="6566C896" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="28D61F5B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Twente</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="332A00D4" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="397DB975" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>451</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="6D6E92CA" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="274082DA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>570</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="46023E0D" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="70E8AFF9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>126,39%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00356722" w:rsidR="00356722" w:rsidTr="00BB1A4A" w14:paraId="0B134CBC" w14:textId="77777777">
+      <w:tr w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidTr="00010554" w14:paraId="1CC7F89A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcW w:w="2967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="04F6DD1B" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="710A0BFD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Veluwe Stedendriehoek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="0D8D13FA" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="297AE5E4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>472</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="78441603" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="6AD234C4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>387</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="670D7A22" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="1D3F3459" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>81,99%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00356722" w:rsidR="00356722" w:rsidTr="00BB1A4A" w14:paraId="3A644798" w14:textId="77777777">
+      <w:tr w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidTr="00010554" w14:paraId="404EC42B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcW w:w="2967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="7E738EBA" w14:textId="77777777">
-[...16 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="3E98DD40" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>West-Brabant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="32376BE2" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="096CA7A9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>482</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="13328FC0" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="2868B5D8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>593</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="15C179A4" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="5414E2D4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>123,03%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00356722" w:rsidR="00356722" w:rsidTr="00BB1A4A" w14:paraId="754A15A1" w14:textId="77777777">
+      <w:tr w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidTr="00010554" w14:paraId="2A2962A0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcW w:w="2967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="341B62D8" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="28C887B4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Zaanstreek/Waterland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="19ABBD08" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="300AD551" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>235</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="6C7F9719" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="2AA63E7F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>188</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="75D486F3" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="46B85F36" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>80,00%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00356722" w:rsidR="00356722" w:rsidTr="00BB1A4A" w14:paraId="06482C02" w14:textId="77777777">
+      <w:tr w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidTr="00010554" w14:paraId="64B67DA9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcW w:w="2967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="362CBD58" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="10B95CF5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Zeeland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="6D68BC8C" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="322FEBC3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>259</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="6616300F" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="737459A0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>372</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="7C3E8A2F" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="519F3B65" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>143,63%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00356722" w:rsidR="00356722" w:rsidTr="00BB1A4A" w14:paraId="3B274110" w14:textId="77777777">
+      <w:tr w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidTr="00010554" w14:paraId="2050A159" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcW w:w="2967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="19CCF0D1" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="47FFB2C8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Zuid-Holland Centraal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="663F3C38" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="377A7C32" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>171</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="22F61653" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="70FB6653" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>159</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="55C329CB" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="77916806" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>92,98%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00356722" w:rsidR="00356722" w:rsidTr="00BB1A4A" w14:paraId="31F55BB2" w14:textId="77777777">
+      <w:tr w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidTr="00010554" w14:paraId="41D8BB62" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="410"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcW w:w="2967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...19 lines deleted...]
-              </w:rPr>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="504A8DDA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Zuid-Kennemerland en IJmond</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="2073D1D9" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="5730B8B7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>236</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="16463D70" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="032B1A21" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>258</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="1FAFAFBB" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="279608B4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>109,32%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00356722" w:rsidR="00356722" w:rsidTr="00BB1A4A" w14:paraId="0B6C1F34" w14:textId="77777777">
+      <w:tr w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidTr="00010554" w14:paraId="3D496AB9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcW w:w="2967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="2CCB8F6F" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="32996EDA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Zuid-Limburg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="184A7203" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="433E6947" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>501</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="7B04AB03" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="4C599897" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>227</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="7D218EB1" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="243FC3DB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>45,31%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00356722" w:rsidR="00356722" w:rsidTr="00BB1A4A" w14:paraId="2B11546F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidTr="00010554" w14:paraId="3F45FF00" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcW w:w="2967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="4DF5CDF4" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="448FFD98" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Zuidoost-Brabant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="69EAEF17" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="63008782" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>355</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="74E3434F" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="265B7785" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>258</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00356722" w:rsidR="00356722" w:rsidP="00356722" w:rsidRDefault="00356722" w14:paraId="4D9A1480" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="1E04F55F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00010554">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>72,68%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00356722" w:rsidRDefault="00356722" w14:paraId="52E0E94F" w14:textId="77777777"/>
-[...8 lines deleted...]
-      <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00010554" w:rsidR="007A1995" w:rsidP="00010554" w:rsidRDefault="007A1995" w14:paraId="7B547365" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00010554" w:rsidR="004E5D09" w:rsidP="00010554" w:rsidRDefault="004E5D09" w14:paraId="71DBE612" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00010554" w:rsidR="004E5D09" w:rsidSect="00DE2971">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="253B9EF5" w14:textId="77777777" w:rsidR="00940B17" w:rsidRDefault="00940B17">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3822D543" w14:textId="77777777" w:rsidR="00D23160" w:rsidRDefault="00D23160" w:rsidP="007A1995">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="78A1D289" w14:textId="77777777" w:rsidR="00940B17" w:rsidRDefault="00940B17">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0BBD3F92" w14:textId="77777777" w:rsidR="00D23160" w:rsidRDefault="00D23160" w:rsidP="007A1995">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Times New Roman"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lohit Hindi">
-[...1 lines deleted...]
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DejaVu Sans">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...4 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...4 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="76DBAA21" w14:textId="77777777" w:rsidR="00AA2057" w:rsidRDefault="00AA2057">
+  <w:p w14:paraId="141A1034" w14:textId="77777777" w:rsidR="007A1995" w:rsidRPr="007A1995" w:rsidRDefault="007A1995" w:rsidP="007A1995">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6E90F834" w14:textId="77777777" w:rsidR="00AA2057" w:rsidRDefault="00AA2057">
+  <w:p w14:paraId="753EDE85" w14:textId="77777777" w:rsidR="007A1995" w:rsidRPr="007A1995" w:rsidRDefault="007A1995" w:rsidP="007A1995">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="661E07E0" w14:textId="77777777" w:rsidR="00AA2057" w:rsidRDefault="00AA2057">
+  <w:p w14:paraId="1083336E" w14:textId="77777777" w:rsidR="007A1995" w:rsidRPr="007A1995" w:rsidRDefault="007A1995" w:rsidP="007A1995">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="22A6B43B" w14:textId="77777777" w:rsidR="00940B17" w:rsidRDefault="00940B17">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6B766C60" w14:textId="77777777" w:rsidR="00D23160" w:rsidRDefault="00D23160" w:rsidP="007A1995">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C92C4D0" w14:textId="77777777" w:rsidR="00940B17" w:rsidRDefault="00940B17">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6457CC03" w14:textId="77777777" w:rsidR="00D23160" w:rsidRDefault="00D23160" w:rsidP="007A1995">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="1B0B847A" w14:textId="77777777" w:rsidR="005F627D" w:rsidRDefault="005F627D" w:rsidP="005F627D">
+    <w:p w14:paraId="62457BED" w14:textId="478E1483" w:rsidR="007A1995" w:rsidRPr="00040057" w:rsidRDefault="007A1995" w:rsidP="007A1995">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00040057">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00040057">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E10211">
+      <w:r w:rsidRPr="00040057">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamerstukken II </w:t>
       </w:r>
-      <w:r w:rsidR="00E10211" w:rsidRPr="000F10A4">
+      <w:r w:rsidRPr="00040057">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>2025/26</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E10211">
+        <w:t xml:space="preserve">2025/26, 36800 </w:t>
+      </w:r>
+      <w:r w:rsidR="00040057" w:rsidRPr="00040057">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A70B03">
+        <w:t>XIII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040057">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>36800</w:t>
-[...15 lines deleted...]
-        <w:t>38</w:t>
+        <w:t>, nr. 38</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="23E60A66" w14:textId="77777777" w:rsidR="005F627D" w:rsidRPr="006D08A4" w:rsidRDefault="005F627D">
+    <w:p w14:paraId="1EB02285" w14:textId="77777777" w:rsidR="007A1995" w:rsidRPr="006D08A4" w:rsidRDefault="007A1995" w:rsidP="007A1995">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D08A4">
+      <w:r w:rsidRPr="00010554">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="006D08A4">
+      <w:r w:rsidRPr="00010554">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E10211">
+      <w:r w:rsidRPr="00010554">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamerstukken II </w:t>
       </w:r>
-      <w:r w:rsidR="00E10211" w:rsidRPr="000F10A4">
+      <w:r w:rsidRPr="00010554">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>2025/26, 34352, nr. 358</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="4B29A8DF" w14:textId="77777777" w:rsidR="002D5673" w:rsidRPr="00A70B03" w:rsidRDefault="002D5673">
+    <w:p w14:paraId="6628FF9D" w14:textId="77777777" w:rsidR="007A1995" w:rsidRPr="00A70B03" w:rsidRDefault="007A1995" w:rsidP="007A1995">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A70B03">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00A70B03">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A70B03">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
       <w:r w:rsidRPr="00A70B03">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2023/24, 34352, nr. 307</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="1840473C" w14:textId="77777777" w:rsidR="002D5673" w:rsidRPr="00A70B03" w:rsidRDefault="002D5673">
+    <w:p w14:paraId="4DE305D2" w14:textId="77777777" w:rsidR="007A1995" w:rsidRPr="00A70B03" w:rsidRDefault="007A1995" w:rsidP="007A1995">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A70B03">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00A70B03">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A70B03">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
       <w:r w:rsidRPr="00A70B03">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024/25, 34352, nr. 326</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="74F98290" w14:textId="77777777" w:rsidR="00444675" w:rsidRDefault="00444675">
+    <w:p w14:paraId="196336B0" w14:textId="77777777" w:rsidR="007A1995" w:rsidRDefault="007A1995" w:rsidP="007A1995">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00A70B03">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00A70B03">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A70B03">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
       <w:r w:rsidRPr="00A70B03">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2024/25, 34352, nr. </w:t>
-[...7 lines deleted...]
-        <w:t>341</w:t>
+        <w:t xml:space="preserve"> 2024/25, 34352, nr. 341</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="2312D03E" w14:textId="77777777" w:rsidR="00E15C5B" w:rsidRPr="00A23527" w:rsidRDefault="00E15C5B">
+    <w:p w14:paraId="0E35B8E9" w14:textId="77777777" w:rsidR="007A1995" w:rsidRPr="00A23527" w:rsidRDefault="007A1995" w:rsidP="007A1995">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F6322">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004F6322">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Divosa (februari 2026). Reis naar een nieuwe sociale infrastructuur</w:t>
       </w:r>
-      <w:r w:rsidR="003A7B4E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">: de weg naar een toekomstbestendig </w:t>
-[...19 lines deleted...]
-      <w:r w:rsidR="003A7B4E">
+        <w:t xml:space="preserve">: de weg naar een toekomstbestendig werkontwikkelbedrijf. </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Toekomstbestendige Sociale Infrastructuur. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="23CB8CCD" w14:textId="77777777" w:rsidR="00257B5E" w:rsidRPr="00A70B03" w:rsidRDefault="00257B5E" w:rsidP="00257B5E">
+    <w:p w14:paraId="3E03743F" w14:textId="77777777" w:rsidR="007A1995" w:rsidRPr="00A70B03" w:rsidRDefault="007A1995" w:rsidP="007A1995">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A70B03">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00A70B03">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E10211">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamerstukken II </w:t>
       </w:r>
-      <w:r w:rsidR="00E10211">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">2025/26, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A70B03">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>36800</w:t>
       </w:r>
-      <w:r w:rsidR="00E10211">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> B, nr.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0097082D">
+        <w:t xml:space="preserve"> B, nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A70B03">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>38</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="52E569BD" w14:textId="77777777" w:rsidR="00257B5E" w:rsidRPr="00A70B03" w:rsidRDefault="00257B5E" w:rsidP="00257B5E">
+    <w:p w14:paraId="258F782B" w14:textId="71D9A794" w:rsidR="007A1995" w:rsidRPr="00A70B03" w:rsidRDefault="007A1995" w:rsidP="007A1995">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A70B03">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00A70B03">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Van Eijkel, R., van Berkel, K., van Casteren, B. (2024). </w:t>
       </w:r>
       <w:r w:rsidRPr="00A70B03">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Meer dan werk alleen</w:t>
       </w:r>
       <w:r w:rsidRPr="00A70B03">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">. SEO Economisch Onderzoek.; Van Eijkel, R., Gerritsen, S., </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, K., &amp; Versantvoort, M. (2020). </w:t>
+        <w:t xml:space="preserve">. SEO Economisch Onderzoek.; Van Eijkel, R., Gerritsen, S., Sadiraj, K., &amp; Versantvoort, M. (2020). </w:t>
       </w:r>
       <w:r w:rsidRPr="00A70B03">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>De brede baten van werk</w:t>
       </w:r>
       <w:r w:rsidRPr="00A70B03">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">. Centraal Planbureau &amp; Sociaal en Cultureel Planbureau. </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00A70B03">
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="001D0E97">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>https://www.cpb.nl/publicatie/de-brede-baten-van-werk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>https://www.cpb.nl/publicatie/de-brede-baten-van-werk</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="46166CA0" w14:textId="77777777" w:rsidR="00257B5E" w:rsidRDefault="00257B5E" w:rsidP="00257B5E">
+    <w:p w14:paraId="0C01D6F3" w14:textId="77777777" w:rsidR="007A1995" w:rsidRDefault="007A1995" w:rsidP="007A1995">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00A70B03">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00A70B03">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Berenschot (2023). </w:t>
       </w:r>
       <w:r w:rsidRPr="00A70B03">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Maatschappelijke Kosten-Batenanalyse van Loonkostensubsidie</w:t>
       </w:r>
       <w:r w:rsidRPr="00A70B03">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Berenschot in opdracht van </w:t>
-[...46 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>. Berenschot in opdracht van Cedris en Divosa. https://www.berenschot.nl/media/xbajtkzu/09-mkba-lks-martin-heekelaar.pdf</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="6551FE5B" w14:textId="77777777" w:rsidR="00257B5E" w:rsidRPr="00A70B03" w:rsidRDefault="00257B5E" w:rsidP="00257B5E">
+    <w:p w14:paraId="3D9FED23" w14:textId="77777777" w:rsidR="007A1995" w:rsidRPr="00A70B03" w:rsidRDefault="007A1995" w:rsidP="007A1995">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A70B03">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00A70B03">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Van Eijkel, R., Gerritsen, S., </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, K., &amp; Versantvoort, M. (2021). </w:t>
+        <w:t xml:space="preserve"> Van Eijkel, R., Gerritsen, S., Sadiraj, K., &amp; Versantvoort, M. (2021). </w:t>
       </w:r>
       <w:r w:rsidRPr="00A70B03">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The causal effects of employment on mental health and criminality for disabled workers </w:t>
       </w:r>
       <w:r w:rsidRPr="00A70B03">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(CPB-SCP Discussion Paper). https://doi.org/10.34932/7krk-5w71; </w:t>
       </w:r>
       <w:r w:rsidRPr="00A70B03">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Van </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">, Benjamin. </w:t>
+        <w:t xml:space="preserve">Van Eijkel, Remco., van Berkel, Kim., van Casteren, Benjamin. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A70B03">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">(2024). </w:t>
       </w:r>
       <w:r w:rsidRPr="00A70B03">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Meer dan werk alleen</w:t>
       </w:r>
       <w:r w:rsidRPr="00A70B03">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>. SEO Economisch Onderzoek.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="1597C6CC" w14:textId="77777777" w:rsidR="00257B5E" w:rsidRPr="00A70B03" w:rsidRDefault="00257B5E" w:rsidP="00257B5E">
+    <w:p w14:paraId="3B592EC8" w14:textId="77777777" w:rsidR="007A1995" w:rsidRPr="00A70B03" w:rsidRDefault="007A1995" w:rsidP="007A1995">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A70B03">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00A70B03">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A70B03">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Van Eijkel, R., Gerritsen, S., </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, K., &amp; Versantvoort, M. (2020). </w:t>
+        <w:t xml:space="preserve">Van Eijkel, R., Gerritsen, S., Sadiraj, K., &amp; Versantvoort, M. (2020). </w:t>
       </w:r>
       <w:r w:rsidRPr="00A70B03">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>De brede baten van werk</w:t>
       </w:r>
       <w:r w:rsidRPr="00A70B03">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Centraal Planbureau &amp; Sociaal en Cultureel Planbureau. </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>. Centraal Planbureau &amp; Sociaal en Cultureel Planbureau. https://www.cpb.nl/publicatie/de-brede-baten-van-werk</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="7AB23C80" w14:textId="77777777" w:rsidR="002D111C" w:rsidRDefault="002D111C">
+    <w:p w14:paraId="67648B0A" w14:textId="77777777" w:rsidR="007A1995" w:rsidRDefault="007A1995" w:rsidP="007A1995">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00542689">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Van Eijkel, R., Gerritsen, S., </w:t>
-[...28 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Van Eijkel, R., Gerritsen, S., Sadiraj, K., &amp; Versantvoort, M. (2020). De brede baten van werk. Centraal Planbureau &amp; Sociaal en Cultureel Planbureau. https://www.cpb.nl/de-brede-baten-van-werk</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="22C7E3C7" w14:textId="77777777" w:rsidR="00257B5E" w:rsidRDefault="00257B5E" w:rsidP="00257B5E">
+    <w:p w14:paraId="1736FD6A" w14:textId="77777777" w:rsidR="007A1995" w:rsidRDefault="007A1995" w:rsidP="007A1995">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00A70B03">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00A70B03">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A70B03">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Van Eijkel, R., Gerritsen, S., </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, K., &amp; Versantvoort, M. (2020). </w:t>
+        <w:t xml:space="preserve">Van Eijkel, R., Gerritsen, S., Sadiraj, K., &amp; Versantvoort, M. (2020). </w:t>
       </w:r>
       <w:r w:rsidRPr="00A70B03">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>De brede baten van werk</w:t>
       </w:r>
       <w:r w:rsidRPr="00A70B03">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Centraal Planbureau &amp; Sociaal en Cultureel Planbureau. </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>. Centraal Planbureau &amp; Sociaal en Cultureel Planbureau. https://www.cpb.nl/de-brede-baten-van-werk</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="697A04B5" w14:textId="77777777" w:rsidR="00565679" w:rsidRPr="00565679" w:rsidRDefault="00565679">
+    <w:p w14:paraId="33A48BDF" w14:textId="77777777" w:rsidR="007A1995" w:rsidRPr="00565679" w:rsidRDefault="007A1995" w:rsidP="007A1995">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00970FD5">
+      <w:r w:rsidRPr="00010554">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r w:rsidRPr="00970FD5">
+      <w:r w:rsidRPr="00010554">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 202</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> 2025/26, 34352, nr. 358</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="15">
+    <w:p w14:paraId="4A96C4F9" w14:textId="77777777" w:rsidR="007A1995" w:rsidRPr="00C825CE" w:rsidRDefault="007A1995" w:rsidP="007A1995">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00970FD5">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A242F3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>/2</w:t>
+        <w:t>D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00970FD5">
+        <w:t xml:space="preserve">it cijfer betreft het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C825CE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 34352, nr. </w:t>
-[...51 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">aantal eind september 2025. De cijfers van december 2025 zijn op het moment dat deze brief wordt verstuurd nog niet bekend.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w14:paraId="4F5C4CF6" w14:textId="77777777" w:rsidR="00542689" w:rsidRPr="00C825CE" w:rsidRDefault="00542689" w:rsidP="00542689">
+    <w:p w14:paraId="150F71EE" w14:textId="77777777" w:rsidR="007A1995" w:rsidRPr="00C825CE" w:rsidRDefault="007A1995" w:rsidP="007A1995">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C825CE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00C825CE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Idem dito</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
-    <w:p w14:paraId="230148F1" w14:textId="77777777" w:rsidR="004A280B" w:rsidRDefault="004A280B">
+    <w:p w14:paraId="0C927967" w14:textId="405943C4" w:rsidR="007A1995" w:rsidRDefault="007A1995" w:rsidP="007A1995">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00C825CE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00C825CE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00C825CE">
+      <w:hyperlink r:id="rId2" w:history="1">
+        <w:r w:rsidRPr="001D0E97">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>https://www.uwv.nl/nl/arbeidsmarktinformatie/dashboards/dashboard-beschut-werk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>https://www.uwv.nl/nl/arbeidsmarktinformatie/dashboards/dashboard-beschut-werk</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="18">
-    <w:p w14:paraId="03581BA6" w14:textId="77777777" w:rsidR="00AD76D5" w:rsidRPr="00970FD5" w:rsidRDefault="00AD76D5" w:rsidP="00AD76D5">
+    <w:p w14:paraId="6A4811E6" w14:textId="77777777" w:rsidR="007A1995" w:rsidRPr="00970FD5" w:rsidRDefault="007A1995" w:rsidP="007A1995">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970FD5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00970FD5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00970FD5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamerstukken II </w:t>
       </w:r>
       <w:r w:rsidRPr="00970FD5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>2025/26, 36800 B, nr. 26</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="19">
-    <w:p w14:paraId="66295777" w14:textId="77777777" w:rsidR="00AD76D5" w:rsidRPr="00970FD5" w:rsidRDefault="00AD76D5" w:rsidP="00AD76D5">
+    <w:p w14:paraId="69E38835" w14:textId="77777777" w:rsidR="007A1995" w:rsidRPr="00970FD5" w:rsidRDefault="007A1995" w:rsidP="007A1995">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970FD5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00970FD5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00970FD5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
       <w:r w:rsidRPr="00970FD5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2021/22, 34352, nr. 232, p.55</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="20">
-    <w:p w14:paraId="5B0D57DB" w14:textId="77777777" w:rsidR="0058063E" w:rsidRPr="00B94956" w:rsidRDefault="0058063E">
+    <w:p w14:paraId="58ED496C" w14:textId="30B5AE59" w:rsidR="007A1995" w:rsidRPr="00010554" w:rsidRDefault="007A1995" w:rsidP="007A1995">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B94956">
+      <w:r w:rsidRPr="00010554">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B94956">
+      <w:r w:rsidRPr="00010554">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0097082D" w:rsidRPr="00B94956">
+      <w:r w:rsidRPr="00010554">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamerstukken II 2025/26, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B94956">
+      <w:r w:rsidRPr="00010554">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>34 352, nr. 36</w:t>
-[...7 lines deleted...]
-        <w:t>0</w:t>
+        <w:t>34352, nr. 360</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="21">
-    <w:p w14:paraId="29F04E6B" w14:textId="77777777" w:rsidR="004602E0" w:rsidRDefault="004602E0">
+    <w:p w14:paraId="22268ADB" w14:textId="44EE4E1E" w:rsidR="007A1995" w:rsidRDefault="007A1995" w:rsidP="007A1995">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B94956">
+      <w:r w:rsidRPr="00010554">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B94956">
+      <w:r w:rsidRPr="00010554">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0097082D" w:rsidRPr="00B94956">
+      <w:r w:rsidRPr="00010554">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamerstukken II 2025/26, </w:t>
       </w:r>
-      <w:r w:rsidR="0097082D" w:rsidRPr="00B94956">
+      <w:r w:rsidRPr="00010554">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>34 352, nr. 360</w:t>
+        <w:t>34352, nr. 360</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="22">
-    <w:p w14:paraId="02FD1AE5" w14:textId="77777777" w:rsidR="006B2A89" w:rsidRDefault="006B2A89">
+    <w:p w14:paraId="3BA9A623" w14:textId="0537C12C" w:rsidR="007A1995" w:rsidRDefault="007A1995" w:rsidP="007A1995">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00970FD5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
       <w:r w:rsidRPr="00356722">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024/25</w:t>
       </w:r>
       <w:r w:rsidRPr="00970FD5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>34</w:t>
-[...15 lines deleted...]
-        <w:t>352</w:t>
+        <w:t>34352</w:t>
       </w:r>
       <w:r w:rsidRPr="00970FD5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">, nr. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>341</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4E097573" w14:textId="77777777" w:rsidR="00AA2057" w:rsidRDefault="00AA2057">
+  <w:p w14:paraId="0F7D2B2C" w14:textId="77777777" w:rsidR="007A1995" w:rsidRPr="007A1995" w:rsidRDefault="007A1995" w:rsidP="007A1995">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="24BCEE16" w14:textId="77777777" w:rsidR="00725821" w:rsidRDefault="0013614A">
-[...299 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="762E7831" w14:textId="77777777" w:rsidR="007A1995" w:rsidRPr="007A1995" w:rsidRDefault="007A1995" w:rsidP="007A1995">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3133E6ED" w14:textId="77777777" w:rsidR="00725821" w:rsidRDefault="0013614A">
+  <w:p w14:paraId="73A20494" w14:textId="77777777" w:rsidR="007A1995" w:rsidRPr="007A1995" w:rsidRDefault="007A1995" w:rsidP="007A1995">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1036 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="90528444"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E792DEE4"/>
     <w:name w:val="Bestelorder"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Nummering"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="345" w:hanging="345"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Nummeringbullet"/>
@@ -14369,121 +10955,50 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AAB9343"/>
-[...69 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C593462"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="23002E98"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -14546,474 +11061,245 @@
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="597176888">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="131139367">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="317733330">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="730422889">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1261331476">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="266548211">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="2082020304">
+  <w:num w:numId="7" w16cid:durableId="482703023">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="865949978">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="482703023">
-[...5 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="172383559">
+  <w:num w:numId="9" w16cid:durableId="172383559">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1658537185">
+  <w:num w:numId="10" w16cid:durableId="1658537185">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="629432870">
+  <w:num w:numId="11" w16cid:durableId="629432870">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00725821"/>
-[...240 lines deleted...]
-    <w:rsid w:val="00FE6AE0"/>
+    <w:rsidRoot w:val="007A1995"/>
+    <w:rsid w:val="00010554"/>
+    <w:rsid w:val="00040057"/>
+    <w:rsid w:val="00081EC6"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="005D4F98"/>
+    <w:rsid w:val="00796205"/>
+    <w:rsid w:val="007A1995"/>
+    <w:rsid w:val="00973426"/>
+    <w:rsid w:val="00BA07CD"/>
+    <w:rsid w:val="00D1534A"/>
+    <w:rsid w:val="00D23160"/>
+    <w:rsid w:val="00DE2971"/>
+    <w:rsid w:val="00EC2133"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7E2066E8"/>
+  <w14:docId w14:val="0AAF7B5B"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{4EF4118E-ED82-459D-BE55-A315FFAC4037}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="2" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="4" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
-    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -15038,75 +11324,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -15141,55 +11427,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -15261,1416 +11547,2377 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="700" w:line="300" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="2"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="3"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="4"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007A1995"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007A1995"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007A1995"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007A1995"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007A1995"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="007A1995"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A1995"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A1995"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A1995"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A1995"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A1995"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A1995"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A1995"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A1995"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="007A1995"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="007A1995"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="007A1995"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="007A1995"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="007A1995"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="007A1995"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="007A1995"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="007A1995"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="007A1995"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="007A1995"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="007A1995"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="007A1995"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Aanhef">
     <w:name w:val="Salutation"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="AanhefChar"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:before="100" w:after="240" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AanhefChar">
+    <w:name w:val="Aanhef Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Aanhef"/>
+    <w:rsid w:val="007A1995"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenskopjes">
     <w:name w:val="Afzendgegevenskopjes"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Agendagegevenskopjes">
     <w:name w:val="Agendagegevens kopjes"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bijlagekop">
     <w:name w:val="Bijlagekop"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="300" w:line="300" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ESFinvesteertinjouwtoekomst">
     <w:name w:val="ESF investeert in jouw toekomst"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="DejaVu Sans" w:hAnsi="Arial" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ESFinvesteertinjouwtoekomstcursief">
     <w:name w:val="ESF investeert in jouw toekomst cursief"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:i/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Functie">
     <w:name w:val="Functie"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:i/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Geleideformuliernotasenbrieven">
     <w:name w:val="Geleideformulier notas en brieven"/>
+    <w:rsid w:val="007A1995"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="60" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="60" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Genummerdelijst">
     <w:name w:val="Genummerde lijst"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Groetregel">
     <w:name w:val="Groetregel"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Inhopg1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Inhopg2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Inhopg1"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
       <w:spacing w:before="240"/>
       <w:ind w:hanging="900"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Inhopg3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Inhopg2"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
       <w:spacing w:before="0"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Inhopg4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Inhopg3"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
       <w:spacing w:before="240"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Inhopg5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Inhopg4"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Inhopg6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Inhopg5"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Inhopg7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Inhopg6"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Inhopg8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Inhopg7"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Inhopg9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Inhopg8"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="KixBarcode">
     <w:name w:val="Kix Barcode"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="KIX Barcode" w:hAnsi="KIX Barcode"/>
+      <w:rFonts w:ascii="KIX Barcode" w:eastAsia="DejaVu Sans" w:hAnsi="KIX Barcode" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="KixCode">
     <w:name w:val="KixCode"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
-      <w:spacing w:before="120"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="KIX Barcode" w:hAnsi="KIX Barcode"/>
+      <w:rFonts w:ascii="KIX Barcode" w:eastAsia="DejaVu Sans" w:hAnsi="KIX Barcode" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Kop1ongenummerd">
     <w:name w:val="Kop 1 ongenummerd"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="700" w:line="300" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Kop1vetgn">
     <w:name w:val="Kop 1 vet gn"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="700" w:line="300" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="007A1995"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Lijstmetopsommingstekens">
     <w:name w:val="Lijst met opsommingstekens"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lijstniveau1">
     <w:name w:val="Lijst niveau 1"/>
     <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="8"/>
+        <w:numId w:val="7"/>
       </w:numPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lijstniveau2">
     <w:name w:val="Lijst niveau 2"/>
     <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="8"/>
+        <w:numId w:val="7"/>
       </w:numPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lijstniveau3">
     <w:name w:val="Lijst niveau 3"/>
     <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="8"/>
+        <w:numId w:val="7"/>
       </w:numPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lijstopsomteken">
     <w:name w:val="Lijst opsom teken"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="5"/>
     <w:qFormat/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lijstopsomteken2">
     <w:name w:val="Lijst opsom teken 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="5"/>
     <w:qFormat/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="5"/>
       </w:numPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Links-05cm">
     <w:name w:val="Links -0.5 cm"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
       <w:ind w:left="-2834"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nummering">
     <w:name w:val="Nummering"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nummeringbullet">
     <w:name w:val="Nummering bullet"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="1"/>
       </w:numPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nummeringstreepje">
     <w:name w:val="Nummering streepje"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="1"/>
       </w:numPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nummeringzondernummer">
     <w:name w:val="Nummering zonder nummer"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="1"/>
       </w:numPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paginaeinde">
     <w:name w:val="Paginaeinde"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
       <w:pageBreakBefore/>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="2"/>
       <w:szCs w:val="2"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="PenPTabelopmaak">
     <w:name w:val="PenP Tabelopmaak"/>
+    <w:rsid w:val="007A1995"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="14"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="107" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="107" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ReferentiegegevensHL">
     <w:name w:val="Referentiegegevens HL"/>
     <w:basedOn w:val="Referentiegegevens"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:rPr>
       <w:caps/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevenskopjesrechts">
     <w:name w:val="Referentiegegevens kopjes rechts"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
       <w:jc w:val="right"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensrechts">
     <w:name w:val="Referentiegegevens rechts"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
       <w:jc w:val="right"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensrechtsunderline">
     <w:name w:val="Referentiegegevens rechts underline"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
       <w:jc w:val="right"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
       <w:u w:val="single"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevenskopjes">
     <w:name w:val="Referentiegegevenskopjes"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiekop">
     <w:name w:val="Referentiekop"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
-      <w:spacing w:before="120" w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="120" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="14"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiekop11ptvet">
     <w:name w:val="Referentiekop 11pt vet"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
-      <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
     <w:name w:val="Rubricering"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="20" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:caps/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardV12n35r15">
     <w:name w:val="Standaard V12 n35 r15"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="700" w:line="300" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standaardvet">
     <w:name w:val="Standaard vet"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Standaardtabelmetlijn">
     <w:name w:val="Standaardtabel met lijn"/>
+    <w:rsid w:val="007A1995"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Standaardtabelmetlijnenpadding6">
     <w:name w:val="Standaardtabel met lijn en padding 6"/>
+    <w:rsid w:val="007A1995"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="120" w:type="dxa"/>
         <w:left w:w="20" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Subtitel">
     <w:name w:val="Subtitel"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Superscript">
     <w:name w:val="Superscript"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
       <w:vertAlign w:val="superscript"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabelkopVerdana7pt">
     <w:name w:val="Tabelkop Verdana 7pt"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
-      <w:spacing w:before="50" w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="50" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="14"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Telefoonnotitieburgerbrief">
     <w:name w:val="Telefoonnotitie burgerbrief"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
-      <w:spacing w:before="112" w:after="112"/>
-[...7 lines deleted...]
-      <w:spacing w:line="320" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="112" w:after="112" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toezendgegevens">
     <w:name w:val="Toezendgegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="V12">
     <w:name w:val="V12"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="V12na35">
     <w:name w:val="V12 na 35"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="700" w:line="300" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="V6">
     <w:name w:val="V6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="V6pt">
     <w:name w:val="V6 pt"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="V65">
     <w:name w:val="V6.5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="V65vet">
     <w:name w:val="V6.5 vet"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="V7">
     <w:name w:val="V7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="14"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="V7Centreren">
     <w:name w:val="V7 Centreren"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
       <w:jc w:val="center"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="14"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="V7vet">
     <w:name w:val="V7 vet"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="14"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="V75">
     <w:name w:val="V7.5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="15"/>
       <w:szCs w:val="15"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="V8">
     <w:name w:val="V8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="V8vet">
     <w:name w:val="V8 vet"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Verborgentekst">
     <w:name w:val="Verborgen tekst"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:vanish/>
       <w:color w:val="1E47CE"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Verborgentekst7pt">
     <w:name w:val="Verborgen tekst 7pt"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:vanish/>
       <w:color w:val="1E47CE"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="14"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Vet">
     <w:name w:val="Vet"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Vetdonkerroodcentreren">
     <w:name w:val="Vet donkerrood centreren"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
       <w:jc w:val="center"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:color w:val="C00000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="007A1995"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
     <w:name w:val="Witregel W1 (bodytekst)"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="v7lijst">
     <w:name w:val="v7 lijst"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="14"/>
-    </w:rPr>
-[...20 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revisie">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00DE28C1"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00355536"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-      <w:kern w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00355536"/>
+    <w:rsid w:val="007A1995"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00355536"/>
+    <w:rsid w:val="007A1995"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Verwijzingopmerking">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00355536"/>
+    <w:rsid w:val="007A1995"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstopmerking">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="TekstopmerkingChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00355536"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-      <w:kern w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstopmerkingChar">
     <w:name w:val="Tekst opmerking Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Tekstopmerking"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00355536"/>
+    <w:rsid w:val="007A1995"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Tekstopmerking"/>
     <w:next w:val="Tekstopmerking"/>
     <w:link w:val="OnderwerpvanopmerkingChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007D5B55"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
     <w:name w:val="Onderwerp van opmerking Char"/>
     <w:basedOn w:val="TekstopmerkingChar"/>
     <w:link w:val="Onderwerpvanopmerking"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="007D5B55"/>
+    <w:rsid w:val="007A1995"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
-      <w:kern w:val="2"/>
-[...1 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00C059E6"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...6 lines deleted...]
-    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Onopgelostemelding">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00413000"/>
+    <w:rsid w:val="007A1995"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstzonderopmaak">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="TekstzonderopmaakChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00866BC5"/>
+    <w:rsid w:val="007A1995"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:eastAsia="Calibri" w:hAnsi="Consolas" w:cs="Times New Roman"/>
-      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstzonderopmaakChar">
     <w:name w:val="Tekst zonder opmaak Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Tekstzonderopmaak"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00866BC5"/>
+    <w:rsid w:val="007A1995"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:eastAsia="Calibri" w:hAnsi="Consolas" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="GevolgdeHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0097082D"/>
+    <w:rsid w:val="007A1995"/>
     <w:rPr>
       <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...39 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uwv.nl/nl/arbeidsmarktinformatie/dashboards/dashboard-beschut-werk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cpb.nl/publicatie/de-brede-baten-van-werk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -16946,193 +14193,79 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>13</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>29061</ap:Characters>
+  <ap:Pages>12</ap:Pages>
+  <ap:Words>5311</ap:Words>
+  <ap:Characters>29215</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>242</ap:Lines>
+  <ap:Lines>243</ap:Lines>
   <ap:Paragraphs>68</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Brief Kamer - Voortgangsbrief sociaal ontwikkelbedrijven en beschut werk</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>34276</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>34458</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="URL">
-[...113 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="iUwBrief">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>