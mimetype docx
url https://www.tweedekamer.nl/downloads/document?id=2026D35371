--- v0 (2026-07-03)
+++ v1 (2026-08-17)
@@ -1,5936 +1,3320 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00096C8B" w:rsidP="00096C8B" w:rsidRDefault="00096C8B" w14:paraId="75FB5F3A" w14:textId="77777777">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="2B30FA42" w14:textId="01D459EE">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051549F" w:rsidR="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>165</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051549F" w:rsidR="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0051549F" w:rsidR="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Deelnemingenbeleid Rijksoverheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="7BFC83CE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051549F" w:rsidR="00E76BA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>478</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Financiën</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="01652D82" w14:textId="24AB5C0D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="0FA147C3" w14:textId="0825EA48">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 3 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="1C865CD9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="04DD5A8B" w14:textId="218F9651">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...39 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>TenneT Duitsland, dochter van staatsdeelneming TenneT Holding (hierna: TenneT), beheert een groot deel van het Duitse elektriciteitsnet op land en op zee. Als gevolg van een omvangrijke investeringsagenda vanwege de energietransitie had TenneT Duitsland een grote kapitaalbehoefte. Op 24 september 2025 heb ik u geïnformeerd dat drie private investeerders, Norges Bank Investment Management (de beheerder van het Noorse staatsoliefonds), APG (een Nederlandse pensioenuitvoerder) en het Singaporese staatsinvesteringsfonds GIC deze kapitaalbehoefte invullen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051549F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vervolgens heb ik u op 3 februari 2026 geïnformeerd dat TenneT, de Nederlandse staat en de drie private investeerders met de Duitse staat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051549F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> een onderhandelingsakkoord hebben bereikt over de deelname van de Duitse staat in TenneT Duitsland.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051549F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r>
-[...20 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ik heb in deze brief ook aangegeven dat er nog aan een aantal opschortende voorwaarden moest worden voldaan voordat de transactie kon worden geïmplementeerd. Met deze brief informeer ik u dat aan alle voorwaarden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051549F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r>
-[...30 lines deleted...]
-      <w:r w:rsidDel="009870F0">
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is voldaan en dat hiermee de transactie tussen TenneT, de private investeerders en de Duitse staat is afgerond. Daarnaast ga ik kort in op de gevolgen van de transactie voor het aandeelhouderschap van de staat in TenneT Duitsland.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="3AE742F7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="5500C79C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op 9 juni 2026 is de laatste goedkeuring verleend. Naar aanleiding daarvan kon de implementatiedatum van de transactie worden vastgesteld op 3 juli. De afgelopen weken zijn de laatste administratieve en juridische handelingen afgerond, waarmee de nieuwe aandeelhoudersstructuur nu een feit is.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051549F" w:rsidDel="009870F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00096C8B" w:rsidP="00096C8B" w:rsidRDefault="00096C8B" w14:paraId="5DC64CAD" w14:textId="77777777"/>
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="19F68943" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="21FC7DCC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Nieuwe aandeelhoudersstructuur </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00096C8B" w:rsidP="00096C8B" w:rsidRDefault="00096C8B" w14:paraId="777128F2" w14:textId="77777777">
-[...30 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="6E72C643" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals in mijn brief van 24 september 2025 toegelicht zijn kapitaalstortingen van de private investeerders in TenneT Duitsland nodig om de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>credit rating</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD77CC">
-[...52 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van TenneT Duitsland te verkrijgen en te behouden. De huidige verwachting is dat tot en met 2029 in totaal € 8,5 miljard aan kapitaal nodig (de kapitaalbehoefte) is om de financiële ratio’s op peil te houden. De private investeerders hebben toegezegd tot € 9,5 miljard te willen storten in TenneT Duitsland. De private investeerders storten het benodigde kapitaal niet in één keer maar in diverse stortingen in de periode tot en met 2029. Het gezamenlijke aandelenbelang van de private investeerders bouwt geleidelijk op tot maximaal 46%. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="442CD94C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="07991440" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Duitse staat heeft direct 25,1% van de aandelen in TenneT Duitsland verkregen voor een bedrag van circa € 3,3 miljard. Dit gebeurt via een verkoop van aandelen die TenneT houdt in TenneT </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>storten</w:t>
-[...103 lines deleted...]
-        <w:rPr>
+        <w:t>Duitsland. Daarna neemt de Duitse staat deel aan vervolgstortingen die de private investeerders doen om de kapitaalbehoefte over tijd in te vullen. Hiermee zal de Duitse staat het aandelenbelang op 25,1% houden en bijdragen aan de financiering van TenneT. Afhankelijk van de uiteindelijke kapitaalbehoefte kunnen de vervolgstortingen van de Duitse staat oplopen tot € 2,3 miljard. Daarmee komt het totaal beschikbare kapitaal voor TenneT Duitsland uit op € 11,8 miljard, ten opzichte van een verwachte kapitaalbehoefte van € 8,5 miljard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="16AA9459" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="2909DD8B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bovenstaande betekent dat de Nederlandse staat via TenneT minimaal 28,9% van de aandelen behoudt, zoals in tabel 1 samengevat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="7A84F4B6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00283F39" w:rsidR="00096C8B" w:rsidP="00D476F7" w:rsidRDefault="00096C8B" w14:paraId="644E749A" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="59ACD470" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> Duitsland</w:t>
+        </w:rPr>
+        <w:t>Tabel 1. Aandeelhoudersstructuur TenneT Duitsland</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
-        <w:tblW w:w="7652" w:type="dxa"/>
+        <w:tblW w:w="8928" w:type="dxa"/>
         <w:tblInd w:w="-2" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2549"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3686"/>
+        <w:gridCol w:w="2974"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="4111"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00661049" w:rsidR="00096C8B" w:rsidTr="00D476F7" w14:paraId="6FBA2D9D" w14:textId="77777777">
-[...2 lines deleted...]
-            <w:tcW w:w="2549" w:type="dxa"/>
+      <w:tr w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidTr="0051549F" w14:paraId="7FDD4218" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00661049" w:rsidR="00096C8B" w:rsidP="00D476F7" w:rsidRDefault="00096C8B" w14:paraId="30DC29D6" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:before="2" w:after="2"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="565EC34C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="2"/>
               <w:ind w:left="57"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Aandeelhouder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00661049" w:rsidR="00096C8B" w:rsidP="00D476F7" w:rsidRDefault="00096C8B" w14:paraId="093DD42E" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:before="2" w:after="2"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="0C77290F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="2"/>
               <w:ind w:left="57"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Belang</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcW w:w="4111" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00661049" w:rsidR="00096C8B" w:rsidP="00D476F7" w:rsidRDefault="00096C8B" w14:paraId="2401AF98" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:before="2" w:after="2"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="526ECDE2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="2"/>
               <w:ind w:left="57"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Bedrag</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00661049" w:rsidR="00096C8B" w:rsidTr="00D476F7" w14:paraId="79A27E35" w14:textId="77777777">
-[...2 lines deleted...]
-            <w:tcW w:w="2549" w:type="dxa"/>
+      <w:tr w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidTr="0051549F" w14:paraId="0D614BD9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00661049" w:rsidR="00096C8B" w:rsidP="00D476F7" w:rsidRDefault="00096C8B" w14:paraId="5474C03E" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:before="2" w:after="2"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="663DA19B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="2"/>
               <w:ind w:left="57"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...23 lines deleted...]
-            <w:tcW w:w="1417" w:type="dxa"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>TenneT (Nederlandse staat)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00661049" w:rsidR="00096C8B" w:rsidP="00D476F7" w:rsidRDefault="00096C8B" w14:paraId="1DFFED0E" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:before="2" w:after="2"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="656DA022" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="2"/>
               <w:ind w:left="57"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...23 lines deleted...]
-            <w:tcW w:w="3686" w:type="dxa"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>minimaal 28,9%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00661049" w:rsidR="00096C8B" w:rsidP="00D476F7" w:rsidRDefault="00096C8B" w14:paraId="7E360674" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:before="2" w:after="2"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="39A5169D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="2"/>
               <w:ind w:left="57"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00661049" w:rsidR="00096C8B" w:rsidTr="00D476F7" w14:paraId="67EE1EAF" w14:textId="77777777">
-[...2 lines deleted...]
-            <w:tcW w:w="2549" w:type="dxa"/>
+      <w:tr w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidTr="0051549F" w14:paraId="48FCA7E3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00661049" w:rsidR="00096C8B" w:rsidP="00D476F7" w:rsidRDefault="00096C8B" w14:paraId="69D0B103" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:before="2" w:after="2"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="68A769E5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="2"/>
               <w:ind w:left="57"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...44 lines deleted...]
-            <w:tcW w:w="1417" w:type="dxa"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>KfW (Duitse staat)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00661049" w:rsidR="00096C8B" w:rsidP="00D476F7" w:rsidRDefault="00096C8B" w14:paraId="0623A060" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:before="2" w:after="2"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="79965A84" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="2"/>
               <w:ind w:left="57"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25,1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcW w:w="4111" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BF0709" w:rsidR="00096C8B" w:rsidP="00D476F7" w:rsidRDefault="00096C8B" w14:paraId="1FCC4603" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:before="2" w:after="2"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="181B827A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="2"/>
               <w:ind w:left="57"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...20 lines deleted...]
-              <w:spacing w:before="2" w:after="2"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ca. € 3,3 miljard </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="726933FF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="2"/>
               <w:ind w:left="57"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>+ maximaal € 2,3 miljard vervolgstortingen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00661049" w:rsidR="00096C8B" w:rsidTr="00D476F7" w14:paraId="2A38F7B9" w14:textId="77777777">
-[...2 lines deleted...]
-            <w:tcW w:w="2549" w:type="dxa"/>
+      <w:tr w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidTr="0051549F" w14:paraId="25EEED84" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2974" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00661049" w:rsidR="00096C8B" w:rsidP="00D476F7" w:rsidRDefault="00096C8B" w14:paraId="351C15E3" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:before="2" w:after="2"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="1FC178D2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="2"/>
               <w:ind w:left="57"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>APG, NBIM, GIC (gezamenlijk)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00661049" w:rsidR="00096C8B" w:rsidP="00D476F7" w:rsidRDefault="00096C8B" w14:paraId="1180780A" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:before="2" w:after="2"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="5C44E375" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="2"/>
               <w:ind w:left="57"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...23 lines deleted...]
-            <w:tcW w:w="3686" w:type="dxa"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>maximaal 46%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00783984" w:rsidR="00096C8B" w:rsidP="00D476F7" w:rsidRDefault="00096C8B" w14:paraId="0889D18E" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:before="2" w:after="2"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="59D6F12B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="2"/>
               <w:ind w:left="57"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>max</w:t>
-[...35 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>maximaal € 9,5 miljard</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00096C8B" w:rsidP="00096C8B" w:rsidRDefault="00096C8B" w14:paraId="66844474" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="5A1AB432" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="4D7FDACC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Financiële </w:t>
-[...38 lines deleted...]
-    <w:p w:rsidR="00096C8B" w:rsidP="00096C8B" w:rsidRDefault="00096C8B" w14:paraId="717807F4" w14:textId="77777777">
+        <w:t>Financiële risico’s Nederlandse staat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="3CF9AEE2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Door de transactie neemt de risicoblootstelling van de Nederlandse staat ten aanzien van TenneT Duitsland substantieel af: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="51B6E7B9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-[...26 lines deleted...]
-    <w:p w:rsidR="00096C8B" w:rsidP="00096C8B" w:rsidRDefault="00096C8B" w14:paraId="24D60B23" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>TenneT Duitsland kan dankzij de transactie zelfstandig geld lenen op de kapitaalmarkt. Dit betekent ook dat de bestaande lening van TenneT Nederland aan TenneT Duitsland in de periode 2030-2035 kan worden afgelost.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="70E472F4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-[...53 lines deleted...]
-    <w:p w:rsidR="00096C8B" w:rsidP="00096C8B" w:rsidRDefault="00096C8B" w14:paraId="4275FBFB" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het door de private investeerders en de Duitse staat toegezegde kapitaal van € 11,8 miljard ligt circa € 3,3 miljard boven de momenteel ingeschatte eigen vermogensbehoefte van TenneT Duitsland. Zolang de geraamde kapitaalbehoefte van € 8,5 miljard niet stijgt tot boven de € 11,8 miljard, kan TenneT Duitsland zich dus zelfstandig blijven financieren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="071AF72D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-[...28 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er is contractueel vastgelegd dat mocht de eigen vermogensbehoefte tegen de verwachting in toch hoger uitvallen, alle aandeelhouders, waaronder TenneT, de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">optie </w:t>
       </w:r>
-      <w:r w:rsidRPr="009852A3">
-[...21 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hebben om naar rato bij te storten en hun huidige belang te handhaven. Geen van de aandeelhouders is hiertoe verplicht. Door deelname van de drie private investeerders en de Duitse staat zijn er nu meerdere aandeelhouders die zich verantwoordelijk voelen voor de financiële stabiliteit van TenneT Duitsland. Hierdoor wordt de rol van de Nederlandse staat als </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>lender</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>lender of last resort</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verkleind. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="308928A1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="18E87392" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> of last resort</w:t>
-[...85 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De implementatie van de transactie heeft ook directe positieve financiële en budgettaire effecten voor de Nederlandse staat. Een aantal van deze effecten zijn al bij de Voorjaarsnota 2026 verwerkt en een aantal zullen bij de Miljoenennota 2027 worden verwerkt, zoals hieronder toegelicht. Tabel 2 bevat een overzicht van alle reserveringen voor TenneT Duitsland die bij de Voorjaarsnota 2026 zijn opgenomen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="28A65BAB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="1117685F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">Tabel 2. Overzicht financiering TenneT Duitsland bij de Voorjaarsnota 2026 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="4A0BAF4C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-[...47 lines deleted...]
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(Eerste suppletoire begroting)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster1"/>
-        <w:tblW w:w="8445" w:type="dxa"/>
+        <w:tblW w:w="7811" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1558"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="853"/>
+        <w:gridCol w:w="2127"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="991"/>
+        <w:gridCol w:w="861"/>
         <w:gridCol w:w="743"/>
         <w:gridCol w:w="744"/>
         <w:gridCol w:w="743"/>
-        <w:gridCol w:w="747"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1053"/>
+        <w:gridCol w:w="751"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="000D6416" w:rsidR="00096C8B" w:rsidTr="00571787" w14:paraId="20FAE17F" w14:textId="77777777">
+      <w:tr w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidTr="0051549F" w14:paraId="77F79658" w14:textId="77777777">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:wAfter w:w="1053" w:type="dxa"/>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D6416" w:rsidR="00096C8B" w:rsidP="00571787" w:rsidRDefault="00096C8B" w14:paraId="13707C47" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="3D50C596" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:name="_Hlk231980203" w:id="0"/>
-            <w:r w:rsidRPr="000D6416">
-[...2 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>€ mld.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2411" w:type="dxa"/>
+            <w:tcW w:w="2703" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D6416" w:rsidR="00096C8B" w:rsidP="00571787" w:rsidRDefault="00096C8B" w14:paraId="5D5C5A5A" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="5EB8D033" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Relevant voor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="743" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D6416" w:rsidR="00096C8B" w:rsidP="00571787" w:rsidRDefault="00096C8B" w14:paraId="3B030F21" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="73182405" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...15 lines deleted...]
-              <w:t>6</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="744" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D6416" w:rsidR="00096C8B" w:rsidP="00571787" w:rsidRDefault="00096C8B" w14:paraId="7F68360F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="002AB873" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...15 lines deleted...]
-              <w:t>7</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="743" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D6416" w:rsidR="00096C8B" w:rsidP="00571787" w:rsidRDefault="00096C8B" w14:paraId="5BEECBD1" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="01F2C529" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...22 lines deleted...]
-            <w:vMerge w:val="restart"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D6416" w:rsidR="00096C8B" w:rsidP="00571787" w:rsidRDefault="00096C8B" w14:paraId="730E0031" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="59825DE8" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...39 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2029</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000D6416" w:rsidR="00096C8B" w:rsidTr="00BA5426" w14:paraId="0D57B925" w14:textId="77777777">
+      <w:tr w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidTr="0051549F" w14:paraId="78480AC5" w14:textId="77777777">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="1053" w:type="dxa"/>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D6416" w:rsidR="00096C8B" w:rsidP="00571787" w:rsidRDefault="00096C8B" w14:paraId="53A98B7E" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="704FA507" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D6416" w:rsidR="00096C8B" w:rsidP="00571787" w:rsidRDefault="00096C8B" w14:paraId="2A59501E" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="3A7AEF82" w14:textId="77777777">
+            <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>EMU-saldo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="848" w:type="dxa"/>
+            <w:tcW w:w="991" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D6416" w:rsidR="00096C8B" w:rsidP="00571787" w:rsidRDefault="00096C8B" w14:paraId="3F636597" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="194332B5" w14:textId="77777777">
+            <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Uitgaven kader</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="853" w:type="dxa"/>
+            <w:tcW w:w="858" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D6416" w:rsidR="00096C8B" w:rsidP="00571787" w:rsidRDefault="00096C8B" w14:paraId="633D31C3" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="41FD137C" w14:textId="77777777">
+            <w:pPr>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>EMU-schuld</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="743" w:type="dxa"/>
-            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D6416" w:rsidR="00096C8B" w:rsidP="00571787" w:rsidRDefault="00096C8B" w14:paraId="3DAAF2DC" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="24E14BB3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="744" w:type="dxa"/>
-            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D6416" w:rsidR="00096C8B" w:rsidP="00571787" w:rsidRDefault="00096C8B" w14:paraId="6233C6C6" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="7221C8B9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="743" w:type="dxa"/>
-            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D6416" w:rsidR="00096C8B" w:rsidP="00571787" w:rsidRDefault="00096C8B" w14:paraId="775D867F" w14:textId="77777777">
-[...12 lines deleted...]
-            <w:vMerge/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="151E51FA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D6416" w:rsidR="00096C8B" w:rsidP="00571787" w:rsidRDefault="00096C8B" w14:paraId="59FDBDE8" w14:textId="77777777">
-[...27 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="473BA588" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000D6416" w:rsidR="00096C8B" w:rsidTr="00571787" w14:paraId="722CE107" w14:textId="77777777">
+      <w:tr w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidTr="0051549F" w14:paraId="70363E67" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcW w:w="7811" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D6416" w:rsidR="00096C8B" w:rsidP="00571787" w:rsidRDefault="00096C8B" w14:paraId="796667ED" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="7ED2169B" w14:textId="77777777">
+            <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tijdelijke financiering</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...19 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000D6416" w:rsidR="00096C8B" w:rsidTr="00BA5426" w14:paraId="150DC45B" w14:textId="77777777">
+      <w:tr w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidTr="0051549F" w14:paraId="0C7AA25A" w14:textId="77777777">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="1053" w:type="dxa"/>
           <w:trHeight w:val="249"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="000D6416" w:rsidR="00096C8B" w:rsidP="00571787" w:rsidRDefault="00096C8B" w14:paraId="3EC1B67D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="6C04DFAA" w14:textId="77777777">
+            <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Openstaande lening</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="710" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="000D6416" w:rsidR="00096C8B" w:rsidP="00571787" w:rsidRDefault="00096C8B" w14:paraId="2882B772" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="12056C7B" w14:textId="77777777">
+            <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="848" w:type="dxa"/>
+            <w:tcW w:w="991" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="000D6416" w:rsidR="00096C8B" w:rsidP="00571787" w:rsidRDefault="00096C8B" w14:paraId="39C468AE" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="751F5790" w14:textId="77777777">
+            <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="853" w:type="dxa"/>
+            <w:tcW w:w="858" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="000D6416" w:rsidR="00096C8B" w:rsidP="00571787" w:rsidRDefault="00096C8B" w14:paraId="3EF0B400" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="4E6F27F2" w14:textId="77777777">
+            <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="743" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="000D6416" w:rsidR="00096C8B" w:rsidP="00571787" w:rsidRDefault="00096C8B" w14:paraId="33364735" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="195C59D7" w14:textId="77777777">
+            <w:pPr>
               <w:ind w:left="57"/>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:szCs w:val="14"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>€ 21,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="744" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00096C8B" w:rsidP="00571787" w:rsidRDefault="00096C8B" w14:paraId="4456829D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="06EF484D" w14:textId="77777777">
+            <w:pPr>
               <w:ind w:left="57"/>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:szCs w:val="14"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>€ 21,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="743" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00096C8B" w:rsidP="00571787" w:rsidRDefault="00096C8B" w14:paraId="45DD8A04" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="24B5787B" w14:textId="77777777">
+            <w:pPr>
               <w:ind w:left="57"/>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:szCs w:val="14"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>€ 21,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcW w:w="751" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00096C8B" w:rsidP="00571787" w:rsidRDefault="00096C8B" w14:paraId="5F049225" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="60DBDD99" w14:textId="77777777">
+            <w:pPr>
               <w:ind w:left="57"/>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:szCs w:val="14"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>€ 20,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...20 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000D6416" w:rsidR="00096C8B" w:rsidTr="00BA5426" w14:paraId="57E99B54" w14:textId="77777777">
+      <w:tr w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidTr="0051549F" w14:paraId="2FEC5E10" w14:textId="77777777">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="1053" w:type="dxa"/>
           <w:trHeight w:val="249"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D6416" w:rsidR="00096C8B" w:rsidP="00571787" w:rsidRDefault="00096C8B" w14:paraId="4C32958C" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="57B31675" w14:textId="77777777">
+            <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...21 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Leningsfaciliteit*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D6416" w:rsidR="00096C8B" w:rsidP="00571787" w:rsidRDefault="00096C8B" w14:paraId="4BA0086E" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="0C717673" w14:textId="77777777">
+            <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="848" w:type="dxa"/>
+            <w:tcW w:w="991" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D6416" w:rsidR="00096C8B" w:rsidP="00571787" w:rsidRDefault="00096C8B" w14:paraId="5570455E" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="77D9DB7D" w14:textId="77777777">
+            <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="853" w:type="dxa"/>
+            <w:tcW w:w="858" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D6416" w:rsidR="00096C8B" w:rsidP="00571787" w:rsidRDefault="00096C8B" w14:paraId="4F220615" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="7BC62FB6" w14:textId="77777777">
+            <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="743" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D6416" w:rsidR="00096C8B" w:rsidP="00571787" w:rsidRDefault="00096C8B" w14:paraId="675032C9" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="7D214922" w14:textId="77777777">
+            <w:pPr>
               <w:ind w:left="57"/>
-              <w:rPr>
-[...16 lines deleted...]
-              <w:t>11,0</w:t>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>€ 11,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="744" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D6416" w:rsidR="00096C8B" w:rsidP="00571787" w:rsidRDefault="00096C8B" w14:paraId="0AB93D16" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="00FF8C79" w14:textId="0B654266">
+            <w:pPr>
               <w:ind w:left="57"/>
-              <w:rPr>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">     -</w:t>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="743" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D6416" w:rsidR="00096C8B" w:rsidP="00571787" w:rsidRDefault="00096C8B" w14:paraId="7F693653" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="66BCBFD1" w14:textId="46B0FDA6">
+            <w:pPr>
               <w:ind w:left="57"/>
-              <w:rPr>
-[...14 lines deleted...]
-                <w:szCs w:val="14"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcW w:w="751" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D6416" w:rsidR="00096C8B" w:rsidP="00571787" w:rsidRDefault="00096C8B" w14:paraId="02561D58" w14:textId="77777777">
-[...30 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="7217A82A" w14:textId="0EFFA4CC">
+            <w:pPr>
               <w:ind w:left="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000D6416" w:rsidR="00096C8B" w:rsidTr="00BA5426" w14:paraId="366E5DB9" w14:textId="77777777">
+      <w:tr w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidTr="0051549F" w14:paraId="1C787EE3" w14:textId="77777777">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="1053" w:type="dxa"/>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D6416" w:rsidR="00096C8B" w:rsidP="00571787" w:rsidRDefault="00096C8B" w14:paraId="37F8C4D3" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="19E1632E" w14:textId="77777777">
+            <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...23 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rente inkomsten*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D6416" w:rsidR="00096C8B" w:rsidP="00571787" w:rsidRDefault="00096C8B" w14:paraId="5DA3AE4A" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="76A6AD9B" w14:textId="77777777">
+            <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="848" w:type="dxa"/>
+            <w:tcW w:w="991" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D6416" w:rsidR="00096C8B" w:rsidP="00571787" w:rsidRDefault="00096C8B" w14:paraId="6B622C57" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="735F019A" w14:textId="77777777">
+            <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="853" w:type="dxa"/>
+            <w:tcW w:w="858" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D6416" w:rsidR="00096C8B" w:rsidP="00571787" w:rsidRDefault="00096C8B" w14:paraId="304BEF2E" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="1ECD592C" w14:textId="77777777">
+            <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="743" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BD0206" w:rsidR="00096C8B" w:rsidP="00571787" w:rsidRDefault="00096C8B" w14:paraId="6C238F00" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="46E2B9F0" w14:textId="77777777">
+            <w:pPr>
               <w:ind w:left="57"/>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:szCs w:val="14"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>€ 1,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="744" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BD0206" w:rsidR="00096C8B" w:rsidP="00571787" w:rsidRDefault="00096C8B" w14:paraId="2B31E44B" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="0303F493" w14:textId="77777777">
+            <w:pPr>
               <w:ind w:left="57"/>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:szCs w:val="14"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>€ 1,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="743" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BD0206" w:rsidR="00096C8B" w:rsidP="00571787" w:rsidRDefault="00096C8B" w14:paraId="340FDD4D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="49CA4A59" w14:textId="77777777">
+            <w:pPr>
               <w:ind w:left="57"/>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:szCs w:val="14"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>€ 1,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcW w:w="751" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BD0206" w:rsidR="00096C8B" w:rsidP="00571787" w:rsidRDefault="00096C8B" w14:paraId="5FA99475" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="709312D8" w14:textId="77777777">
+            <w:pPr>
               <w:ind w:left="57"/>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:szCs w:val="14"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>€ 1,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...21 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000D6416" w:rsidR="00096C8B" w:rsidTr="00571787" w14:paraId="1630A997" w14:textId="77777777">
+      <w:tr w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidTr="0051549F" w14:paraId="3CEE6CF9" w14:textId="77777777">
         <w:trPr>
-          <w:gridAfter w:val="2"/>
-          <w:wAfter w:w="1499" w:type="dxa"/>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcW w:w="7811" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="000D6416" w:rsidR="00096C8B" w:rsidP="00571787" w:rsidRDefault="00096C8B" w14:paraId="430E49C4" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="55A88475" w14:textId="77777777">
+            <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000D6416" w:rsidR="00096C8B" w:rsidTr="00571787" w14:paraId="2685F65D" w14:textId="77777777">
+      <w:tr w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidTr="0051549F" w14:paraId="5D6E3AF2" w14:textId="77777777">
         <w:trPr>
-          <w:gridAfter w:val="2"/>
-          <w:wAfter w:w="1499" w:type="dxa"/>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcW w:w="7811" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D6416" w:rsidR="00096C8B" w:rsidP="00571787" w:rsidRDefault="00096C8B" w14:paraId="63E6C0F9" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="21D75896" w14:textId="77777777">
+            <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...15 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TenneT Duitsland: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">last resort </w:t>
             </w:r>
-            <w:r w:rsidRPr="000D6416">
-              <w:rPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>maatregel</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000D6416" w:rsidR="00096C8B" w:rsidTr="00BA5426" w14:paraId="478C833E" w14:textId="77777777">
+      <w:tr w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidTr="0051549F" w14:paraId="461A644A" w14:textId="77777777">
         <w:trPr>
-          <w:gridAfter w:val="2"/>
-          <w:wAfter w:w="1499" w:type="dxa"/>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D6416" w:rsidR="00096C8B" w:rsidP="00571787" w:rsidRDefault="00096C8B" w14:paraId="7C490275" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="68D8488D" w14:textId="77777777">
+            <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...28 lines deleted...]
-            <w:tcW w:w="710" w:type="dxa"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kapitaalstorting* </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D6416" w:rsidR="00096C8B" w:rsidP="00571787" w:rsidRDefault="00096C8B" w14:paraId="17F036F2" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="4C6445FA" w14:textId="77777777">
+            <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="848" w:type="dxa"/>
+            <w:tcW w:w="991" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D6416" w:rsidR="00096C8B" w:rsidP="00571787" w:rsidRDefault="00096C8B" w14:paraId="75789FE0" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="3DDD7238" w14:textId="77777777">
+            <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="853" w:type="dxa"/>
+            <w:tcW w:w="858" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D6416" w:rsidR="00096C8B" w:rsidP="00571787" w:rsidRDefault="00096C8B" w14:paraId="2F9A5CE5" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="7373A57C" w14:textId="77777777">
+            <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="743" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D6416" w:rsidR="00096C8B" w:rsidP="00571787" w:rsidRDefault="00096C8B" w14:paraId="4FEA953B" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="36A06967" w14:textId="77777777">
+            <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">    - </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="744" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D6416" w:rsidR="00096C8B" w:rsidP="00571787" w:rsidRDefault="00096C8B" w14:paraId="756BE2AE" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="42F868DD" w14:textId="77777777">
+            <w:pPr>
               <w:ind w:left="57"/>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:szCs w:val="14"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>€ 2,15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="743" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D6416" w:rsidR="00096C8B" w:rsidP="00571787" w:rsidRDefault="00096C8B" w14:paraId="46E41CC7" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="4EDBB4F6" w14:textId="77777777">
+            <w:pPr>
               <w:ind w:left="57"/>
-              <w:jc w:val="center"/>
-[...8 lines deleted...]
-                <w:szCs w:val="14"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>€ 2,15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcW w:w="751" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D6416" w:rsidR="00096C8B" w:rsidP="00571787" w:rsidRDefault="00096C8B" w14:paraId="3830E9F7" w14:textId="77777777">
-[...10 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="0051549F" w:rsidR="0051549F" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="5DBA1091" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051549F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">      -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidRPr="00283F39" w:rsidR="00096C8B" w:rsidP="00283F39" w:rsidRDefault="00283F39" w14:paraId="7493CB8B" w14:textId="77777777">
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="7D864E02" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="12"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">*Bij de Miljoenennota 2027 zullen als gevolg van de definitieve implementatie van de transactie de leningsfaciliteit van € 11 miljard </w:t>
       </w:r>
-      <w:r w:rsidRPr="00283F39">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="14"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en de resterende reservering van € 4,3 miljard voor kapitaalstortingen in TenneT Duitsland </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="14"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>vrijvallen. Ook zullen de toekomstige rente inkomsten hierdoor lager uitvallen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="246BAED8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="521F61B8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zoals toegelicht in mijn brief van 3 februari zijn bij de Voorjaarsnota 2026 reeds de volgende wijzigingen verwerkt:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="18F4B41A" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De deelname van de Duitse staat levert in 2026 een niet-saldo relevante opbrengst op van ca. € 3,3 miljard en bij een gelijkblijvende kapitaalbehoefte wordt uiterlijk in 2029 nogmaals circa € 1,5 miljard aan opbrengsten gerealiseerd. Met de opbrengsten door de deelname van de Duitse staat in TenneT Duitsland gaat TenneT een gedeelte van de aandeelhouderslening aflossen die de Nederlandse staat aan TenneT heeft verstrekt. Dit is in lijn met het eerste toetsingskader</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de lening, waarbij werd aangegeven dat opbrengsten van een verkoop aan de Duitse staat worden gebruikt voor aflossing van de lening. Na deze aflossingen blijft er naar verwachting nog ca. € 20,2 miljard aan lening uitstaan, die TenneT zal afbetalen tussen 2030 en 2039. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="7EADFE44" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De aflossing leidt tot een negatief saldo-effect doordat de rentontvangsten op de lening dalen (ca. € 127 mln. per jaar).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="74007913" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="5131D034" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bij de Miljoenennota 2027 zullen als gevolg van de definitieve implementatie van de transactie de volgende aanvullende wijzigingen worden doorgevoerd:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="7F0D2FEE" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Door de implementatie van de transactie en de inwerkingtreding van de instellingsgarantie voor TenneT Nederland is de verwachting dat TenneT geen behoefte meer heeft aan financiering vanuit de staat. Daarom zal het ongebruikte deel van de leningsfaciliteit van € 11 miljard vrijvallen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="37F4C3E2" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk232171363" w:id="1"/>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daardoor worden de toekomstige renteontvangsten aanvullend met ca. € 404 miljoen per jaar naar beneden bijgesteld totdat de lening is afgelost.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="440B89D8" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De resterende reservering van € 4,3 miljard voor kapitaalstortingen in TenneT Duitsland zal komen te vervallen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="09B40E05" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zowel de leningsfaciliteit als de reservering voor kapitaalstortingen zijn niet-saldorelevant en een vrijval levert geen budgettaire ruimte op. De lagere renteontvangsten zijn wel saldorelevant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="5B8A9488" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="6E710084" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>Toekomstige rol aandeelhouder Nederlandse staat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="002DC35D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>TenneT blijft de grootste aandeelhouder van TenneT Duitsland en beschikt over vetorechten onder andere de volgende beslissingen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="76AC808D" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>goedkeuring van het businessplan van TenneT Duitsland;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="52CCA326" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>benoeming en ontslag van bestuurders;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="0F9BCFAF" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>materiële wijzigingen in de strategie of de financieringsstructuur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="677B2F1C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zolang TenneT meer dan 25% van de aandelen bezit, blijven deze vetorechten behouden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="7BCB2A66" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="3C26741B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De staat is indirect – via TenneT– aandeelhouder van TenneT Duitsland. Als indirecte aandeelhouder zal ik blijven sturen op de controle van TenneT Duitsland over haar investeringsagenda en op het behoudt van synergiën met TenneT Nederland, zodat het indirecte aandeelhouderschap zoveel mogelijk bijdraagt aan de Nederlandse publieke belangen. TenneT Nederland en Duitsland blijven bijvoorbeeld nauw samenwerken bij de ontwikkeling van het net op zee, op het gebied van innovatie en bij de gezamenlijke inkoop van technische onderdelen. Ook zijn er overeenkomsten aangegaan om dienstverlening voor bepaalde tijd door te zetten volgend op de splitsing van de operationele onderdelen die in 2025 is ingezet. Dat zorgt ervoor dat kennis behouden blijft en middelen efficiënt worden ingezet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="2A40FCC3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="1A2D8D39" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="14"/>
-[...6 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="14"/>
-[...6 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>Conclusie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="608F8904" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het vorige kabinet heeft in eerdere brieven gedeeld dat het een deelname van private investeerders in TenneT Duitsland als de beste structurele oplossing voor de Duitse kapitaalbehoefte zag. In dit kader is er meerdere jaren gezocht naar een oplossing voor de kapitaalbehoefte van TenneT Duitsland. Ik ben erg verheugd dat de oplossing met het afronden van deze transactie gevonden is. De implementatie van de transactie zorgt ervoor dat er geen Nederlands belastinggeld wordt gebruikt voor de activiteiten van TenneT Duitsland, in plaats daarvan worden er opbrengsten gegenereerd voor de schatkist. Tegelijkertijd blijft de bijdrage aan het Nederlandse publieke belang voor een groot gedeelte behouden omdat TenneT voorlopig de grootste aandeelhouder van TenneT Duitsland zal blijven en daarmee zeggenschap in TenneT Duitsland zal behouden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="7D8838F7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="0051549F" w14:paraId="4C014D03" w14:textId="008FBA5D">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051549F" w:rsidR="00E76BA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e minister van Financiën</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051549F" w:rsidR="00E76BA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:iCs/>
-[...618 lines deleted...]
-          <w:i/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00096C8B" w:rsidP="00096C8B" w:rsidRDefault="00096C8B" w14:paraId="06907488" w14:textId="77777777"/>
-[...4 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="3A68D686" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>E. Heinen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00096C8B" w:rsidP="00096C8B" w:rsidRDefault="00096C8B" w14:paraId="3A78BE8D" w14:textId="77777777"/>
-[...6 lines deleted...]
-      <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="62FAB043" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00E76BA4" w:rsidP="0051549F" w:rsidRDefault="00E76BA4" w14:paraId="4648F586" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0051549F" w:rsidR="00FE0FA3" w:rsidP="0051549F" w:rsidRDefault="00FE0FA3" w14:paraId="77FFE0D4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="0051549F" w:rsidR="00FE0FA3">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2520137B" w14:textId="77777777" w:rsidR="00D81F0F" w:rsidRDefault="00D81F0F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4434770B" w14:textId="77777777" w:rsidR="00DB37F1" w:rsidRDefault="00DB37F1" w:rsidP="00E76BA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A16885B" w14:textId="77777777" w:rsidR="00D81F0F" w:rsidRDefault="00D81F0F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="28F58E4E" w14:textId="77777777" w:rsidR="00DB37F1" w:rsidRDefault="00DB37F1" w:rsidP="00E76BA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...11 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="212853AD" w14:textId="77777777" w:rsidR="004D697C" w:rsidRDefault="004D697C">
+  <w:p w14:paraId="1BB17ABE" w14:textId="77777777" w:rsidR="00E76BA4" w:rsidRPr="00E76BA4" w:rsidRDefault="00E76BA4" w:rsidP="00E76BA4">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6107C62C" w14:textId="77777777" w:rsidR="00E76BA4" w:rsidRPr="00E76BA4" w:rsidRDefault="00E76BA4" w:rsidP="00E76BA4">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="060E2505" w14:textId="77777777" w:rsidR="00E76BA4" w:rsidRPr="00E76BA4" w:rsidRDefault="00E76BA4" w:rsidP="00E76BA4">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4CBE6310" w14:textId="77777777" w:rsidR="00D81F0F" w:rsidRDefault="00D81F0F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="542D1EE7" w14:textId="77777777" w:rsidR="00DB37F1" w:rsidRDefault="00DB37F1" w:rsidP="00E76BA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="624E82CF" w14:textId="77777777" w:rsidR="00D81F0F" w:rsidRDefault="00D81F0F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4E3D5D50" w14:textId="77777777" w:rsidR="00DB37F1" w:rsidRDefault="00DB37F1" w:rsidP="00E76BA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="4E87A4EC" w14:textId="77777777" w:rsidR="00096C8B" w:rsidRPr="004F4675" w:rsidRDefault="00096C8B" w:rsidP="00096C8B">
+    <w:p w14:paraId="27870DA8" w14:textId="77777777" w:rsidR="00E76BA4" w:rsidRPr="0051549F" w:rsidRDefault="00E76BA4" w:rsidP="00E76BA4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004F4675">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051549F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="004F4675">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025-2026, 28 165, nr. 466.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="44CEC43B" w14:textId="77777777" w:rsidR="00096C8B" w:rsidRPr="004F4675" w:rsidRDefault="00096C8B" w:rsidP="00096C8B">
+    <w:p w14:paraId="0323A640" w14:textId="77777777" w:rsidR="00E76BA4" w:rsidRPr="0051549F" w:rsidRDefault="00E76BA4" w:rsidP="00E76BA4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004F4675">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051549F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="004F4675">
-[...84 lines deleted...]
-        <w:t xml:space="preserve"> Duitsland worden.</w:t>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De Duitse staat zal via haar nationale investeringsbank Kreditanstalt für Wiederaufbau (KfW) aandeelhouder in TenneT Duitsland worden.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="4B4AE4BF" w14:textId="77777777" w:rsidR="00096C8B" w:rsidRDefault="00096C8B" w:rsidP="00096C8B">
+    <w:p w14:paraId="09AD8BEB" w14:textId="77777777" w:rsidR="00E76BA4" w:rsidRPr="0051549F" w:rsidRDefault="00E76BA4" w:rsidP="00E76BA4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="004F4675">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051549F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="004F4675">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025-2026, 28 165, nr. 470.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="13366103" w14:textId="77777777" w:rsidR="00096C8B" w:rsidRPr="00A51CD9" w:rsidRDefault="00096C8B" w:rsidP="00096C8B">
+    <w:p w14:paraId="61DD5F5C" w14:textId="77777777" w:rsidR="00E76BA4" w:rsidRPr="0051549F" w:rsidRDefault="00E76BA4" w:rsidP="00E76BA4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A51CD9">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051549F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A51CD9">
-[...56 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit betreffen de mededingingsrechtelijke goedkeuring, de goedkeuring op grond van de Europese Foreign Subsidies Regulation (FSR), de goedkeuring in het kader van de Duitse Foreign Direct Investment (FDI) screening en de goedkeuring van de Duitse energietoezichthouder </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="14"/>
-[...6 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">Bundesnetzagentur </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in het kader van het gesplitste eigendomsmodel van TenneT Duitsland (‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="14"/>
-[...33 lines deleted...]
-          <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>Unbundling</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...3 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>’).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="2834599A" w14:textId="77777777" w:rsidR="00096C8B" w:rsidRPr="004A2336" w:rsidRDefault="00096C8B" w:rsidP="00096C8B">
+    <w:p w14:paraId="04A0249B" w14:textId="77777777" w:rsidR="00E76BA4" w:rsidRPr="0051549F" w:rsidRDefault="00E76BA4" w:rsidP="00E76BA4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0048389B">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051549F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0048389B">
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Kamerstukken II 2023-2024, 36 487, nr. 3. </w:t>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2023-2024, 36 487, nr. 3. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="7B5E348B" w14:textId="77777777" w:rsidR="00096C8B" w:rsidRDefault="00096C8B" w:rsidP="00096C8B">
+    <w:p w14:paraId="0EA910D9" w14:textId="77777777" w:rsidR="00E76BA4" w:rsidRPr="0051549F" w:rsidRDefault="00E76BA4" w:rsidP="00E76BA4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00994FFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051549F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00994FFA">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> rentekosten op de staatsschuld bespaard worden.</w:t>
+      <w:r w:rsidRPr="0051549F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daartegenover staat dat de Nederlandse staat voor deze lening zelf geen schuld hoeft op te halen, waardoor ook rentekosten op de staatsschuld bespaard worden.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="758C2BEA" w14:textId="77777777" w:rsidR="004D697C" w:rsidRDefault="001F3CE0">
-[...397 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="35BF476F" w14:textId="77777777" w:rsidR="00E76BA4" w:rsidRPr="00E76BA4" w:rsidRDefault="00E76BA4" w:rsidP="00E76BA4">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6F922428" w14:textId="77777777" w:rsidR="004D697C" w:rsidRDefault="001F3CE0">
+  <w:p w14:paraId="37A5B51F" w14:textId="77777777" w:rsidR="00E76BA4" w:rsidRPr="00E76BA4" w:rsidRDefault="00E76BA4" w:rsidP="00E76BA4">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1080 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7A39CB1A" w14:textId="77777777" w:rsidR="00E76BA4" w:rsidRPr="00E76BA4" w:rsidRDefault="00E76BA4" w:rsidP="00E76BA4">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="85B39969"/>
-[...175 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24E92C28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B3069140"/>
     <w:lvl w:ilvl="0" w:tplc="BDD62A4A">
       <w:start w:val="2500"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5999,51 +3383,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="264864BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="606CACC0"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6112,393 +3496,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...341 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78DF4E34"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C1CE6E12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6603,323 +3645,159 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...92 lines deleted...]
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="1" w16cid:durableId="616251998">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="930315981">
+  <w:num w:numId="2" w16cid:durableId="1725059976">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="996303277">
+  <w:num w:numId="3" w16cid:durableId="1869637970">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...16 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="004D697C"/>
-[...67 lines deleted...]
-    <w:rsid w:val="00F4430A"/>
+    <w:rsidRoot w:val="00E76BA4"/>
+    <w:rsid w:val="000F3EF6"/>
+    <w:rsid w:val="00185EAA"/>
+    <w:rsid w:val="002C2437"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="003652E3"/>
+    <w:rsid w:val="004A2EBB"/>
+    <w:rsid w:val="0051549F"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00DB37F1"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00E76BA4"/>
+    <w:rsid w:val="00EA0310"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4902A5E7"/>
-  <w15:docId w15:val="{124F36D2-7967-47CD-963B-3C8CE8C72A5F}"/>
+  <w14:docId w14:val="250DA027"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{2D383005-8359-4E0F-A0EA-D0E943F72B61}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6928,77 +3806,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7020,78 +3898,78 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -7126,55 +4004,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -7246,1005 +4124,772 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00E76BA4"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00E76BA4"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E76BA4"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E76BA4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E76BA4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E76BA4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E76BA4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E76BA4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E76BA4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E76BA4"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Artikelstreepje">
-    <w:name w:val="Artikel streepje"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E76BA4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E76BA4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E76BA4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E76BA4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E76BA4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E76BA4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E76BA4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E76BA4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E76BA4"/>
     <w:pPr>
-      <w:numPr>
-[...27 lines deleted...]
-      <w:spacing w:before="360"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Comparitienummer">
-[...71 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00E76BA4"/>
     <w:rPr>
-      <w:rFonts w:ascii="KIX Barcode" w:hAnsi="KIX Barcode"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
-  </w:style>
-[...43 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E76BA4"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsomming">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00E76BA4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pagina-eindeKop1">
-    <w:name w:val="Pagina-einde Kop 1"/>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E76BA4"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...40 lines deleted...]
-      <w:outlineLvl w:val="4"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
-      <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensrechtsuitgelijnd">
-    <w:name w:val="Referentiegegevens rechts uitgelijnd"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E76BA4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E76BA4"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E76BA4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E76BA4"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...28 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaarddeDE">
-[...2 lines deleted...]
-    <w:next w:val="Standaard"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E76BA4"/>
     <w:rPr>
-      <w:lang w:val="de-DE"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardenGB">
-[...26 lines deleted...]
-    <w:next w:val="Standaard"/>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00E76BA4"/>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
-  </w:style>
-[...52 lines deleted...]
-    </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
+    <w:rsid w:val="00E76BA4"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titel">
-[...23 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
     <w:name w:val="Witregel W1 (bodytekst)"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00E76BA4"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
-[...7 lines deleted...]
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="27"/>
-[...25 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...26 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:aliases w:val="Voetnoottekst Char1 Char,Voetnoottekst Char Char Char,Voetnoottekst Char2 Char Char1 Char,Voetnoottekst Char1 Char Char Char Char,Voetnoottekst Char Char Char Char Char Char,Voetnoottekst Char3 Char Char Char,Voetnoottekst Char2,Char"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005F4426"/>
+    <w:rsid w:val="00E76BA4"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-      <w:color w:val="auto"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:aliases w:val="Voetnoottekst Char1 Char Char,Voetnoottekst Char Char Char Char,Voetnoottekst Char2 Char Char1 Char Char,Voetnoottekst Char1 Char Char Char Char Char,Voetnoottekst Char Char Char Char Char Char Char,Voetnoottekst Char2 Char,Char Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005F4426"/>
+    <w:rsid w:val="00E76BA4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="Footnotemark,Footnotemark1,FR,Footnotemark2,FR1,Footnotemark3,FR2,Footnotemark4,FR3,Footnotemark5,FR4,Footnotemark6,Footnotemark7,Footnotemark8,FR5,Footnotemark11,Footnotemark21,FR11,Footnotemark31,FR21,Footnotemark41,FR31,FR41,FR6"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005F4426"/>
+    <w:rsid w:val="00E76BA4"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...92 lines deleted...]
-      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelraster1">
     <w:name w:val="Tabelraster1"/>
     <w:next w:val="Tabelraster"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00096C8B"/>
+    <w:rsid w:val="00E76BA4"/>
     <w:pPr>
-      <w:textAlignment w:val="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E76BA4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E76BA4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E76BA4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E76BA4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0051549F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...158 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -8301,51 +4946,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -8409,65 +5054,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -8488,219 +5133,82 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1526</ap:Words>
-  <ap:Characters>8396</ap:Characters>
+  <ap:Words>1542</ap:Words>
+  <ap:Characters>8487</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>69</ap:Lines>
-  <ap:Paragraphs>19</ap:Paragraphs>
+  <ap:Lines>70</ap:Lines>
+  <ap:Paragraphs>20</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>9903</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>10009</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...109 lines deleted...]
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>