--- v0 (2026-07-04)
+++ v1 (2026-09-14)
@@ -1,9618 +1,3023 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="009A73F4" w:rsidR="00CC3DCA" w:rsidP="00E11FBE" w:rsidRDefault="005E2F61" w14:paraId="2B71FD4E" w14:textId="693C3299">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="00A5555F" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="15C76C66" w14:textId="1374ACBB">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F" w:rsidR="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>112</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F" w:rsidR="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F" w:rsidR="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F" w:rsidR="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nieuwe Commissievoorstellen en initiatieven van de lidstaten van de Europese Unie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="00A5555F" w:rsidP="00A5555F" w:rsidRDefault="00A5555F" w14:paraId="0356BCB4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F" w:rsidR="006C24C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4402</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>minister van Buitenlandse Zaken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="00A5555F" w14:paraId="01B5D45F" w14:textId="5FB94C50">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="00A5555F" w:rsidP="00A5555F" w:rsidRDefault="00A5555F" w14:paraId="510CC5FD" w14:textId="65D5C60D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Den Haag, 3 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="37A0F077" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="3435E8AA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Overeenkomstig de bestaande afspraken ontvangt u hierbij twee fiches die werden opgesteld door de werkgroep Beoordeling Nieuwe Commissie voorstellen (BNC).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="132B8DAA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="08E66650" w14:textId="0FE720FF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Fiche 1: Verordening mobiele satellietdiensten 2GHz (Kamerstuk 22112, nr.  4401)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="09EFBD58" w14:textId="50C3E8E9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fiche 2: Mededeling over Humanitaire Hulp </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="4D3F87E0" w14:textId="28E671BF">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="194C6AFA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van Buitenlandse Zaken,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="546C95F5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>T.B.W. Berendsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="00A5555F" w:rsidP="00A5555F" w:rsidRDefault="00A5555F" w14:paraId="2CED5587" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="00A5555F" w:rsidP="00A5555F" w:rsidRDefault="00A5555F" w14:paraId="43A925CC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="64C1AC72" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="6B007389" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk231885295" w:id="0"/>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Fiche: Mededeling over Humanitaire Hulp </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="0B5D4E4D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="15919972" w14:textId="77777777">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...89 lines deleted...]
-    <w:p w:rsidRPr="009A73F4" w:rsidR="00CC3DCA" w:rsidP="00E11FBE" w:rsidRDefault="00CC3DCA" w14:paraId="14A2D4E7" w14:textId="5B6DDB3B">
+        </w:rPr>
+        <w:t>Algemene gegevens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="0DB86A1B" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Titel voorstel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="76CB506B" w14:textId="77777777">
+      <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...15 lines deleted...]
-    <w:p w:rsidRPr="009A73F4" w:rsidR="007E3185" w:rsidP="00E11FBE" w:rsidRDefault="00CC3DCA" w14:paraId="4EFF044E" w14:textId="70DE5372">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Gezamenlijke mededeling aan het Europees Parlement en de Raad - Waarden verdedigen, hervormingen stimuleren, impact maken: het humanitaire optreden van de EU in de context van een veranderende wereldorde</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="70D90511" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="50A4421A" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...71 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Datum ontvangst Commissiedocument</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009A73F4" w:rsidR="00CC3DCA" w:rsidP="00E11FBE" w:rsidRDefault="00E33F00" w14:paraId="581F7450" w14:textId="5EA1FB34">
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="4888D30F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="680"/>
           <w:tab w:val="left" w:pos="1021"/>
           <w:tab w:val="left" w:pos="1361"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
         </w:rPr>
         <w:t>27 mei 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009A73F4" w:rsidR="00CC3DCA" w:rsidP="00E11FBE" w:rsidRDefault="00CC3DCA" w14:paraId="49BDF80E" w14:textId="77777777">
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="4415CAB4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="130E3695" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Nr. Commissiedocument</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="2350A7C8" w14:textId="77777777">
+      <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...17 lines deleted...]
-    <w:p w:rsidRPr="009A73F4" w:rsidR="00CC3DCA" w:rsidP="00E11FBE" w:rsidRDefault="00E33F00" w14:paraId="55205F66" w14:textId="0C0D61A5">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">JOIN (2026) 25 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="6841593A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...36 lines deleted...]
-    <w:p w:rsidRPr="009A73F4" w:rsidR="00CC3DCA" w:rsidP="00E11FBE" w:rsidRDefault="00451DA2" w14:paraId="40E11E44" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="2E090167" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>EUR-Lex</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="2A87A582" w14:textId="77777777">
+      <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...35 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId12">
-        <w:r w:rsidRPr="00BE179B">
+      <w:hyperlink w:history="1" r:id="rId10">
+        <w:r w:rsidRPr="00A5555F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="18"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>EUR-Lex - 52026JC0025 - EN - EUR-Lex</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="007B0BBD" w:rsidR="00BE179B" w:rsidP="00BE179B" w:rsidRDefault="00BE179B" w14:paraId="238A9D17" w14:textId="77777777">
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="30E544F1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009A73F4" w:rsidR="00CC3DCA" w:rsidP="00E11FBE" w:rsidRDefault="00CC3DCA" w14:paraId="551F6047" w14:textId="44379637">
-[...184 lines deleted...]
-    <w:p w:rsidRPr="009A73F4" w:rsidR="00C4788E" w:rsidP="00C4788E" w:rsidRDefault="00CC3DCA" w14:paraId="0AE15D86" w14:textId="2B7E8645">
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="6692ADC9" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. impact assessment Commissie en Opinie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Raad voor Regelgevingstoetsing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="2421E8DD" w14:textId="77777777">
+      <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Niet opgesteld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="43EF2EE4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="49E6BB0B" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Behandelingstraject Raad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="33A26326" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Raad Algemene Zaken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="77C26D96" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="78F309F3" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Eerstverantwoordelijk ministerie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="1ED1B63A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Ministerie van Buitenlandse Zaken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="6E4887CA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="6F8E3D7A" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Essentie voorstel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009A73F4" w:rsidR="00C4788E">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="009A73F4" w:rsidR="00EC6865" w:rsidP="00D67614" w:rsidRDefault="003241B7" w14:paraId="447B4104" w14:textId="1F1E401A">
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="3ED95D24" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
         </w:tabs>
-        <w:rPr>
-[...31 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 27 mei jl. publiceerde de Europese Commissie (hierna: de Commissie) een mededeling over humanitaire hulp. De Commissie deed dat in samenspraak met de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Hoge Vertegenwoordiger van de Unie voor Buitenlandse Zaken en Veiligheidsbeleid</w:t>
       </w:r>
-      <w:r w:rsidR="00DC5642">
-[...232 lines deleted...]
-    <w:p w:rsidRPr="009A73F4" w:rsidR="009870DA" w:rsidP="00D67614" w:rsidRDefault="009870DA" w14:paraId="2575354B" w14:textId="77777777">
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (hierna: HV), waarmee de mededeling ook </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>verankerd is in het EU-buitenlandbeleid. In de mededeling constateert de Commissie dat het mondiale humanitaire systeem onder druk staat: het aantal conflicten en klimaatrampen is sterk toegenomen waardoor het aantal mensen in humanitaire nood en het aantal ontheemden recordhoogtes bereikt. Tegelijkertijd nemen schendingen van het humanitair oorlogsrecht, aanvallen op hulpverleners en beperkingen van humanitaire toegang toe, terwijl traditioneel grote humanitaire donoren hun bijdragen verminderen. Deze ontwikkelingen maken de hervormingen van het humanitaire systeem onder de noemer van de ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Humanitarian Reset’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zowel urgent als onvermijdelijk, volgens de Commissie. De mededeling noemt in dat kader ook dat de EU zich zal blijven inzetten voor de bescherming van het multilaterale humanitaire systeem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="33D7169B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
         </w:tabs>
-        <w:rPr>
-[...8 lines deleted...]
-    <w:p w:rsidRPr="009A73F4" w:rsidR="006D6CB8" w:rsidP="00D67614" w:rsidRDefault="00322B23" w14:paraId="1D891E6E" w14:textId="44729AA8">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="5D8AFAB2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
         </w:tabs>
-        <w:rPr>
-[...104 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>De Commissie noemt dat de EU zich hard zal maken om humanitaire hulp op basis van de humanitaire principes (neutraliteit, onafhankelijkheid, onpartijdigheid en humaniteit) te verlenen, in samenwerking met humanitaire partners. De Commissie wil de impact en positionering van de EU als humanitaire actor verbeteren, en stelt een strategische agenda voor langs drie pijlers: 1) beschermen (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>protect</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...87 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>), 2) presteren (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>perform</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>) en 3) partnerschappen (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>partner</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A73F4" w:rsidR="0019731B">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009A73F4" w:rsidR="0019731B" w:rsidP="00D67614" w:rsidRDefault="0019731B" w14:paraId="6944EFAE" w14:textId="77777777">
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="37C055F5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
         </w:tabs>
-        <w:rPr>
-[...8 lines deleted...]
-    <w:p w:rsidRPr="009A73F4" w:rsidR="0019731B" w:rsidP="00D67614" w:rsidRDefault="0019731B" w14:paraId="4BEABF66" w14:textId="7BA3F379">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="68AE62EE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
         </w:tabs>
-        <w:rPr>
-[...284 lines deleted...]
-    <w:p w:rsidRPr="009A73F4" w:rsidR="009C7826" w:rsidP="00D67614" w:rsidRDefault="009C7826" w14:paraId="024810E3" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Onder beschermen stelt de Commissie voor om een strategische aanpak voor humanitaire diplomatie te ontwikkelen met als doel om de naleving van humanitair oorlogsrecht te bevorderen, bescherming van burgers te versterken, humanitaire toegang te verdedigen en de politisering van hulp tegen te gaan. Deze strategische aanpak moet integraal onderdeel worden van het EU-extern beleid en het EU-buitenlandbeleid. De Commissie wil daarnaast de veiligheid van hulpverleners vergroten via capaciteitsopbouw, gemeenschappelijke veiligheidsnormen, betere coördinatie en de uitbreiding van het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Protect Aid Workers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>-mechanisme naar een wereldwijd initiatief. De mededeling benadrukt ook het belang van een mensgerichte aanpak en lokaal geleid werken, door middel van systematische betrokkenheid van getroffen gemeenschappen, de versterking van lokale actoren en het centraal stellen van bescherming in de hulpverlening.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="051636E1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
         </w:tabs>
-        <w:rPr>
-[...8 lines deleted...]
-    <w:p w:rsidRPr="009A73F4" w:rsidR="00620225" w:rsidP="00D67614" w:rsidRDefault="00620225" w14:paraId="22E44558" w14:textId="3E023D4D">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="4044173A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
         </w:tabs>
-        <w:rPr>
-[...308 lines deleted...]
-    <w:p w:rsidRPr="009A73F4" w:rsidR="0075683C" w:rsidP="00D67614" w:rsidRDefault="0075683C" w14:paraId="2D874943" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Onder presteren noemt de Commissie dat het de efficiëntie en kosteneffectiviteit van de humanitaire sector wil vergroten. Daartoe wordt een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Humanitarian Supply Chain Charter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voorgesteld. Het betreft een vrijwillig, gezamenlijk kader voor humanitaire organisaties en donoren bedoeld om de hervorming van de humanitaire toeleveringsketens te versnellen. Daarnaast denkt men aan een erkenningskader voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Humanitarian Procurement Centres</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>, wat bestaat uit duidelijke toelatingscriteria en minimumnormen waaraan dergelijke inkoopcentra moeten voldoen. De Commissie stelt daarnaast dat het transformatieve financieringsmodaliteiten, zoals meerjarige flexibele financiering en financiering via lokale actoren, wil opschalen. Daarnaast wil de Commissie investeren in de versterking van systeem-brede diensten die humanitaire hulp mogelijk maken, zoals data, analyse, logistiek en coördinatie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="0F3BDC79" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
         </w:tabs>
-        <w:rPr>
-[...8 lines deleted...]
-    <w:p w:rsidR="008B6759" w:rsidP="00D67614" w:rsidRDefault="0075683C" w14:paraId="554CF473" w14:textId="76F69354">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="0685BD9E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
         </w:tabs>
-        <w:rPr>
-[...134 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Onder partnerschappen introduceert de mededeling een geïntegreerde EU-aanpak op het gebied van fragiliteit, gericht op blijvende betrokkenheid in fragiele contexten via gezamenlijke analyses en gebruikmakend van financiering waarmee structurele oorzaken van fragiliteit, armoede en kwetsbaarheid kunnen worden aangepakt. Ook noemt de mededeling dat de omvang van de humanitaire crisis niet alleen door humanitaire actoren kan worden aangepakt en dat daarom het volledige spectrum van acties langs de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Humanitarian-Peace-Development</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nexus moet worden benut. Via deze nexus beoogt de Commissie complementaire interventies in te zetten om humanitaire noden structureel te verminderen. De Commissie stelt daarnaast voor om nauwer samen te werken met internationale financiële instellingen, filantropische organisaties en de private sector, en om initiatieven op het gebied van humanitaire </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>blended finance</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A73F4" w:rsidR="008008C5">
-[...150 lines deleted...]
-    <w:p w:rsidR="00A84DA3" w:rsidP="00D67614" w:rsidRDefault="00A84DA3" w14:paraId="1D20CE9E" w14:textId="77777777">
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op te schalen. Ten slotte wil de Commissie de gezamenlijke impact en zichtbaarheid van de EU en haar lidstaten vergroten en de administratieve last van uitvoerende organisaties verminderen door vereenvoudiging van subsidiekaders, gezamenlijke platforms voor projectvoorstellen en een toekomstig </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>certificeringskader voor humanitaire niet-gouvernementele organisaties waar lidstaten op kunnen leunen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="53C7F797" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
         </w:tabs>
-        <w:rPr>
-[...8 lines deleted...]
-    <w:p w:rsidRPr="009A73F4" w:rsidR="00A84DA3" w:rsidP="00D67614" w:rsidRDefault="00A84DA3" w14:paraId="1FE356FB" w14:textId="3FDEA271">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="3972479A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
         </w:tabs>
-        <w:rPr>
-[...15 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
         <w:t xml:space="preserve">De mededeling wordt vergezeld door een drietal </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...96 lines deleted...]
-    <w:p w:rsidRPr="009A73F4" w:rsidR="00417248" w:rsidP="00E11FBE" w:rsidRDefault="00417248" w14:paraId="7AF33AEC" w14:textId="77777777">
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staff Working Documents </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>over humanitaire diplomatie, humanitaire toeleveringsketens, en een geïntegreerde aanpak van fragiliteit, waarin de strategische prioriteiten die voortvloeien uit de mededeling nader worden uitgewerkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="7031C06D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="009A73F4" w:rsidR="00CC3DCA" w:rsidP="00E11FBE" w:rsidRDefault="00CC3DCA" w14:paraId="060E90D3" w14:textId="05C7BC6D">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="3FAFFB80" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Nederlandse positie ten aanzien van de mededeling/aanbeveling</w:t>
       </w:r>
-      <w:r w:rsidR="000E431A">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009A73F4" w:rsidR="00CC3DCA" w:rsidP="00E11FBE" w:rsidRDefault="00CC3DCA" w14:paraId="77D6B070" w14:textId="0E21CDF8">
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="5D503889" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
         </w:rPr>
         <w:t>Essentie Nederlands beleid op dit terrein</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA689C" w:rsidP="00DB1F8D" w:rsidRDefault="00B23362" w14:paraId="5210F067" w14:textId="5802FA40">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="6995D435" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk224212654" w:id="1"/>
-      <w:r>
-[...36 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het huidige Nederlandse beleid op het terrein van humanitaire hulp staat uiteengezet in het beleidskader Mensen Eerst: Nederlandse koers Humanitaire Diplomatie en Noodhulp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="00965028">
-[...28 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2019), de Kamerbrief inzake humanitaire Hulp en diplomatie 2025 – Doen wat nodig blijft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidR="00A90279">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> en de Kamerbrief over de financiële invulling van humanitaire hulp in 2026.</w:t>
       </w:r>
-      <w:r w:rsidR="00EF4A07">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidR="00A90279">
-[...400 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het kerndoel van dit beleid is het redden van levens, het verlichten van lijden en het beschermen en herstellen van de waardigheid van door crisis getroffen mensen. Het fundament voor alle humanitaire activiteiten van het kabinet bestaat uit de universeel erkende principes van noodhulpverlening (humaniteit, onpartijdigheid, onafhankelijkheid en neutraliteit), het humanitair oorlogsrecht en de richtlijnen die hieruit zijn voortgekomen. Een belangrijk onderdeel van het beleid is ook dat het kabinet humanitaire hulp mogelijk maakt door meerjarige, flexibele financiering via gespecialiseerde hulporganisaties. Met deze vorm van financiële steun staat Nederland te boek als een betrouwbare en voorspelbare donor die organisaties in staat stelt snel en efficiënt te reageren bij crises. Andere prioriteiten binnen het humanitaire beleid liggen op het vlak van lokaal geleid werken, de hervormingen van het humanitaire systeem, humanitaire diplomatie, de naleving van humanitair oorlogsrecht, bescherming van de humanitaire ruimte en veiligheid van hulpverleners.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="33FAD96F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="39744B8B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De inzet van het kabinet op de bescherming van de veiligheid van hulpverleners, de naleving van humanitair oorlogsrecht en het belang van humanitaire diplomatie staat nader uiteengezet in de kabinetsreactie op het AIV/CAVV-advies ‘Hulp onder vuur: bescherming van hulpverleners in conflictsituaties’.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="00062D3B" w:rsidR="00D655F2">
-[...191 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In deze kabinetsreactie wordt een versterking op normhandhaving en bestrijding van straffeloosheid aangekondigd, een investering in veiligheid en psychosociale steun voor hulpverleners, en de ambitie voor meer gerichte humanitaire diplomatie en conflictbemiddeling. Hierbij zet het kabinet nadrukkelijk in op een nauwere samenwerking in EU-verband.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="3D82F3A1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="63C9430C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ook in de komende jaren wil het kabinet zich verder inzetten op de bescherming van de humanitaire ruimte, veilige toegang tot mensen in nood, veiligheid van hulpverleners, bestrijden van straffeloosheid bij schendingen van humanitair oorlogsrecht en het versterken van lokaal geleide humanitaire hulp. Waar mogelijk adresseert/blijft het kabinet dit in EU-verband adresseren, maar ook daarbuiten zal het kabinet nauwer met partners buiten de EU gaan samenwerken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="3B1E2237" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="0E135F51" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>adresseren,</w:t>
-[...234 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t>Waar Nederland met humanitaire hulp inzet op levensreddende en levens ondersteunende hulp, beoogt het kabinet met ontwikkelingshulp de situatie van mensen op de lange termijn te verbeteren. Ontwikkelingshulp en humanitaire hulp vullen elkaar aan. Met ontwikkelingsmiddelen draagt het kabinet ook bij aan veiligheid en stabiliteit in de wereld, bijvoorbeeld via het ondersteunen van lokale en regionale conflictbemiddeling, het versterken van de rechtsketen en de democratische rechtsorde, en programma’s die de grondoorzaken van fragiliteit adresseren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="00062D3B" w:rsidR="00416361">
-[...73 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze inzet raakt daarmee aan het beleidsterrein van humanitaire hulp waarmee invulling gegeven wordt aan de zogenaamde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Humanitarian-Development-Peace</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> nexus.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidRPr="009A73F4" w:rsidR="00E45830" w:rsidP="00E11FBE" w:rsidRDefault="00E45830" w14:paraId="74D1A69A" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="009A73F4" w:rsidR="00CC3DCA" w:rsidP="00E11FBE" w:rsidRDefault="00CC3DCA" w14:paraId="7F2DE4D8" w14:textId="77777777">
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="183C56E8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="5DDEC9C3" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
         </w:rPr>
         <w:t>Beoordeling + inzet ten aanzien van dit voorstel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B79F4" w:rsidP="001A33D5" w:rsidRDefault="001A33D5" w14:paraId="2C097024" w14:textId="51A4047C">
-[...500 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="46EF229E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De mededeling somt een aantal beleidsprioriteiten op die nader worden uitgewerkt aan de hand van de drie pijlers: beschermen, presteren, partnerschappen. Deze drie pijlers sluiten daarmee grotendeels aan op de bestaande prioriteiten van het kabinet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="5F0FED00" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="0103FE88" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zowel de Commissie als het kabinet maken zich zorgen over toenemende humanitaire noden, de druk op de humanitaire ruimte, de verslechterende veiligheid van hulpverleners, de afnemende naleving van humanitair oorlogsrecht en de noodzaak voor sterkere lokaal geleide humanitaire hulp. Deze thema’s komen in de mededeling onder de eerste pijler (beschermen) goed terug, en het kabinet moedigt bescherming van mensen in nood als centraal thema binnen deze mededeling sterk aan. Daarnaast onderschrijft het kabinet het belang van de in de mededeling uiteengezette EU-inzet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">om een strategische aanpak voor humanitaire diplomatie te ontwikkelen die integraal onderdeel moet worden van het EU-extern beleid en het EU-buitenlandbeleid. De Commissie spreekt daarnaast de ambitie uit om de veiligheid van hulpverleners te vergroten via capaciteitsopbouw, gemeenschappelijke veiligheidsnormen, betere coördinatie en de uitbreiding van het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Protect Aid Workers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>-mechanisme naar een wereldwijd initiatief.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="11485F9B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="208879A1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De mededeling anticipeert daarnaast op de sterk veranderende humanitaire context, met meer crises, politisering van hulp en geopolitieke fragmentatie, door de humanitaire inzet (en de beleidsterreinen die daaraan raken) nadrukkelijker te positioneren binnen het EU-buitenlandbeleid. Dit sluit eveneens aan bij de ambitie van het kabinet om in een multipolaire wereld het internationaal recht te blijven verdedigen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidR="00A803AA">
-[...157 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het feit dat deze gezamenlijke mededeling is opgesteld door zowel de Commissie als de HV is een duidelijk voorbeeld van deze positionering. Het nadrukkelijker positioneren van humanitaire hulp binnen het EU-buitenlandbeleid biedt kansen, maar brengt ook mogelijk dilemma’s met zich mee. De mededeling onderkent dat het beschermen en bestendigen van de naleving van humanitair oorlogsrecht, de humanitaire principes en humanitaire hulp een sterkere diplomatieke inzet vergt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="2EAEDCEF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tegelijkertijd vindt het kabinet het belangrijk dat het nadrukkelijker positioneren van humanitaire hulp binnen het EU-buitenlandbeleid de politisering van hulp niet in de hand werkt: humanitaire diplomatie is nodig om humanitaire hulpverlening mogelijk te maken, niet vice versa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="055E8AF1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="1704EDAC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Tegelijkertijd vindt het kabinet het belangrijk dat </w:t>
-[...132 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t>De inzet die de Commissie middels deze mededeling uiteenzet is daarmee ook in lijn met het ‘AIV/CAVV-advies over de bescherming van hulpverleners’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidRPr="002E1947">
-[...76 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de kabinetsreactie op dit rapport waarin staat dat het kabinet meer wil investeren in humanitaire diplomatie, het beperken van straffeloosheid van schendingen van humanitair oorlogsrecht en de fysieke veiligheid van hulpverleners.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tevens spreekt het kabinet hier uit dat het nauwer met de EU wil samenwerken op deze terreinen. Gezien de nauwe samenhang tussen de ambitie van de Commissie die uit de mededeling blijkt, en de ambitie van het kabinet zoals in de kabinetsreactie op het AIV/CAVV-advies geformuleerd, ziet het kabinet voldoende aanknopingspunten om dit nader uit te werken.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A2BA6" w:rsidP="001A33D5" w:rsidRDefault="001A2BA6" w14:paraId="22B32E3C" w14:textId="77777777">
-[...772 lines deleted...]
-    <w:p w:rsidRPr="009A73F4" w:rsidR="00B85E6B" w:rsidP="00B85E6B" w:rsidRDefault="00B85E6B" w14:paraId="213386E4" w14:textId="77777777">
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="331E9E76" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="38B1F530" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Onder de tweede pijler (presteren) somt de mededeling een aantal prioriteiten op die overeenkomen met de prioriteiten van het kabinet op het gebied van humanitaire hulp, zoals meerjarige flexibele financiering, systeemhervormingen en sterker lokaal geleide humanitaire hulp. Het kabinet onderschrijft het belang van de in de mededeling uiteengezette inzet op meerjarige flexibele financiering, ook via humanitaire fondsen, en de hervormingen van het humanitaire systeem. Als belangrijke donor van meerjarige flexibele financiering onderkent het kabinet dat humanitaire toeleveringsketens essentieel zijn voor humanitaire hulpverlening en deze ook efficiënter en duurzamer moeten opereren. Het kabinet moedigt de Commissie aan zich daar samen met gelijkgezinde en gespecialiseerde partners voor in te zetten. De ambitie van de Commissie om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>te investeren in de versterking van systeem-brede diensten die humanitaire hulp mogelijk maken, zoals data, analyse, logistiek en coördinatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, past bij de inzet van het kabinet om deze systeem-brede diensten onderdeel te laten zijn van de hervormingen van het humanitaire systeem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="1E180C3E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="1B9A6192" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Onder de derde pijler (partnerschappen) gaat de Commissie in op de ambitie om tot een geïntegreerde aanpak van fragiliteit te komen, de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Humanitarian-Development-Peace</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nexus te versterken, nauwer samen te werken met niet-traditionele humanitaire donoren zoals de private sector en te komen tot een geharmoniseerde Team Europe-aanpak aangaande rapportage- en financieringseisen. Het kabinet onderschrijft de koppeling die de Commissie maakt tussen de noodzaak van het aanpakken van grondoorzaken van fragiliteit, en het voorkomen en verminderen van humanitaire noden (vertaald in de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Humanitarian-Development-Peace</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nexus). Het kabinet verwelkomt de ambitie van de Commissie om de samenwerking op te zoeken met de private sector en niet-traditionele donoren, en daarmee gebruik te kunnen maken van een breder scala aan kennis, expertise en financiering. Ook de ambitie van de Commissie om in Team Europe-verband nauwer samen te werken om tot gezamenlijke analyses, rapportage- en financieringseisen te komen ziet het kabinet als een welkome stap richting verbeterde efficiëntie, impact en mogelijke kostenbesparingen. Dit sluit ook aan bij de kabinetsinzet op bevordering van veiligheid, stabiliteit, conflictpreventie, vredesopbouw en democratische rechtsorde.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="0C9DD69D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="1E3EFDD5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kortom, het kabinet verwelkomt zowel de brede ambitie als de specifieke voorstellen van de Commissie om efficiënte, impactvolle en principiële humanitaire hulp in een veranderende wereldorde te kunnen waarborgen, en bij te dragen aan de aanpak van de grondoorzaken. De mededeling biedt hiermee aansluitingspunten voor nauwere samenwerking met en binnen de EU.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="719CA214" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="2102C0F8" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
         </w:rPr>
         <w:t>Eerste inschatting van krachtenveld</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A1662C" w:rsidP="00E11FBE" w:rsidRDefault="00BC4E06" w14:paraId="0FA4F37A" w14:textId="7A328A29">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="01B1AC8F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...53 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">De mededeling gaat in op een groot aantal terreinen waar veel lidstaten ook prioriteit aan geven en wordt daarom naar verwachting positief ontvangen door hen. In algemene zin spreekt de mededeling uit dat het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">doel is om de humanitaire hulp van de EU te versterken en toekomstbestendig te maken, het multilaterale humanitaire systeem te hervormen en de naleving van humanitair oorlogsrecht en de humanitaire principes te bevorderen, prioriteit van een groot aantal lidstaten. Met name de grotere humanitaire donoren binnen de EU lidstaten pleiten al langer voor meer efficiëntie, impact en hervormingen van het humanitaire systeem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="1835A1D9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="5C8EC8A4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoewel er binnen het Europees Parlement een uiteenlopende mening zal zijn over het nadrukkelijker positioneren van humanitaire hulp binnen het EU-buitenlandbeleid, zal de mededeling naar verwachting toch goed worden ontvangen, aangezien het de inzet voor een meer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>efficiënte, impactvolle en principiële humanitaire hulp in een veranderende wereldorde uiteenzet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...199 lines deleted...]
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009A73F4" w:rsidR="00A1662C" w:rsidP="00E11FBE" w:rsidRDefault="00A1662C" w14:paraId="6B871E8E" w14:textId="77777777">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="6CB41F01" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="55166AFD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...41 lines deleted...]
-    <w:p w:rsidRPr="009A73F4" w:rsidR="00CC3DCA" w:rsidP="00E11FBE" w:rsidRDefault="00CC3DCA" w14:paraId="49FC31D4" w14:textId="77777777">
+        </w:rPr>
+        <w:t>4. Grondhouding ten aanzien van bevoegdheid, subsidiariteit, proportionaliteit, financiële gevolgen en gevolgen voor regeldruk, concurrentiekracht en geopolitieke aspecten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="58134F0A" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
         </w:rPr>
         <w:t>Bevoegdheid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009A73F4" w:rsidR="000F0FA0" w:rsidP="000F0FA0" w:rsidRDefault="002A5A09" w14:paraId="5DDE0E42" w14:textId="5C7D8F6E">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="77CC1862" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...99 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>De grondhouding van het kabinet is positief. De mededeling heeft betrekking op humanitaire hulp. Op het terrein van humanitaire hulp is sprake van een gedeelde bevoegdheid (artikel 4, lid 4 VWEU). De uitoefening van die bevoegdheid door de EU mag de lidstaten niet beletten hun eigen bevoegdheid uit te oefenen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="6BD05B10" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="009A73F4" w:rsidR="00CC3DCA" w:rsidP="00E11FBE" w:rsidRDefault="00CC3DCA" w14:paraId="087B1CA1" w14:textId="77777777">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="33427192" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
         </w:rPr>
         <w:t>Subsidiariteit</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009A73F4" w:rsidR="0099523C" w:rsidP="009A73F4" w:rsidRDefault="0099523C" w14:paraId="1B7115E2" w14:textId="2EF77365">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="170BB227" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>De grondhouding van het kabinet is positief. De mededeling heeft tot doel de humanitaire hulp van de EU te versterken en toekomstbestendig te maken, het multilaterale humanitaire systeem te hervormen en de naleving van humanitair oorlogsrecht en de humanitaire principes te bevorderen, zodat in een context van toenemende conflicten, klimaatrampen en financieringsdruk meer mensen in nood effectief kunnen worden bereikt. Gezien het grensoverschrijdende karakter van humanitaire crises, de mondiale aard van de betrokken actoren (VN, Rode Kruis/Rode Halve Maan, internationale niet-gouvernementele organisaties) en de noodzaak van gecoördineerde diplomatie en financiering kan dit onvoldoende door de lidstaten op individueel niveau worden verwezenlijkt, daarom is een gezamenlijke EU-aanpak wel nodig. Door het voorstel voor een gezamenlijke inzet in Team Europe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...144 lines deleted...]
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:noBreakHyphen/>
-        <w:t xml:space="preserve">verband, geharmoniseerde financierings- en rapportagekaders en een </w:t>
-[...176 lines deleted...]
-    <w:p w:rsidRPr="009A73F4" w:rsidR="009F126F" w:rsidP="00E11FBE" w:rsidRDefault="009F126F" w14:paraId="7B34FFA7" w14:textId="77777777">
+        <w:t>verband, geharmoniseerde financierings- en rapportagekaders en een gezamenlijke strategische inzet in multilaterale fora zou de slagkracht van de EU als Team Europe kunnen worden vergroot en kan versnippering van inspanningen in humanitaire hulpverlening worden verminderd, terwijl grensoverschrijdende uitdagingen als conflicten, migratie en klimaatgerelateerde rampen beter worden aangepakt. Om die redenen is optreden op het niveau van de EU gerechtvaardigd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="36BE39EA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009A73F4" w:rsidR="009070D1" w:rsidP="00E11FBE" w:rsidRDefault="00CC3DCA" w14:paraId="382A6620" w14:textId="2A1D3514">
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="3AC0A53E" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
         </w:rPr>
         <w:t>Proportionaliteit</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00241FE2" w:rsidR="00DE36D3" w:rsidP="00E11FBE" w:rsidRDefault="00C02E62" w14:paraId="1A5BE954" w14:textId="50CA6C9A">
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="0B901032" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spreekpunten"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00241FE2">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>De grondhouding van het kabinet is positief. De mededeling heeft tot doel de humanitaire hulp van de EU te versterken en toekomstbestendig te maken, het multilaterale humanitaire systeem te hervormen en de naleving van humanitair oorlogsrecht en de humanitaire principes te bevorderen, zodat in een context van toenemende conflicten, klimaatrampen en financieringsdruk meer mensen in nood effectief kunnen worden bereikt. Het voorgestelde optreden is wel geschikt om deze doelstelling te bereiken, omdat het beperkt blijft tot een strategische mededeling zonder bindende regelgeving, die vooral richting geeft aan EU</w:t>
       </w:r>
-      <w:r w:rsidRPr="00241FE2">
+      <w:r w:rsidRPr="00A5555F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
-      <w:r w:rsidRPr="00241FE2">
-[...29 lines deleted...]
-      <w:r w:rsidRPr="00241FE2">
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">diplomatie, humanitaire hulp, financieringskeuzes en samenwerking met partners. Bovendien gaat het voorgestelde optreden niet verder dan noodzakelijk, omdat het geen nieuwe juridische verplichtingen voor lidstaten schept, maar uitgaat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>van vrijwillige kaders, gezamenlijke analyses en Team Europe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
-      <w:r w:rsidRPr="00241FE2">
-[...59 lines deleted...]
-      <w:r w:rsidRPr="00241FE2">
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>coördinatie, waarbij lidstaten ruime beleidsruimte behouden om hun eigen humanitaire beleid en bijdragen vorm te geven. De mededeling is daarmee een relatief licht, niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5555F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
-      <w:r w:rsidRPr="00241FE2">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>wetgevend instrument dat primair inzet op betere afstemming, gezamenlijke prioritering en optimalisering van bestaande middelen, en er zijn geen minder ingrijpende alternatieven zichtbaar die dezelfde mate van coherentie en hervormingsimpuls op EU</w:t>
       </w:r>
-      <w:r w:rsidRPr="00241FE2">
+      <w:r w:rsidRPr="00A5555F">
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>‑</w:t>
       </w:r>
-      <w:r w:rsidRPr="00241FE2">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>niveau zouden kunnen realiseren.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00241FE2">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009A73F4" w:rsidR="00CC3DCA" w:rsidP="00E11FBE" w:rsidRDefault="00CC3DCA" w14:paraId="17872209" w14:textId="7CA3EB30">
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="30CA0B62" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
         </w:rPr>
         <w:t>Financiële gevolgen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00572364" w:rsidR="00572364" w:rsidP="00572364" w:rsidRDefault="008417C0" w14:paraId="5B9B655D" w14:textId="58633607">
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="52237170" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="680"/>
           <w:tab w:val="left" w:pos="1021"/>
           <w:tab w:val="left" w:pos="1361"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...271 lines deleted...]
-    <w:p w:rsidR="008E53A0" w:rsidP="00DC23ED" w:rsidRDefault="008E53A0" w14:paraId="527B845E" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">De financiële gevolgen van deze mededeling worden niet concreet benoemd. Er worden geen concrete nieuwe financiële verplichtingen of bedragen gekoppeld aan de mededeling. De mededeling heeft vooral kwalitatieve financiële gevolgen, zoals een grotere inzet op transformatieve financieringsmodaliteiten, maar op een hoog abstractieniveau. Dit kan leiden tot significante kostenbesparingen en verbeterde budgettaire efficiëntie. Niettemin zal de concrete vertaling van de in de mededeling geformuleerde inzet afhangen van het volgende Meerjarig Financieel Kader 2028-2034. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="34C3B06D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="680"/>
           <w:tab w:val="left" w:pos="1021"/>
           <w:tab w:val="left" w:pos="1361"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...8 lines deleted...]
-    <w:p w:rsidR="008E53A0" w:rsidP="00DC23ED" w:rsidRDefault="008E53A0" w14:paraId="5A3F4E65" w14:textId="38D67B3C">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="52541E29" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="680"/>
           <w:tab w:val="left" w:pos="1021"/>
           <w:tab w:val="left" w:pos="1361"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Het kabinet zal de Commissie vragen naar wat het financieel beslag van deze mededeling zal zijn. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C53116">
-[...96 lines deleted...]
-    <w:p w:rsidR="007B0BBD" w:rsidP="00DC23ED" w:rsidRDefault="007B0BBD" w14:paraId="0BEAEE71" w14:textId="77777777">
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederland is van mening dat de benodigde EU-middelen gevonden dienen te worden binnen de in de Raad afgesproken financiële kaders van de EU-begroting 2021-2027 en dat deze moeten passen bij een prudente ontwikkeling van de jaarbegroting. Het kabinet wil niet vooruitlopen op de integrale afweging van middelen na 2027. Eventuele budgettaire gevolgen voor Nederland die buiten het MFK vallen worden ingepast op de begroting van het/de beleidsverantwoordelijk(e) departement(en), conform de regels van de budgetdiscipline.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="0015FF90" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="680"/>
           <w:tab w:val="left" w:pos="1021"/>
           <w:tab w:val="left" w:pos="1361"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...34 lines deleted...]
-    <w:p w:rsidRPr="009A73F4" w:rsidR="00CC3DCA" w:rsidP="00E11FBE" w:rsidRDefault="00CC3DCA" w14:paraId="0CB6B990" w14:textId="521B53AF">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="64F9C97F" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...45 lines deleted...]
-    <w:p w:rsidR="0047604D" w:rsidP="0042577E" w:rsidRDefault="008E53A0" w14:paraId="07682993" w14:textId="3E0E3DF5">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Gevolgen voor regeldruk, concurrentiekracht en geopolitieke aspecten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="5DB406BE" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="3119"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...44 lines deleted...]
-    <w:p w:rsidR="0047604D" w:rsidP="0042577E" w:rsidRDefault="0047604D" w14:paraId="151E40A8" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>De mededeling heeft tot doel de humanitaire hulp van de EU te versterken en toekomstbestendig te maken, het multilaterale humanitaire systeem te hervormen en de naleving van humanitair oorlogsrecht en de humanitaire principes te bevorderen, zodat in een context van toenemende conflicten, klimaatrampen en financieringsdruk meer mensen in nood effectief kunnen worden bereikt. De maatregelen en aangekondigde initiatieven in de mededeling hebben dan ook grotendeels als doel om de impact en efficiënte van humanitaire hulp te vergroten, wat kan leiden tot minder regeldruk voor de EU en haar lidstaten alsook voor de uitvoerende organisaties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="5E739FA8" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="3119"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00CD787D" w:rsidR="00C53116" w:rsidP="00CD787D" w:rsidRDefault="0047604D" w14:paraId="566F1938" w14:textId="58D2D52C">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="14C0DACF" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1701"/>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="3119"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...123 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>De mededeling richt zich daarnaast op de positionering van de EU in een veranderende wereldorde. De EU profileert zich als een betrouwbare donor en een drijvende kracht achter multilaterale hervormingen. Ook heeft de mededeling een sterke nadruk op het versterken van de rol van de EU als normatieve macht, het verdedigen van humanitair oorlogsrecht, het belang van humanitaire diplomatie en de relatie met niet-traditionele humanitaire donoren.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr w:rsidRPr="00CD787D" w:rsidR="00C53116" w:rsidSect="009A6E40">
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="006C24C9" w:rsidP="00A5555F" w:rsidRDefault="006C24C9" w14:paraId="4596E475" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A5555F" w:rsidR="00FE0FA3" w:rsidP="00A5555F" w:rsidRDefault="00FE0FA3" w14:paraId="0F9A991C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00A5555F" w:rsidR="00FE0FA3" w:rsidSect="00FC402C">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="299"/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2AB4F139" w14:textId="77777777" w:rsidR="00327492" w:rsidRDefault="00327492" w:rsidP="00CC3DCA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1B121C84" w14:textId="77777777" w:rsidR="00F64EE9" w:rsidRDefault="00F64EE9" w:rsidP="006C24C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0AB4E56F" w14:textId="77777777" w:rsidR="00327492" w:rsidRDefault="00327492" w:rsidP="00CC3DCA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4B831EF8" w14:textId="77777777" w:rsidR="00F64EE9" w:rsidRDefault="00F64EE9" w:rsidP="006C24C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Tms Rmn">
-[...2 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...7 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...41 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria Math">
-    <w:panose1 w:val="02040503050406030204"/>
-[...11 lines deleted...]
-  <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...410 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D909D0D" w14:textId="77777777" w:rsidR="00327492" w:rsidRDefault="00327492" w:rsidP="00CC3DCA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="00B704D1" w14:textId="77777777" w:rsidR="00F64EE9" w:rsidRDefault="00F64EE9" w:rsidP="006C24C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="035517EA" w14:textId="77777777" w:rsidR="00327492" w:rsidRDefault="00327492" w:rsidP="00CC3DCA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2B7B81BB" w14:textId="77777777" w:rsidR="00F64EE9" w:rsidRDefault="00F64EE9" w:rsidP="006C24C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="5A944C01" w14:textId="60C0524D" w:rsidR="000E431A" w:rsidRPr="00CD787D" w:rsidRDefault="000E431A">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="48C72B41" w14:textId="77777777" w:rsidR="006C24C9" w:rsidRPr="00A5555F" w:rsidRDefault="006C24C9" w:rsidP="00A5555F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00CD787D">
-[...69 lines deleted...]
-        <w:t>om een kabinetsappreciatie over de gezamenlijke mededeling inzake ‘De humanitaire actie van de EU in een veranderende wereldorde’, met kenmerk 2026Z12237/2026D29522.</w:t>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Middels dit BNC-fiche wordt tevens voldaan aan het verzoek van de vaste commissie voor Buitenlandse Handel en Ontwikkelingssamenwerking aan de minister van Buitenlandse Handel en Ontwikkelingssamenwerking om een kabinetsappreciatie over de gezamenlijke mededeling inzake ‘De humanitaire actie van de EU in een veranderende wereldorde’, met kenmerk 2026Z12237/2026D29522.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="79E21FCB" w14:textId="717E34C1" w:rsidR="00965028" w:rsidRPr="00CD787D" w:rsidRDefault="00965028">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="1BD332C9" w14:textId="77777777" w:rsidR="006C24C9" w:rsidRPr="00A5555F" w:rsidRDefault="006C24C9" w:rsidP="00A5555F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00CD787D">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00CD787D">
+        <w:r w:rsidRPr="00A5555F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>MENSEN EERST. Nederlandse koers humanitaire diplomatie en noodhulp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="25AD3AB4" w14:textId="6E7779C8" w:rsidR="00EF4A07" w:rsidRPr="00CD787D" w:rsidRDefault="00EF4A07">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="104FF827" w14:textId="77777777" w:rsidR="006C24C9" w:rsidRPr="00A5555F" w:rsidRDefault="006C24C9" w:rsidP="00A5555F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00CD787D">
-[...21 lines deleted...]
-        <w:t>180, nr. 136</w:t>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 36 180, nr. 136</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="17F4ED6D" w14:textId="0A880BD5" w:rsidR="00EF4A07" w:rsidRPr="00CD787D" w:rsidRDefault="00EF4A07">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="66EFAD4F" w14:textId="77777777" w:rsidR="006C24C9" w:rsidRPr="00A5555F" w:rsidRDefault="006C24C9" w:rsidP="00A5555F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00CD787D">
-[...21 lines deleted...]
-        <w:t>180, nr. 189</w:t>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 36 180, nr. 189</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="4761BDF2" w14:textId="7781D6B7" w:rsidR="00D35097" w:rsidRPr="004E505A" w:rsidRDefault="00D35097">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="13D891EF" w14:textId="77777777" w:rsidR="006C24C9" w:rsidRPr="00A5555F" w:rsidRDefault="006C24C9" w:rsidP="00A5555F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00CD787D">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 36 180, nr. 198</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="709EDE7E" w14:textId="15FDD7F0" w:rsidR="00EA2322" w:rsidRPr="00CD787D" w:rsidRDefault="00EA2322">
-[...5 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="76633651" w14:textId="77777777" w:rsidR="006C24C9" w:rsidRPr="00A5555F" w:rsidRDefault="006C24C9" w:rsidP="00A5555F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD787D">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00CD787D">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="0098100E" w:rsidRPr="00CD787D">
+        <w:r w:rsidRPr="00A5555F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>Beleidsbrief</w:t>
+          <w:t>Beleidsbrief Buitenlandse Zaken 2026</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidR="0098100E" w:rsidRPr="00CD787D">
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId3" w:history="1">
+        <w:r w:rsidRPr="00A5555F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...44 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Theory of Change - Security and Rule of Law (English, January 2023) | Government.nl</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0098100E" w:rsidRPr="00CD787D">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="7623A155" w14:textId="77777777" w:rsidR="00A803AA" w:rsidRPr="004E505A" w:rsidRDefault="00A803AA" w:rsidP="00A803AA">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w14:paraId="5727BFFB" w14:textId="77777777" w:rsidR="006C24C9" w:rsidRPr="00A5555F" w:rsidRDefault="006C24C9" w:rsidP="00A5555F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD787D">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00CD787D">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidRPr="00CD787D">
+        <w:r w:rsidRPr="00A5555F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://open.overheid.nl/documenten/ae784c79-5e0a-4866-85f5-1b80c5dc614e/file</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004E505A">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="2301EF4A" w14:textId="77777777" w:rsidR="001A2BA6" w:rsidRPr="00CD787D" w:rsidRDefault="001A2BA6" w:rsidP="001A2BA6">
-[...5 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="2AFCD215" w14:textId="77777777" w:rsidR="006C24C9" w:rsidRPr="00A5555F" w:rsidRDefault="006C24C9" w:rsidP="00A5555F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD787D">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00CD787D">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidRPr="00CD787D">
+        <w:r w:rsidRPr="00A5555F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.adviesraadinternationalevraagstukken.nl/documenten/2026/03/12/straffeloosheid-geweld-tegen-hulpverleners</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00CD787D">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="1C45A89A" w14:textId="77777777" w:rsidR="001A2BA6" w:rsidRPr="004E505A" w:rsidRDefault="001A2BA6" w:rsidP="001A2BA6">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w14:paraId="4014378F" w14:textId="77777777" w:rsidR="006C24C9" w:rsidRPr="00A5555F" w:rsidRDefault="006C24C9" w:rsidP="00A5555F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD787D">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00CD787D">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidRPr="00CD787D">
+        <w:r w:rsidRPr="00A5555F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://open.overheid.nl/documenten/0e9aa018-9338-4bfe-a841-6234f574ccbc/file</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004E505A">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A5555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFFFB"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="1EFA1DA4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B59814B4"/>
+    <w:lvl w:ilvl="0" w:tplc="150E1B3A">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...2 lines deleted...]
-      <w:legacy w:legacy="1" w:legacySpace="284" w:legacyIndent="0"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Spreekpunten"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="717"/>
+        </w:tabs>
+        <w:ind w:left="717" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Tms Rmn" w:hAnsi="Tms Rmn" w:hint="default"/>
-[...3 lines deleted...]
-        <w:u w:val="none"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-[...4 lines deleted...]
-      <w:legacy w:legacy="1" w:legacySpace="284" w:legacyIndent="0"/>
+    <w:lvl w:ilvl="1" w:tplc="25A8F248">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1785"/>
+        </w:tabs>
+        <w:ind w:left="1785" w:hanging="705"/>
+      </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Tms Rmn" w:hAnsi="Tms Rmn" w:hint="default"/>
-[...293 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04130005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...89 lines deleted...]
-    <w:nsid w:val="1EFA1DA4"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E2E10A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B59814B4"/>
-[...479 lines deleted...]
-    <w:tmpl w:val="F4DC5842"/>
+    <w:tmpl w:val="35DE0876"/>
     <w:lvl w:ilvl="0" w:tplc="04130017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...426 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="601F4847"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="10C490EE"/>
     <w:lvl w:ilvl="0" w:tplc="7E54FBBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -9658,51 +3063,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65F81549"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="76B43EAC"/>
     <w:lvl w:ilvl="0" w:tplc="04130017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -9747,191 +3152,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...139 lines deleted...]
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78FF33D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="168C5636"/>
     <w:lvl w:ilvl="0" w:tplc="04130017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -9976,1496 +3241,222 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="664554350">
+  <w:num w:numId="1" w16cid:durableId="530849523">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1483035464">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1079516967">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1968581050">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="530849523">
-[...12 lines deleted...]
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="5" w16cid:durableId="111019870">
+    <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1882208992">
-[...43 lines deleted...]
-  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00CC3DCA"/>
-[...1145 lines deleted...]
-    <w:rsid w:val="668277CE"/>
+    <w:rsidRoot w:val="006C24C9"/>
+    <w:rsid w:val="00022EAE"/>
+    <w:rsid w:val="002608D4"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="006C24C9"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00A5555F"/>
+    <w:rsid w:val="00BA07CD"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00F64EE9"/>
+    <w:rsid w:val="00FC402C"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ne-NP"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="028BBF1A"/>
-  <w15:docId w15:val="{BEDD0961-54A1-41CB-A8E4-99F50D26703E}"/>
+  <w14:docId w14:val="1EF9DF85"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{364F02AE-A11B-4223-97A4-7C2D0FA1251D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
-        <w:sz w:val="18"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11534,51 +3525,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -11757,1876 +3748,980 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CC3DCA"/>
-[...8 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="006C24C9"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading1Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00CC3DCA"/>
+    <w:rsid w:val="006C24C9"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="560"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Heading1"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading2Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CC3DCA"/>
+    <w:rsid w:val="006C24C9"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="280"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:sz w:val="22"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Heading2"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading3Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CC3DCA"/>
+    <w:rsid w:val="006C24C9"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="0"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="0"/>
-      <w:i/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Heading3"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading4Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CC3DCA"/>
+    <w:rsid w:val="006C24C9"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading5Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CC3DCA"/>
+    <w:rsid w:val="006C24C9"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading6Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CC3DCA"/>
+    <w:rsid w:val="006C24C9"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading7">
+  <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading7Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CC3DCA"/>
+    <w:rsid w:val="006C24C9"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading8">
+  <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading8Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CC3DCA"/>
+    <w:rsid w:val="006C24C9"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-      <w:sz w:val="20"/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading9">
+  <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading9Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CC3DCA"/>
+    <w:rsid w:val="006C24C9"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-      <w:sz w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...3 lines deleted...]
-    <w:rsid w:val="00CC3DCA"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:rsid w:val="006C24C9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...3 lines deleted...]
-    <w:rsid w:val="00CC3DCA"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006C24C9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...3 lines deleted...]
-    <w:rsid w:val="00CC3DCA"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006C24C9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-[...3 lines deleted...]
-    <w:rsid w:val="00CC3DCA"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006C24C9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-      <w:sz w:val="22"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...3 lines deleted...]
-    <w:rsid w:val="00CC3DCA"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006C24C9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
-[...3 lines deleted...]
-    <w:rsid w:val="00CC3DCA"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006C24C9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-      <w:sz w:val="22"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
-[...3 lines deleted...]
-    <w:rsid w:val="00CC3DCA"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006C24C9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
-[...3 lines deleted...]
-    <w:rsid w:val="00CC3DCA"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006C24C9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-      <w:sz w:val="20"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
-[...3 lines deleted...]
-    <w:rsid w:val="00CC3DCA"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006C24C9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
-[...1 lines deleted...]
-    <w:rsid w:val="00CC3DCA"/>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="006C24C9"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
-[...6 lines deleted...]
-      <w:vertAlign w:val="baseline"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-[...3 lines deleted...]
-    <w:rsid w:val="00CC3DCA"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="006C24C9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="006C24C9"/>
     <w:pPr>
-      <w:tabs>
-[...4 lines deleted...]
-      <w:ind w:left="3969"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
-      <w:sz w:val="14"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...3 lines deleted...]
-    <w:rsid w:val="00CC3DCA"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="006C24C9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Univers" w:eastAsia="Times New Roman" w:hAnsi="Univers" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="006C24C9"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="006C24C9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="006C24C9"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="006C24C9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="006C24C9"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="006C24C9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="006C24C9"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="006C24C9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:rsid w:val="00CC3DCA"/>
+    <w:rsid w:val="006C24C9"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CC3DCA"/>
+    <w:rsid w:val="006C24C9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-[...2 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CC3DCA"/>
+    <w:rsid w:val="006C24C9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
+      <w:lang w:eastAsia="zh-CN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CC3DCA"/>
+    <w:rsid w:val="006C24C9"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...8 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Spreekpunten">
     <w:name w:val="Spreekpunten"/>
-    <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00CC3DCA"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="006C24C9"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="5"/>
+        <w:numId w:val="4"/>
       </w:numPr>
-      <w:spacing w:line="360" w:lineRule="auto"/>
-[...179 lines deleted...]
-      <w:spacing w:after="0"/>
+      <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:sz w:val="22"/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="zh-CN"/>
-[...48 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...672 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A52026JC0025&amp;qid=1782201829120" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A52026JC0025&amp;qid=1782201829120" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.government.nl/documents/2023/01/26/theory-of-change---security-and-rule-of-law" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/2b716c40-b371-48df-808d-64b330a11546/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/ronl-8c7198d6-b4bc-4b7c-844c-e0e55e3e624e/pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/0e9aa018-9338-4bfe-a841-6234f574ccbc/file" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.adviesraadinternationalevraagstukken.nl/documenten/2026/03/12/straffeloosheid-geweld-tegen-hulpverleners" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/ae784c79-5e0a-4866-85f5-1b80c5dc614e/file" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>8</ap:Pages>
-  <ap:Words>3316</ap:Words>
-  <ap:Characters>18238</ap:Characters>
+  <ap:Words>3402</ap:Words>
+  <ap:Characters>18715</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>151</ap:Lines>
-  <ap:Paragraphs>43</ap:Paragraphs>
+  <ap:Lines>155</ap:Lines>
+  <ap:Paragraphs>44</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...20 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>21511</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>22073</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-06-25T13:54:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <version/>
   <category/>
-  <contentStatus/>
-  <version/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F0059C617296B049142960D7DBD88D31EB3</vt:lpwstr>
-[...140 lines deleted...]
-    <vt:lpwstr/>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>