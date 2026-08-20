--- v0 (2026-07-04)
+++ v1 (2026-08-20)
@@ -1,3029 +1,885 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B74F22" w:rsidRDefault="003F62C4" w14:paraId="4D397100" w14:textId="77777777">
-[...42 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="0060610B" w:rsidR="00AA2747" w:rsidP="0060610B" w:rsidRDefault="00385809" w14:paraId="752DD258" w14:textId="1C645BB0">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060610B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060610B" w:rsidR="00AA2747">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060610B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>045</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060610B" w:rsidR="00AA2747">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0060610B" w:rsidR="00AA2747">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Situatie in Oekraïne</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0060610B" w:rsidR="00AA2747" w:rsidP="0060610B" w:rsidRDefault="00AA2747" w14:paraId="40C048AC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060610B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060610B" w:rsidR="00385809">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>311</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060610B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0060610B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Buitenlandse Zaken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0060610B" w:rsidR="00385809" w:rsidP="0060610B" w:rsidRDefault="00AA2747" w14:paraId="17549386" w14:textId="10C7E27B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060610B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0060610B" w:rsidR="00AA2747" w:rsidP="0060610B" w:rsidRDefault="00AA2747" w14:paraId="71DC9B31" w14:textId="16020FF0">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060610B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 3 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0060610B" w:rsidR="00385809" w:rsidP="0060610B" w:rsidRDefault="00385809" w14:paraId="45DB7DB3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0060610B" w:rsidR="00385809" w:rsidP="0060610B" w:rsidRDefault="00385809" w14:paraId="53FB23E9" w14:textId="22AC44E3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060610B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Mede namens de minister van Justitie en Veiligheid informeer ik uw Kamer over een besluit van het kabinet over een Nederlands gastlandschap voor de operationele fase van het Speciaal Tribunaal voor het Misdrijf Agressie tegen Oekraïne (hierna: STCA of tribunaal).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0060610B" w:rsidR="00385809" w:rsidP="0060610B" w:rsidRDefault="00385809" w14:paraId="649D7F9A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0060610B" w:rsidR="00385809" w:rsidP="0060610B" w:rsidRDefault="00385809" w14:paraId="09352E9C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060610B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">De grootschalige Russische agressieoorlog tegen Oekraïne houdt al meer dan vier jaar aan; een oorlog op het Europese continent waarbij dagelijks op een nauwelijks te bevatten schaal militairen de dood vinden en dagelijks burgerslachtoffers vallen. De Russische agressie en flagrante schendingen van het internationaal recht mogen niet zonder gevolgen blijven. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D551E0" w:rsidP="00D551E0" w:rsidRDefault="00D551E0" w14:paraId="4517E16C" w14:textId="77777777"/>
-[...42 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w:rsidRPr="0060610B" w:rsidR="00385809" w:rsidP="0060610B" w:rsidRDefault="00385809" w14:paraId="5849CD38" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0060610B" w:rsidR="00385809" w:rsidP="0060610B" w:rsidRDefault="00385809" w14:paraId="2252C02D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060610B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Mede op verzoek van de Oekraïense president Zelensky zet Nederland zich in voor het tegengaan van straffeloosheid, als voortrekker in het streven naar gerechtigheid voor Oekraïne. De inspanningen gericht op de totstandbrenging van het STCA nemen daarin een prominente plaats in. Het tribunaal is van grote betekenis, niet alleen als signaal aan Rusland – waarvan het leiderschap verantwoordelijk is voor het misdrijf agressie tegen Oekraïne - en uit solidariteit met Oekraïne, maar ook als bevestiging van de grondbeginselen van de internationale rechtsorde dat het misdrijf agressie niet onbestraft kan blijven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0060610B" w:rsidR="00385809" w:rsidP="0060610B" w:rsidRDefault="00385809" w14:paraId="5BA3483A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0060610B" w:rsidR="00385809" w:rsidP="0060610B" w:rsidRDefault="00385809" w14:paraId="2216B6A8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060610B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bij eerdere brieven aan uw Kamer informeerde ik u, mede namens de minister van Justitie en Veiligheid, over de voortgang van de oprichting van het STCA en de Nederlandse rol daarin.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060610B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
-[...29 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0060610B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In februari 2023 nam het kabinet een principebesluit over de Nederlandse bereidheid tot gastlandschap hiervoor, mits aan drie voorwaarden is voldaan: (a) brede internationale politieke en financiële steun voor het tribunaal; (b) geen ondermijning van het mandaat en de werkzaamheden van het Internationaal Strafhof; en (c) voldoende capaciteit voor Nederland als gastland, waaronder voldoende financiële dekking en steun van andere staten om het tribunaal te huisvesten en effectief te laten functioneren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0060610B" w:rsidR="00385809" w:rsidP="0060610B" w:rsidRDefault="00385809" w14:paraId="5C6A1FD9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060610B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 17 oktober 2025 besloot het kabinet gastlandschap aan te bieden voor de initiële fases van het STCA (fase 0 en fase 1), zonder daarmee vooruit te lopen op een besluit over een gastlandaanbod voor de operationele fase (fase 2) van het tribunaal. Als voorwaarde daarbij werd gesteld dat alle kosten voor het tribunaal worden omgeslagen naar de deelnemende landen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0060610B" w:rsidR="00385809" w:rsidP="0060610B" w:rsidRDefault="00385809" w14:paraId="6E54B959" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0060610B" w:rsidR="00385809" w:rsidP="0060610B" w:rsidRDefault="00385809" w14:paraId="43576C4A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060610B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Op 15 mei jl. is het uitvoeringsinstrument voor het STCA, het zogenaamde </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B5535">
-        <w:rPr>
+      <w:r w:rsidRPr="0060610B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Enlarged Partial Agreement on the Management Commi</w:t>
-[...89 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        <w:t xml:space="preserve">Enlarged Partial Agreement on the Management Committee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060610B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(hierna: EPA) voor het agressietribunaal door 36 landen en de EU ondertekend. Bij die gelegenheid kondigde Nederland aan dat een locatie voor het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060610B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">skelettribunaal is geïdentificeerd in de internationale zone van Den Haag, maar dat het met het oog op veiligheid eerst op een later tijdstip mededelingen kan doen over de precieze locatie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0060610B" w:rsidR="00385809" w:rsidP="0060610B" w:rsidRDefault="00385809" w14:paraId="0BE22E86" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0060610B" w:rsidR="00385809" w:rsidP="0060610B" w:rsidRDefault="00385809" w14:paraId="7F1F83C6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060610B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In aansluiting op deze eerdere principebesluiten spreekt het kabinet, met inachtneming van de moties die uw Kamer hierover heeft aangenomen, de bereidheid uit om gastland te zijn voor operationele fase van het tribunaal. In het aanbod dat daartoe aan de Raad van Europa en bij het STCA aangesloten landen wordt gedaan, zijn mogelijke opties geïdentificeerd met de noodzakelijke randvoorwaarden die daarvoor vervuld moeten worden. Deze behelzen dat alle kosten voor het beheer van het tribunaal over de deelnemende landen aan de overeenkomst worden omgeslagen en het borgen van nationale capaciteit voor bewaken en beveiligen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060610B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D551E0" w:rsidP="00D551E0" w:rsidRDefault="00D551E0" w14:paraId="4B26227C" w14:textId="77777777">
-      <w:pPr>
+    <w:p w:rsidRPr="0060610B" w:rsidR="00385809" w:rsidP="0060610B" w:rsidRDefault="00385809" w14:paraId="770F2C80" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0060610B" w:rsidR="00385809" w:rsidP="0060610B" w:rsidRDefault="00385809" w14:paraId="1C2B2828" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1"/>
-      </w:pPr>
-[...59 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060610B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hoewel er in het traject nog onzekerheden en risico’s liggen besloten, wil Nederland met dit besluit duidelijkheid geven aan de Raad van Europa, Oekraïne en andere betrokken spelers over mogelijke opties voor een gastlandschap in de operationele fase en de daaraan verbonden kosten. De Raad van Europa heeft indicatieve ramingen nodig om een begroting voor het tribunaal op te stellen, zodat de landen die het bovengenoemde EPA hebben ondertekend, hun nationale goedkeurings- of parlementaire (ratificatie)procedures kunnen opstarten met het oog op inwerkingtreding daarvan. Het kabinet acht het van groot belang dat momentum in de voorbereidingen behouden blijft, gezien de omvang en ernst van de voortdurende agressie tegen Oekraïne. Tot dusverre zijn er geen andere landen die bereidheid tot het huisvesten van het tribunaal kenbaar hebben gemaakt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0060610B" w:rsidR="00385809" w:rsidP="0060610B" w:rsidRDefault="00385809" w14:paraId="3EB05189" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1"/>
-      </w:pPr>
-[...117 lines deleted...]
-      <w:r w:rsidRPr="00F94D3D" w:rsidDel="000F54E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0060610B" w:rsidR="00385809" w:rsidP="0060610B" w:rsidRDefault="00385809" w14:paraId="0D34C7CB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060610B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het Nederlandse aanbod voor het gastlandschap voor de operationele fase blijven de eerdere geformuleerde randvoorwaarden van toepassing. Aangezien gastlandschap van het operationele tribunaal, waarin onderzoek en vervolging van verdachten plaatsvindt, een hoog dreigingsniveau en additionele veiligheidsrisico’s met zich meebrengen, zal nadrukkelijk worden gesteld dat de invulling van de verantwoordelijkheid van het gastland voor veiligheid niet onderhandelbaar is. De beschikbaarheid van voldoende capaciteit om als gastland te fungeren weegt dienaangaande als belangrijke vereiste mee, zoals in de Kamerbrief van 28 oktober 2025 is opgenomen. Additionele randvoorwaarden bij het aanbod voor de vervolgfase houden in dat een operationeel tribunaal met volledige modaliteiten, zoals we dat kennen bij eerdere en bestaande hoven en tribunalen, alleen gerealiseerd zou kunnen worden op een nieuw te bouwen compoundlocatie. Een operationeel tribunaal in afgeschaalde vorm – waarbij Nederland geen mogelijkheid tot detentie aanbiedt - is alleen mogelijk als in ieder geval uitgesloten kan worden dat er gedetineerden naar Nederland zullen komen en in voorkomende gevallen verdachten het proces op andere wijze kunnen bijwonen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0060610B" w:rsidR="00385809" w:rsidP="0060610B" w:rsidRDefault="00385809" w14:paraId="3CE1741D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0060610B" w:rsidR="00385809" w:rsidP="0060610B" w:rsidRDefault="00385809" w14:paraId="30304D4F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060610B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De voorkeursoptie is, ook met het oog op tijdpad en financiële haalbaarheid, een operationeel tribunaal in afgeschaalde vorm zonder detentiemogelijkheid in Nederland waarbij tevens de gelijktijdige aanwezigheid van te beschermen personen, waaronder principalen en getuigen, in Nederland zoveel mogelijk wordt beperkt. Deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060610B" w:rsidDel="000F54E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> optie </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94D3D">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F94D3D" w:rsidDel="000F54E0">
+      <w:r w:rsidRPr="0060610B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zou kunnen worden gerealiseerd op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060610B" w:rsidDel="000F54E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">een </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94D3D">
+      <w:r w:rsidRPr="0060610B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">nieuw </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94D3D" w:rsidDel="000F54E0">
+      <w:r w:rsidRPr="0060610B" w:rsidDel="000F54E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>te bouwen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94D3D">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00F94D3D" w:rsidDel="000F54E0">
+      <w:r w:rsidRPr="0060610B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> locatie met mogelijkheid voor woonruimte voor te beschermen personen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060610B" w:rsidDel="000F54E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94D3D">
+      <w:r w:rsidRPr="0060610B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">op een </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94D3D" w:rsidDel="000F54E0">
+      <w:r w:rsidRPr="0060610B" w:rsidDel="000F54E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>aan te passen bestaande</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94D3D">
+      <w:r w:rsidRPr="0060610B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> locatie. Verkend dient te worden of de reeds geïdentificeerde locatie voor het skelettribunaal hiervoor geschikt kan worden gemaakt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D551E0" w:rsidP="00D551E0" w:rsidRDefault="00D551E0" w14:paraId="41D14424" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:pPr>
+    <w:p w:rsidRPr="0060610B" w:rsidR="00385809" w:rsidP="0060610B" w:rsidRDefault="00385809" w14:paraId="4812A232" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0060610B" w:rsidR="00385809" w:rsidP="0060610B" w:rsidRDefault="00385809" w14:paraId="0DE5317B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...169 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060610B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het kabinetsbesluit van 17 oktober 2025 is vastgesteld dat kosten voor het STCA, met inbegrip van bewaking en veiligheidsmaatregelen, dienen te worden omgeslagen over de deelnemende landen en niet structureel ten laste komen van de rijksbegroting. In lijn met deze afspraak is de randvoorwaarde dat de omslag dekkend is en dat nationale middelen alleen als buffer en vangnet worden ingezet indien en voor zover kosten niet tijdig kunnen worden omgeslagen. Pas wanneer het EPA, het uitvoeringsinstrument voor het STCA, in werking is getreden, kunnen met de Raad van Europa juridisch bindende afspraken worden gemaakt over de doorbelasting van deze kosten. Vanaf dat moment zal Nederland – net als andere aangesloten landen – een jaarlijkse contributie betalen conform de van toepassing zijnde verdeelsleutel van de Raad van Europa. Voor deze contributie is op de begroting van het ministerie van Buitenlandse Zaken een structurele bijdrage van (maximaal) EUR 16 miljoen gereserveerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0060610B" w:rsidR="00385809" w:rsidP="0060610B" w:rsidRDefault="00385809" w14:paraId="2CA802F1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0060610B" w:rsidR="00385809" w:rsidP="0060610B" w:rsidRDefault="00385809" w14:paraId="4485A76D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060610B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Met dit aanbod en de daarbij behorende randvoorwaarden denkt het kabinet dat verdere stappen gezet kunnen worden op weg naar de verwezenlijking van het tribunaal.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B74F22" w:rsidRDefault="00B74F22" w14:paraId="4D397103" w14:textId="77777777"/>
-[...19 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="0060610B" w:rsidR="00385809" w:rsidP="0060610B" w:rsidRDefault="00385809" w14:paraId="5674CC33" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0060610B" w:rsidR="00385809" w:rsidP="0060610B" w:rsidRDefault="00385809" w14:paraId="59CAA4EE" w14:textId="6A57F271">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060610B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Buitenlandse Zaken,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0060610B" w:rsidR="00385809" w:rsidP="0060610B" w:rsidRDefault="00385809" w14:paraId="734C5133" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060610B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>T.B.W. Berendsen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B74F22" w:rsidRDefault="00B74F22" w14:paraId="4D39710A" w14:textId="77777777"/>
-[...8 lines deleted...]
-      <w:pgMar w:top="3095" w:right="2777" w:bottom="1077" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="0060610B" w:rsidR="00385809" w:rsidP="0060610B" w:rsidRDefault="00385809" w14:paraId="51D4176C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0060610B" w:rsidR="00FE0FA3" w:rsidP="0060610B" w:rsidRDefault="00FE0FA3" w14:paraId="50937ADA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="0060610B" w:rsidR="00FE0FA3">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D7FA07E" w14:textId="77777777" w:rsidR="000702BA" w:rsidRDefault="000702BA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0DDA2837" w14:textId="77777777" w:rsidR="00322E18" w:rsidRDefault="00322E18" w:rsidP="00385809">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5AC54A1B" w14:textId="77777777" w:rsidR="000702BA" w:rsidRDefault="000702BA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="58620BDE" w14:textId="77777777" w:rsidR="00322E18" w:rsidRDefault="00322E18" w:rsidP="00385809">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:altName w:val="Arial"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-  </w:font>
-[...19 lines deleted...]
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...10 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="24493B8F" w14:textId="77777777" w:rsidR="00A93695" w:rsidRDefault="00A93695">
-[...1 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="2BDF410E" w14:textId="77777777" w:rsidR="00385809" w:rsidRPr="00385809" w:rsidRDefault="00385809" w:rsidP="00385809">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...33 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="680B7439" w14:textId="77777777" w:rsidR="00385809" w:rsidRPr="00385809" w:rsidRDefault="00385809" w:rsidP="00385809">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...33 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="1B146EDA" w14:textId="77777777" w:rsidR="00385809" w:rsidRPr="00385809" w:rsidRDefault="00385809" w:rsidP="00385809">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A97EDEC" w14:textId="77777777" w:rsidR="000702BA" w:rsidRDefault="000702BA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7DE20CB3" w14:textId="77777777" w:rsidR="00322E18" w:rsidRDefault="00322E18" w:rsidP="00385809">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42D3976A" w14:textId="77777777" w:rsidR="000702BA" w:rsidRDefault="000702BA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0D063554" w14:textId="77777777" w:rsidR="00322E18" w:rsidRDefault="00322E18" w:rsidP="00385809">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="2AAD022E" w14:textId="77777777" w:rsidR="00442F1A" w:rsidRDefault="00D551E0" w:rsidP="00D551E0">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="01B677FC" w14:textId="7C67FD6A" w:rsidR="00385809" w:rsidRPr="0060610B" w:rsidRDefault="00385809" w:rsidP="0060610B">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0060610B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00442F1A">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="0060610B">
         <w:t xml:space="preserve"> Kamerstukken II 2025-26, 36045, nr. 208, d.d. 24 juli 2025; Kamerstukken II 2025-26,</w:t>
       </w:r>
-    </w:p>
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0060610B" w:rsidRPr="0060610B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060610B">
         <w:t>36045, nr. 240, d.d. 28 oktober 2025, Kamerstukken II 2025-26, 36 045, nr. 266, d.d. 27</w:t>
       </w:r>
-    </w:p>
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0060610B" w:rsidRPr="0060610B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060610B">
         <w:t xml:space="preserve">januari 2026; Kamerstukken II 2025-26, 36045, nr. 294, d.d. 15 mei 2026. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="71183572" w14:textId="58CBA83D" w:rsidR="00442F1A" w:rsidRDefault="00D551E0" w:rsidP="00D551E0">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="46D2D814" w14:textId="404EF897" w:rsidR="00385809" w:rsidRPr="0060610B" w:rsidRDefault="00385809" w:rsidP="0060610B">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0060610B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00442F1A">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="0060610B">
         <w:t xml:space="preserve"> Kamerstukken II 2022-23, 21 501-20, nr. 1841 (motie Sjoerdsma); Kamerstukken II</w:t>
       </w:r>
-    </w:p>
-[...22 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0060610B" w:rsidRPr="0060610B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00442F1A">
-[...31 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="0060610B">
+        <w:t>2024-25, 21 501-20, nr. 2229 (motie Yeşilgöz-Omtzigt); Kamerstukken II 2025-26, 36 045,</w:t>
+      </w:r>
+      <w:r w:rsidR="0060610B" w:rsidRPr="0060610B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00442F1A" w:rsidRPr="00442F1A">
-[...43 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="0060610B">
+        <w:t>nr. 225 (motie Paternotte c.s.); Kamerstukken II 2025-26, 36 800-V, nr. 46 (motie Van der Werff c.s.).</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="46F66D94" w14:textId="77777777" w:rsidR="00A93695" w:rsidRDefault="00A93695">
-[...1 lines deleted...]
-      <w:pStyle w:val="Header"/>
+  <w:p w14:paraId="5E8BB3F8" w14:textId="77777777" w:rsidR="00385809" w:rsidRPr="00385809" w:rsidRDefault="00385809" w:rsidP="00385809">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4D39710B" w14:textId="77777777" w:rsidR="00B74F22" w:rsidRDefault="003F62C4">
-[...211 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="59728D25" w14:textId="77777777" w:rsidR="00385809" w:rsidRPr="00385809" w:rsidRDefault="00385809" w:rsidP="00385809">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4D39710D" w14:textId="77777777" w:rsidR="00B74F22" w:rsidRDefault="003F62C4">
-[...1019 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="50D9EF19" w14:textId="77777777" w:rsidR="00385809" w:rsidRPr="00385809" w:rsidRDefault="00385809" w:rsidP="00385809">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
-</file>
-[...472 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B74F22"/>
-[...56 lines deleted...]
-    <w:rsid w:val="00FE677A"/>
+    <w:rsidRoot w:val="00385809"/>
+    <w:rsid w:val="00163156"/>
+    <w:rsid w:val="002C2437"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00322E18"/>
+    <w:rsid w:val="00385809"/>
+    <w:rsid w:val="0060610B"/>
+    <w:rsid w:val="006B3972"/>
+    <w:rsid w:val="00784FDC"/>
+    <w:rsid w:val="00962AE4"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00AA2747"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00E57EA5"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4D397100"/>
-  <w15:docId w15:val="{D8644F97-1574-4D46-98DA-58281A27923B}"/>
+  <w14:docId w14:val="769C49F7"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E760606C-46D5-4B56-BDED-F51BF10A9BA2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3032,77 +888,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3127,75 +983,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3230,55 +1086,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3347,877 +1203,684 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:aliases w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:pPr>
-[...9 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00385809"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00385809"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00385809"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00385809"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00385809"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00385809"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00385809"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00385809"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00385809"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...14 lines deleted...]
-    <w:uiPriority w:val="98"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00385809"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00385809"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00385809"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00385809"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00385809"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00385809"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00385809"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00385809"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00385809"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...21 lines deleted...]
-    <w:uiPriority w:val="98"/>
+    <w:rsid w:val="00385809"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00385809"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:pPr>
-[...202 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rsid w:val="00385809"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...17 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00385809"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00385809"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00385809"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00385809"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00385809"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00385809"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00385809"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00385809"/>
     <w:rPr>
       <w:b/>
-      <w:caps/>
-[...231 lines deleted...]
-    <w:rPr>
+      <w:bCs/>
       <w:smallCaps/>
-      <w:color w:val="404040"/>
-[...91 lines deleted...]
-      <w:i/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Verdana13">
-[...96 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D551E0"/>
-[...2 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:rsid w:val="00385809"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="368" w:hanging="367"/>
-      <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-      <w:kern w:val="2"/>
+      <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w14:ligatures w14:val="standardContextual"/>
-[...5 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D551E0"/>
+    <w:rsid w:val="00385809"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
-      <w:kern w:val="2"/>
-[...3 lines deleted...]
-  <w:style w:type="character" w:styleId="FootnoteReference">
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D551E0"/>
+    <w:rsid w:val="00385809"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...10 lines deleted...]
-    </w:rPr>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00385809"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00385809"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00385809"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00385809"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0060610B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId22" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -4270,51 +1933,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4378,65 +2041,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4457,207 +2120,97 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>1127</ap:Words>
-  <ap:Characters>6203</ap:Characters>
+  <ap:Words>1148</ap:Words>
+  <ap:Characters>6319</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>51</ap:Lines>
+  <ap:Lines>52</ap:Lines>
   <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Gastlandaanbod Nederland operationele fase Speciaal Tribunaal voor het Misdrijf Agressie tegen Oekraïne</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7316</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7453</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F00EA378174BD718848A245B02FBC21B1F4</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="BZArchiveStatus">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...94 lines deleted...]
-    <vt:lpwstr>False</vt:lpwstr>
   </property>
 </Properties>
 </file>