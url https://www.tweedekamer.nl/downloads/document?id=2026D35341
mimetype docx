--- v0 (2026-07-04)
+++ v1 (2026-08-20)
@@ -1,3500 +1,1114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="0020766E" w:rsidR="007071D8" w:rsidP="0020766E" w:rsidRDefault="00FB062F" w14:paraId="0290227B" w14:textId="77777777">
-[...5 lines deleted...]
-    <w:p w:rsidRPr="0020766E" w:rsidR="00B06E16" w:rsidP="0020766E" w:rsidRDefault="00B06E16" w14:paraId="7442DA4A" w14:textId="687AC1F1">
+    <w:p w:rsidRPr="007F790B" w:rsidR="007F790B" w:rsidP="007F790B" w:rsidRDefault="00FB584F" w14:paraId="6647CBBF" w14:textId="792898E5">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk233125581" w:id="0"/>
-      <w:r w:rsidRPr="0020766E">
-[...22 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F790B" w:rsidR="007F790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>180</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F790B" w:rsidR="007F790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007F790B" w:rsidR="007F790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Doen waar Nederland goed in is - Strategie voor Buitenlandse Handel en Ontwikkelingssamenwerking</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007F790B" w:rsidR="00FB584F" w:rsidP="007F790B" w:rsidRDefault="007F790B" w14:paraId="11C1CF52" w14:textId="077E03F6">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F790B" w:rsidR="00FB584F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>226</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>minister van Buitenlandse Handel en Ontwikkelingssamenwerking</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007F790B" w:rsidR="007F790B" w:rsidP="00FB584F" w:rsidRDefault="007F790B" w14:paraId="7D06AE89" w14:textId="6A872DE5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007F790B" w:rsidR="007F790B" w:rsidP="00FB584F" w:rsidRDefault="007F790B" w14:paraId="03ED1F08" w14:textId="34CF1B8B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 3 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007F790B" w:rsidR="00FB584F" w:rsidP="00FB584F" w:rsidRDefault="00FB584F" w14:paraId="2197A84A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007F790B" w:rsidR="00FB584F" w:rsidP="00FB584F" w:rsidRDefault="00FB584F" w14:paraId="32E2928D" w14:textId="533B361C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Graag licht ik in deze brief toe, hoe de samenwerking met diasporaorganisaties bijdraagt aan het bredere buitenlandbeleid van het kabinet. Diasporaorganisaties zijn onderdeel van het maatschappelijk middenveld en, waar dit past binnen de landspecifieke context, een belangrijke partner in de brede samenwerking vanuit wederzijds belang met het land van oorsprong. Met deze brief doe ik de toezegging van mijn voorganger gestand om te verkennen op welke wijze diaspora beter kunnen worden betrokken bij ontwikkeling van het land van herkomst.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="0020766E">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="0020766E" w:rsidR="00B06E16" w:rsidP="0020766E" w:rsidRDefault="00B06E16" w14:paraId="68459E33" w14:textId="77777777"/>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ook reageer ik op de motie met Kamerstuk 36 725-XVII, nr. 45 van de leden Ceder en Bamenga ten aanzien van Europese inzet voor een gezamenlijke diasporastrategie, waarin de bijdragen van diasporagemeenschappen structureel worden verankerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007F790B" w:rsidR="00FB584F" w:rsidP="00FB584F" w:rsidRDefault="00FB584F" w14:paraId="391D0909" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidRPr="0020766E" w:rsidR="00B06E16" w:rsidP="0020766E" w:rsidRDefault="00B06E16" w14:paraId="4F92A3C6" w14:textId="2A69955E">
-[...24 lines deleted...]
-      <w:r w:rsidRPr="0020766E" w:rsidR="00064F62">
+    <w:p w:rsidRPr="007F790B" w:rsidR="00FB584F" w:rsidP="00FB584F" w:rsidRDefault="00FB584F" w14:paraId="29F061A2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Diasporagemeenschappen kunnen actief bijdragen aan de ontwikkeling van hun land van herkomst door hun groeiende investeringscapaciteit, de uitwisseling van vaardigheden, transnationaal netwerk, en kennis, en het doneren van concrete goederen en geldovermakingen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze remittances vormen vaak een belangrijke bron van investeringen en inkomsten voor de economie in een herkomstland. Diaspora-ondernemers kunnen ook een netwerk- en brugfunctie vervullen tussen Nederland en hun land van herkomst. Zij kunnen met hun kennis van zowel Nederland als het land van herkomst, en hun groeiende investeringscapaciteit een waardevolle bijdrage leveren aan de Nederlandse economie en aan duurzame economische ontwikkeling in onze partnerlanden. Het ondersteunen van de uitwisseling van vaardigheden en kennis is een van de primaire manieren waarop overheden van bestemmingslanden betrokkenheid van diaspora in ontwikkeling kunnen stimuleren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Effectieve interactie met diasporaorganisaties kan bijdragen aan verbeterde implementatie en initiatie van innovatieve oplossingen voor duurzame en inclusieve ontwikkeling.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0020766E">
-[...2 lines deleted...]
-      <w:r w:rsidR="00064F62">
+      <w:bookmarkStart w:name="_Hlk233125703" w:id="1"/>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Echter, diasporagemeenschappen zijn niet uniform en de meerwaarde van diasporaprojecten voor duurzame ontwikkeling in het land van herkomst is sterk afhankelijk van de specifieke context, de organisatie van de groep, en individuele vaardigheden van de implementerende organisatie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Diasporaorganisaties en diaspora-ondernemers zijn daarom een belangrijke actor binnen het brede maatschappelijk middenveld, private sector ontwikkeling, en internationaal verdienvermogen, maar geen geïsoleerde partner van het buitenlandbeleid.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0020766E">
-[...50 lines deleted...]
-      <w:r w:rsidRPr="0020766E">
+    </w:p>
+    <w:p w:rsidRPr="007F790B" w:rsidR="00FB584F" w:rsidP="00FB584F" w:rsidRDefault="00FB584F" w14:paraId="05DE42A5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidRPr="007F790B" w:rsidR="00FB584F" w:rsidP="00FB584F" w:rsidRDefault="00FB584F" w14:paraId="3AAF6FA9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Door het brede netwerk van diasporaorganisaties heeft deze groep vaak meer directe toegang tot lokale gemeenschappen in het land van herkomst dan andere maatschappelijke organisaties. Diasporaorganisaties bieden hiermee een extra bron van informatie en kennis. Deze kennis en hun netwerk kan echter ook beperkt zijn tot bepaalde politieke stromingen binnen het land van herkomst. Samenwerking met diasporaorganisaties als partner voor ontwikkeling biedt daarom kennisvoordelen, maar kent ook mogelijke risico’s van ongewenste inmenging van buitenlands diasporabeleid en/of oververtegenwoordiging van bepaalde groepen die de onpartijdigheid van het ontwikkelingsbeleid kunnen ondermijnen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Deze risico’s worden zorgvuldig afgewogen bij het aangaan van samenwerking met diasporaorganisaties. In (post-) oorlogs-/conflictgebieden zoals de Grote Merenregio, Syrië, en Oekraïne kan het bijvoorbeeld waardevol zijn om het gesprek aan te gaan met diasporaorganisaties over kansen voor diasporabijdragen aan wederopbouw en ontwikkeling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007F790B" w:rsidR="00FB584F" w:rsidP="00FB584F" w:rsidRDefault="00FB584F" w14:paraId="775B7750" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007F790B" w:rsidR="00FB584F" w:rsidP="00FB584F" w:rsidRDefault="00FB584F" w14:paraId="0AFD3EDD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In 2015 is op basis van uitgebreide evaluatie door mijn voorganger gekozen af te stappen van structurele financiering van vaste diasporabetrokkenheid bij ontwikkeling door programmering in herkomstlanden wegens gebrek aan effectiviteit, duurzaamheid en efficiëntie van diaspora-ondernemerschapsprojecten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Conclusie van het rapport was dat ondernemingsvaardigheden en aansluiting bij de lokale context leidend zijn voor duurzame resultaten in ontwikkelingslanden, niet de afkomst van de aanvrager. Daarnaast liet de evaluatie zien dat de verwachting omtrent het vermogen om in te spelen op de lokale economische, sociaal-culturele en politieke realiteit door diaspora-ondernemers was overschat en dat het vertalen van opgedane kennis een uitdaging was. Tegelijkertijd wijst de evaluatie op de versterkende werking van teleurstellingen wegens beperkte effectiviteit van diaspora-initiatieven op bestaande negatieve percepties van terugkerende ondernemers.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007F790B" w:rsidR="00FB584F" w:rsidP="00FB584F" w:rsidRDefault="00FB584F" w14:paraId="30614F12" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007F790B" w:rsidR="00FB584F" w:rsidP="00FB584F" w:rsidRDefault="00FB584F" w14:paraId="20233484" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Leidraad sindsdien is, waar opportuun en passend in de landspecifieke context wordt met diasporaorganisaties samengewerkt als belangrijk onderdeel van de algehele betrokkenheid van ondernemers en van het brede maatschappelijk middenveld. Als onderdeel van het maatschappelijk middenveld hebben diasporaorganisaties toegang tot subsidies onder verschillende beleidskaders, zoals binnen de instrumenten van het Focus-beleidskader (2026-2030). In CivicFocus, het programma voor de versterking van particuliere ontwikkelingsinitiatieven dat begin 2026 van start is gegaan, wordt met extra aandacht gekeken naar initiatieven van onder andere diasporaorganisaties. Het aantal diasporaorganisaties dat hiervan gebruik maakt wordt ook gemonitord.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk233125703" w:id="1"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0020766E">
+      <w:bookmarkStart w:name="_Hlk233714644" w:id="2"/>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Gezien de brugfunctie van diaspora-ondernemers nodigt het kabinet diaspora-ondernemers uit om aan te sluiten bij het bestaande Nederlandse private sector development en handelsinstrumentarium. Dit staat open voor alle Nederlandse ondernemers, ook diaspora-ondernemers. De toegankelijkheid van deze instrumenten wordt voortdurend geëvalueerd en mogelijkheden voor verbetering verkend.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w:rsidRPr="007F790B" w:rsidR="00FB584F" w:rsidP="00FB584F" w:rsidRDefault="00FB584F" w14:paraId="01A270AB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007F790B" w:rsidR="00FB584F" w:rsidP="00FB584F" w:rsidRDefault="00FB584F" w14:paraId="4FC8F2E3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook op Europees niveau wordt ingezet op het verbinden, coördineren, en formaliseren van diaspora-inzet en organisaties. Hierin speelt de Europese commissie een proactieve en faciliterende rol door </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">uniform en de meerwaarde van diasporaprojecten voor duurzame ontwikkeling in het land van herkomst is sterk afhankelijk van de specifieke context, de organisatie van de </w:t>
-[...214 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        <w:t>een pan-Europees diasporaplatform te initiëren en het gesprek met lidstaten te faciliteren. De European Union Global Diaspora Facility (EUDiF) is het vlaggenschip waarmee de Europese Unie bijdragen van diasporaorganisaties aan ontwikkeling ondersteunt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
-      <w:r w:rsidRPr="0020766E">
-[...43 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Samenwerking met diaspora is in het verleden vaak gefragmenteerd geweest met voornamelijk bilaterale initiatieven. Binnen dit project worden diasporaorganisaties in Europa en landen van herkomst verbonden en ondersteund om effectiever samen te werken. Daarnaast draagt het partnerschap bij aan het bevorderen van kennisontwikkeling en de dialoog over het betrekken van diasporaorganisaties. EUDiF biedt een directe mogelijkheid om de bijdrage van diaspora-initiatieven aan ontwikkeling, waaronder diasporaorganisaties gevestigd in Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
-      <w:r w:rsidRPr="0020766E">
-[...68 lines deleted...]
-      <w:r w:rsidRPr="0020766E">
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, in Europees verband te stimuleren en institutionaliseert deze bijdrage op Europees niveau in plaats van gefragmenteerd over lidstaten. Deelname van een Nederlandse diasporaorganisatie aan EUDIF illustreert dat diasporaorganisaties niet alleen nationale maatschappelijke actoren zijn, maar ook bijdragen aan Europese ontwikkelingsdoelstellingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007F790B" w:rsidR="00FB584F" w:rsidP="00FB584F" w:rsidRDefault="00FB584F" w14:paraId="6B1AD318" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007F790B" w:rsidR="00FB584F" w:rsidP="00FB584F" w:rsidRDefault="00FB584F" w14:paraId="7F2122D8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Verder vond eind 2025 de jaarlijkse Europese diasporaconferentie plaats in Brussel, waar lidstaten inclusief Nederland en de Europese Commissie in gesprek gingen om prioriteiten en doelstellingen met betrekking tot diaspora-inzet uit te wisselen. Nederland ondersteunt de Commissie bij de voortzetting en ontwikkeling van de Europese strategie met betrekking tot diaspora aansluitend op de prioriteiten binnen het Europese migratie- en asielpact en van het Franse voorzitterschap van de G7 zoals besproken tijdens de recente Evian top: brede partnerschappen met landen buiten de EU en een hernieuwde aanpak tot ontwikkelingsfinanciering, inclusief mobiliseren van private investeringen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007F790B" w:rsidR="00FB584F" w:rsidP="007F790B" w:rsidRDefault="00FB584F" w14:paraId="3542C4A9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007F790B" w:rsidR="00FB584F" w:rsidP="007F790B" w:rsidRDefault="00FB584F" w14:paraId="19938B92" w14:textId="161AB7A9">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Buitenlandse Handel en Ontwikkelingssamenwerking,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0020766E">
         <w:t>S.W. Sjoerdsma</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="0020766E" w:rsidR="000D18A8">
-[...7 lines deleted...]
-      <w:pgMar w:top="3095" w:right="2777" w:bottom="1077" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="007F790B" w:rsidR="00FE0FA3" w:rsidP="007F790B" w:rsidRDefault="00FE0FA3" w14:paraId="4C5E2C8A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="007F790B" w:rsidR="00FE0FA3" w:rsidSect="00072CE4">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="047A0B88" w14:textId="77777777" w:rsidR="00AD1B50" w:rsidRDefault="00AD1B50">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="230CF2DE" w14:textId="77777777" w:rsidR="00060909" w:rsidRDefault="00060909" w:rsidP="00FB584F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33308A5C" w14:textId="77777777" w:rsidR="00AD1B50" w:rsidRDefault="00AD1B50">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="71A79D6E" w14:textId="77777777" w:rsidR="00060909" w:rsidRDefault="00060909" w:rsidP="00FB584F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...48 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="20585834" w14:textId="77777777" w:rsidR="00566B22" w:rsidRDefault="00566B22">
+  <w:p w14:paraId="12079882" w14:textId="77777777" w:rsidR="00FB584F" w:rsidRPr="00FB584F" w:rsidRDefault="00FB584F" w:rsidP="00FB584F">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...32 lines deleted...]
-  <w:p w14:paraId="23A2A6E7" w14:textId="77777777" w:rsidR="008C0D04" w:rsidRDefault="008C0D04">
+  <w:p w14:paraId="6662585F" w14:textId="77777777" w:rsidR="00FB584F" w:rsidRPr="00FB584F" w:rsidRDefault="00FB584F" w:rsidP="00FB584F">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...32 lines deleted...]
-  <w:p w14:paraId="21DCB387" w14:textId="77777777" w:rsidR="008C0D04" w:rsidRDefault="008C0D04">
+  <w:p w14:paraId="408161F5" w14:textId="77777777" w:rsidR="00FB584F" w:rsidRPr="00FB584F" w:rsidRDefault="00FB584F" w:rsidP="00FB584F">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="271EFD2D" w14:textId="77777777" w:rsidR="00AD1B50" w:rsidRDefault="00AD1B50">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4CACF12A" w14:textId="77777777" w:rsidR="00060909" w:rsidRDefault="00060909" w:rsidP="00FB584F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="348C83DC" w14:textId="77777777" w:rsidR="00AD1B50" w:rsidRDefault="00AD1B50">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="77B52C36" w14:textId="77777777" w:rsidR="00060909" w:rsidRDefault="00060909" w:rsidP="00FB584F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="12E078AD" w14:textId="72F8BECC" w:rsidR="00B06E16" w:rsidRPr="00064F62" w:rsidRDefault="00B06E16" w:rsidP="00B06E16">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="05729A29" w14:textId="77777777" w:rsidR="00FB584F" w:rsidRPr="007F790B" w:rsidRDefault="00FB584F" w:rsidP="00FB584F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00064F62">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">TZ202505-049 en TZ202507-026 </w:t>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TZ202505-049 en TZ202507-026 </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="4A9A2D14" w14:textId="776C532D" w:rsidR="00B06E16" w:rsidRPr="00064F62" w:rsidRDefault="00B06E16" w:rsidP="00B06E16">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="1890C341" w14:textId="77777777" w:rsidR="00FB584F" w:rsidRPr="007F790B" w:rsidRDefault="00FB584F" w:rsidP="00FB584F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00064F62">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="00825BF6" w:rsidRPr="00064F62">
+        <w:r w:rsidRPr="007F790B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Verbonden en Veerkrachtig (Verwey-Jonker)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="17C02B37" w14:textId="617C7478" w:rsidR="00B06E16" w:rsidRPr="00064F62" w:rsidRDefault="00B06E16" w:rsidP="00A2593D">
-[...5 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="049F5C79" w14:textId="77777777" w:rsidR="00FB584F" w:rsidRPr="007F790B" w:rsidRDefault="00FB584F" w:rsidP="00FB584F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00064F62">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00064F62">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Destination-Country Policies to Foster Diaspora Engagement in Development </w:t>
+        <w:t xml:space="preserve"> Destination-Country Policies to Foster Diaspora Engagement in Development </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidR="00825BF6" w:rsidRPr="00064F62">
+        <w:r w:rsidRPr="007F790B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>(Migration Policy Institute)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00825BF6" w:rsidRPr="00064F62">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="42469361" w14:textId="3BBA45BC" w:rsidR="00B06E16" w:rsidRPr="0020766E" w:rsidRDefault="00B06E16" w:rsidP="00B06E16">
-[...12 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="70AB48D9" w14:textId="77777777" w:rsidR="00FB584F" w:rsidRPr="007F790B" w:rsidRDefault="00FB584F" w:rsidP="00FB584F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0020766E">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="0020766E">
+        <w:r w:rsidRPr="007F790B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Diasporas in action: strengthening trust, unlocking resources, advancing the nexus (IOM)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0020766E">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">; </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Diaspora Inclusion in the Dutch Development Agenda (Magendane and Goris, The Broker). </w:t>
+        <w:t xml:space="preserve">; Diaspora Inclusion in the Dutch Development Agenda (Magendane and Goris, The Broker). </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidR="00A77D80" w:rsidRPr="0020766E">
+        <w:r w:rsidRPr="007F790B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Connecting Diaspora for Development (CD4D2) final report (Cleton and Vanore, 2023)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001D0C2E" w:rsidRPr="0020766E">
-[...101 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>; Nederland droeg tussen 2016 en 2023 bij aan kennisuitwisseling door experts uit diasporagroepen via tijdelijke projecten in het land van herkomst met het CD4D(2) project.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="2890C522" w14:textId="77777777" w:rsidR="00B06E16" w:rsidRPr="0020766E" w:rsidRDefault="00B06E16" w:rsidP="00B06E16">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="7616A431" w14:textId="77777777" w:rsidR="00FB584F" w:rsidRPr="007F790B" w:rsidRDefault="00FB584F" w:rsidP="00FB584F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0020766E">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 33625, nr. 287</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="54E77B79" w14:textId="77777777" w:rsidR="00B06E16" w:rsidRPr="0020766E" w:rsidRDefault="00B06E16" w:rsidP="00B06E16">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="5DA5D346" w14:textId="77777777" w:rsidR="00FB584F" w:rsidRPr="007F790B" w:rsidRDefault="00FB584F" w:rsidP="00FB584F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0020766E">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 34952, nr. 1 en Kamerstuk 36180, nr. 168</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="4F78ADCB" w14:textId="24779E2A" w:rsidR="00B06E16" w:rsidRPr="0020766E" w:rsidRDefault="00B06E16" w:rsidP="00B06E16">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="3DA71ECA" w14:textId="77777777" w:rsidR="00FB584F" w:rsidRPr="007F790B" w:rsidRDefault="00FB584F" w:rsidP="00FB584F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0020766E">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidR="00CB0380" w:rsidRPr="0020766E">
+        <w:r w:rsidRPr="007F790B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Verwey Jonker: Verbonden en Veerkrachtig</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="76DFCEAB" w14:textId="555AAF02" w:rsidR="00B06E16" w:rsidRPr="0020766E" w:rsidRDefault="00B06E16" w:rsidP="00B06E16">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="4F54F69C" w14:textId="77777777" w:rsidR="00FB584F" w:rsidRPr="007F790B" w:rsidRDefault="00FB584F" w:rsidP="00FB584F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0020766E">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 33625, nr. 287 </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="030879B3" w14:textId="282E8878" w:rsidR="00B06E16" w:rsidRPr="0020766E" w:rsidRDefault="00B06E16" w:rsidP="00B06E16">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="0985A69A" w14:textId="77777777" w:rsidR="00FB584F" w:rsidRPr="007F790B" w:rsidRDefault="00FB584F" w:rsidP="00FB584F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00EE73AF">
-[...53 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstuk 36180, nr. 168</w:t>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Conform toezegging (TZ202503-104) aan het lid Bamenga tijdens het commissiedebat over de situatie in Soedan en de DRC d.d. 25 maart 2025. Kamerstuk 36180, nr. 168</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="77317A00" w14:textId="212F24D1" w:rsidR="00B06E16" w:rsidRPr="0020766E" w:rsidRDefault="00B06E16" w:rsidP="00B06E16">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="675512F2" w14:textId="77777777" w:rsidR="00FB584F" w:rsidRPr="007F790B" w:rsidRDefault="00FB584F" w:rsidP="00FB584F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0020766E">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidRPr="0020766E">
+        <w:r w:rsidRPr="007F790B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
-          <w:t>EUD</w:t>
+          <w:t>EUDiF</w:t>
         </w:r>
-        <w:r w:rsidR="00C53E2C" w:rsidRPr="0020766E">
+      </w:hyperlink>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> legt de nadruk op het centreren van diaspora inzet voor ontwikkeling, capaciteitsopbouw, en subsidies voor diasporaorganisaties.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="11">
+    <w:p w14:paraId="45C4C62D" w14:textId="77777777" w:rsidR="00FB584F" w:rsidRPr="007F790B" w:rsidRDefault="00FB584F" w:rsidP="00FB584F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Op dit moment ontvangt stichting Microprojects, gevestigd in Nederland, steun binnen EUDiF. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="007F790B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...154 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Dit initiatief</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007E6340">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="007F790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> draagt bij aan de verbetering van moederzorg via structurele en duurzame investering in de gezondheidszorg in Burundi. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="65A8AEB7" w14:textId="77777777" w:rsidR="00566B22" w:rsidRDefault="00566B22">
+  <w:p w14:paraId="079F387E" w14:textId="77777777" w:rsidR="00FB584F" w:rsidRPr="00FB584F" w:rsidRDefault="00FB584F" w:rsidP="00FB584F">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="434AC615" w14:textId="0FB96660" w:rsidR="007071D8" w:rsidRDefault="00FB062F">
-[...142 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="763C3F97" w14:textId="77777777" w:rsidR="00FB584F" w:rsidRPr="00FB584F" w:rsidRDefault="00FB584F" w:rsidP="00FB584F">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7C250919" w14:textId="4908AEF0" w:rsidR="007071D8" w:rsidRDefault="00FB062F">
+  <w:p w14:paraId="20335B0F" w14:textId="77777777" w:rsidR="00FB584F" w:rsidRPr="00FB584F" w:rsidRDefault="00FB584F" w:rsidP="00FB584F">
     <w:pPr>
-      <w:spacing w:after="7131" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1148 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
-</file>
-[...472 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B06E16"/>
-[...107 lines deleted...]
-    <w:rsid w:val="00FF7E6C"/>
+    <w:rsidRoot w:val="00FB584F"/>
+    <w:rsid w:val="00060909"/>
+    <w:rsid w:val="00072CE4"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00625FD7"/>
+    <w:rsid w:val="007F790B"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00A01493"/>
+    <w:rsid w:val="00B212BD"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00F5368E"/>
+    <w:rsid w:val="00FB584F"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5A6CAAFE"/>
-  <w15:docId w15:val="{8076B136-0CE2-4A6E-9AD1-23FE1D4A682D}"/>
+  <w14:docId w14:val="37F91AB2"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{3F4E2B10-5D58-43EE-9D16-641CA13A6B09}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3503,77 +1117,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3598,75 +1212,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3701,55 +1315,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3818,1019 +1432,690 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:aliases w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB584F"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB584F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB584F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB584F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB584F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB584F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB584F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB584F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB584F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...14 lines deleted...]
-    <w:uiPriority w:val="98"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FB584F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB584F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB584F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB584F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB584F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB584F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB584F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB584F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB584F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="00FB584F"/>
     <w:pPr>
-      <w:spacing w:before="200" w:after="160"/>
-[...1 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...15 lines deleted...]
-    <w:uiPriority w:val="98"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FB584F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:pPr>
-[...202 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rsid w:val="00FB584F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FB584F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB584F"/>
     <w:pPr>
-      <w:numPr>
-[...38 lines deleted...]
-      <w:ind w:left="-1417"/>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:spacing w:val="-3"/>
-[...5 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FB584F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB584F"/>
     <w:pPr>
-      <w:spacing w:line="360" w:lineRule="exact"/>
-      <w:jc w:val="both"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...6 lines deleted...]
-    <w:next w:val="Normal"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB584F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB584F"/>
     <w:pPr>
-      <w:spacing w:line="360" w:lineRule="exact"/>
-      <w:jc w:val="right"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...13 lines deleted...]
-    <w:uiPriority w:val="8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FB584F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:pPr>
-[...83 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00FB584F"/>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="13"/>
-[...77 lines deleted...]
-    <w:rPr>
+      <w:bCs/>
       <w:smallCaps/>
-      <w:color w:val="404040"/>
-[...91 lines deleted...]
-      <w:i/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Verdana13">
-[...43 lines deleted...]
-    <w:link w:val="FootnoteTextChar"/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B06E16"/>
+    <w:rsid w:val="00FB584F"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FB584F"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-      <w:kern w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US"/>
-[...6 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B06E16"/>
-[...7 lines deleted...]
-  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:rsid w:val="00FB584F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B06E16"/>
+    <w:rsid w:val="00FB584F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B06E16"/>
+    <w:rsid w:val="00FB584F"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B06E16"/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:rsid w:val="00FB584F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B06E16"/>
+    <w:rsid w:val="00FB584F"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B06E16"/>
-[...36 lines deleted...]
-    <w:rsid w:val="0084005F"/>
+    <w:rsid w:val="00FB584F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="007F790B"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...108 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://governingbodies.iom.int/system/files/en/scpf/38th/s-38-8-diasporas-in-action.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diasporafordevelopment.eu/cpt_actions/improving-maternal-health-care-access-in-rural-burundi/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationpolicy.org/sites/default/files/publications/mpi-diaspora-policies-2022_final.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verwey-jonker.nl/wp-content/uploads/2026/06/324080_Onderzoek-Verbonden-en-Veerkrachtig.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diasporafordevelopment.eu/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verwey-jonker.nl/wp-content/uploads/2026/06/324080_Onderzoek-Verbonden-en-Veerkrachtig.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://connectingdiaspora.org/wp-content/uploads/2024/02/CD4D2_Final_Report_27-10-23.pdf" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -4883,51 +2168,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4991,65 +2276,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5070,177 +2355,73 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>1177</ap:Words>
-  <ap:Characters>6478</ap:Characters>
+  <ap:Words>1217</ap:Words>
+  <ap:Characters>6697</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>53</ap:Lines>
+  <ap:Lines>55</ap:Lines>
   <ap:Paragraphs>15</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7640</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7899</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="gc2efd3bfea04f7f8169be07009f5536">
-[...69 lines deleted...]
-    <vt:lpwstr>https://247.plaza.buzaservices.nl/subject/PV-RK2026052026/BZ2629718/Kamerbrief%20betrekken%20diasporaorganisaties%20bij%20ontwikkeling%20in%20het%20land%20van%20herkomst.docx, </vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>