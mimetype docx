--- v0 (2026-07-04)
+++ v1 (2026-08-19)
@@ -1,4189 +1,989 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00CD5856" w:rsidP="000D1B5E" w:rsidRDefault="00CD5856" w14:paraId="79AF3D73" w14:textId="556EC742"/>
-[...18 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00F82884" w:rsidR="00F82884" w:rsidP="00F82884" w:rsidRDefault="00AB5256" w14:paraId="506BACA1" w14:textId="7A426B38">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F82884">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F82884" w:rsidR="00F82884">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F82884">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>247</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F82884" w:rsidR="00F82884">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F82884" w:rsidR="00F82884">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Acute zorg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F82884" w:rsidR="00F82884" w:rsidP="00F82884" w:rsidRDefault="00F82884" w14:paraId="739923DD" w14:textId="13A5654A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F82884">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F82884" w:rsidR="00AB5256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>492</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F82884">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
-        <w:t>Geachte voorzitter,</w:t>
-[...12 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F82884">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brief van de minister van Volksgezondheid, Welzijn en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F82884" w:rsidR="00F82884" w:rsidP="00F82884" w:rsidRDefault="00F82884" w14:paraId="626CB785" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F82884">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F82884" w:rsidR="00AB5256" w:rsidP="00F82884" w:rsidRDefault="00F82884" w14:paraId="7B2E57D4" w14:textId="6247845C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F82884">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 3 juli 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F82884" w:rsidR="00AB5256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F82884" w:rsidR="00AB5256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>De Tweede Kamer heeft met de motie-Westerveld/Kuiken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F82884" w:rsidR="00AB5256">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00F82884" w:rsidR="00AB5256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de motie-van Dijk/Bushoff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F82884" w:rsidR="00AB5256">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00F82884" w:rsidR="00AB5256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gevraagd te streven naar een IC-basiscapaciteit van ten minste 1.150 bedden en regelmatig te toetsen of die capaciteit in de praktijk ook wordt gehaald.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F82884" w:rsidR="00AB5256">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r>
-[...32 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00F82884" w:rsidR="00AB5256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Het kabinet spant zich in om uitvoering te geven aan de moties die in de Tweede Kamer zijn aangenomen om te streven naar IC-zorg die ook in tijden van crises zo goed mogelijk beschikbaar is. Zoals aangegeven in de Kamerbrief acute zorg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F82884" w:rsidR="00AB5256">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r>
-[...109 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00F82884" w:rsidR="00AB5256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is het kabinet gestart met een verkenning naar wet- en regelgeving voor het vastleggen van een basiscapaciteit van het aantal beschikbare IC-bedden. Ook zijn vertegenwoordigers van ziekenhuizen, intensivisten, IC verpleegkundigen, verzekeraars en patiënten vorige jaar gestart met een intensief</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F82884" w:rsidR="00AB5256" w:rsidP="00F82884" w:rsidRDefault="00AB5256" w14:paraId="3BEC4A90" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F82884">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>traject om samen landelijke kaders voor een toekomstbestendig IC-landschap op</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F82884" w:rsidR="00AB5256" w:rsidP="00F82884" w:rsidRDefault="00AB5256" w14:paraId="72F55B8A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F82884">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te stellen. In deze brief wordt de Kamer geïnformeerd over de tussentijdse uitkomsten van deze trajecten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F82884" w:rsidR="00AB5256" w:rsidP="00F82884" w:rsidRDefault="00AB5256" w14:paraId="49C5A62F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F82884" w:rsidR="00AB5256" w:rsidP="00F82884" w:rsidRDefault="00AB5256" w14:paraId="3E852607" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F82884">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verkenning wetgeving </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A05CFF" w:rsidP="00401520" w:rsidRDefault="00000000" w14:paraId="37A5CAD4" w14:textId="77777777">
-[...75 lines deleted...]
-      <w:r w:rsidR="00D532B8">
+    <w:p w:rsidRPr="00F82884" w:rsidR="00AB5256" w:rsidP="00F82884" w:rsidRDefault="00AB5256" w14:paraId="1510A2ED" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F82884">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De IC-zorg is een belangrijk onderdeel van de ziekenhuiszorg en is hooggespecialiseerde medische en verpleegkundige zorg voor patiënten die acuut en levensbedreigend ziek zijn. Kenmerkend voor IC-zorg is het vermogen om flexibel op en af te schalen. Bij een toename van de zorgvraag kan de IC-capaciteit worden uitgebreid, bijvoorbeeld tijdens periodes van grote drukte (zoals tijdens een griepepidemie) of calamiteiten. Wanneer de zorgvraag afneemt, kan de capaciteit weer worden teruggebracht. Deze flexibiliteit maakt het mogelijk om passende zorg te blijven leveren en beschikbare middelen efficiënt in te zetten. Naar inschatting van de Nederlandse Vereniging van Intensive Care ligt de huidige operationele capaciteit tussen de 850 en 900 IC-bedden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F82884" w:rsidR="00AB5256" w:rsidP="00F82884" w:rsidRDefault="00AB5256" w14:paraId="3A472368" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F82884" w:rsidR="00AB5256" w:rsidP="00F82884" w:rsidRDefault="00AB5256" w14:paraId="5626274B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F82884">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het ministerie van VWS heeft verkend hoe we via wet- en regelgeving kunnen borgen dat er voldoende IC zorg beschikbaar is ook in tijden van een sterk verhoogde zorgvraag. Hiervoor is gekeken naar onderliggende problemen en oorzaken, en de opties in huidige wet- en regelgeving. Deze verkenning laat zien dat er voldoende grond is om wetgeving nader uit te werken. De kern daarvan is dat het huidige stelsel, bij het uitblijven van afspraken tussen veldpartijen, onvoldoende waarborgt dat bij uitzonderlijke piekbelasting tijdig, doelmatig en bestuurlijk afdwingbaar voldoende IC-capaciteit beschikbaar is. Daarbij moet het niet primair gaan om het aantal IC-bedden, maar juist om de vraag hoe wordt vastgesteld welke capaciteit noodzakelijk en proportioneel is, hoe deze capaciteit regionaal wordt gerealiseerd en wie landelijk verantwoordelijk is als afspraken onvoldoende tot stand komen. Het voornemen is de nadere uitwerking rond het eind van dit jaar met de Tweede Kamer te delen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F82884" w:rsidR="00AB5256" w:rsidP="00F82884" w:rsidRDefault="00AB5256" w14:paraId="10BE5246" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F82884" w:rsidR="00AB5256" w:rsidP="00F82884" w:rsidRDefault="00AB5256" w14:paraId="7066FBBA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F82884">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bovenstaande sluit aan bij de beleidsbrief van VWS waarin staat dat zorgaanbieders zich zo in een regio organiseren dat inwoners de best passende zorg op de beste plek krijgen wanneer dat nodig is.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F82884">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00F82884">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Niet alle zorg hoeft overal op dezelfde manier georganiseerd te zijn, maar patiënten moeten er wel op kunnen rekenen dat noodzakelijke zorg tijdig beschikbaar is. Dat geldt in het bijzonder voor IC-zorg. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F82884">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>oorzaken</w:t>
-[...122 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Het kabinet zal de nadere uitwerking van wetgeving ook bij de verdere uitwerking van de beleidsbrief betrekken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F82884" w:rsidR="00AB5256" w:rsidP="00F82884" w:rsidRDefault="00AB5256" w14:paraId="39D40688" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F82884" w:rsidR="00AB5256" w:rsidP="00F82884" w:rsidRDefault="00AB5256" w14:paraId="160B61E8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F82884">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Traject veldpartijen toekomstbestendig IC-landschap</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C7279" w:rsidP="00401520" w:rsidRDefault="00000000" w14:paraId="2276C28D" w14:textId="77777777">
-[...74 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00F82884" w:rsidR="00AB5256" w:rsidP="00F82884" w:rsidRDefault="00AB5256" w14:paraId="4DB7B43B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F82884">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Eerder heeft het kabinet al aangegeven dat het partijen vrij staat om, parallel aan de verkenning naar wetgeving, eerder tot een concrete oplossing te komen voor het vraagstuk. Vertegenwoordigers van zorgverleners, ziekenhuizen, patiënten en zorgverzekeraars hebben het kabinet recent bij brief geïnformeerd over hun traject gericht op het maken van afspraken ten behoeve van een toekomstbestendig IC-landschap. Deze brief is als bijlage bij deze Kamerbrief toegevoegd. Zij onderschrijven het belang van voldoende, toegankelijke en weerbare IC-zorg, maar geven aan dat het wettelijk vastleggen van een vaste basiscapaciteit van 1.150 IC-bedden volgens hen niet bijdraagt aan een toekomstbestendige organisatie van de IC-zorg. Veldpartijen geven aan dat niet een statisch aantal IC-bedden leidend moet zijn, maar de vraag welke capaciteit feitelijk inzetbaar, kwalitatief verantwoord en opschaalbaar is. De veldpartijen werken daarom aan een alternatief voorstel voor onder meer basiscapaciteit, opschaalbaarheid, personele inzetbaarheid, monitoring en bekostiging. Met daarbij ook nadrukkelijk aandacht voor het flexibeler inzetten van personeel binnen en buiten de IC. Het kabinet juicht het toe dat partijen hiermee bezig zijn. De beoogde oplevering van deze kaders is eind 2026. Het kabinet zal de uitkomsten of afspraken vanuit dit traject uiteraard betrekken bij de verdere uitwerking van wetgeving als deze tijdig en voor het eind van het jaar beschikbaar zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F82884" w:rsidR="00AB5256" w:rsidP="00F82884" w:rsidRDefault="00AB5256" w14:paraId="1B8A290E" w14:textId="0C9FA2D6">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F82884" w:rsidR="00AB5256" w:rsidP="00F82884" w:rsidRDefault="00F82884" w14:paraId="77E30B7F" w14:textId="65FF9D57">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F82884">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F82884" w:rsidR="00AB5256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e minister van Volksgezondheid,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F82884">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00235DC0" w:rsidR="00235DC0">
-[...122 lines deleted...]
-      <w:pgNumType w:start="1"/>
+      <w:r w:rsidRPr="00F82884" w:rsidR="00AB5256">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Welzijn en Sport,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F82884" w:rsidR="00AB5256" w:rsidP="00F82884" w:rsidRDefault="00AB5256" w14:paraId="44448047" w14:textId="26CC748A">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F82884">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F82884" w:rsidR="00F82884">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.T.M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F82884">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hermans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F82884" w:rsidR="004E5D09" w:rsidP="00F82884" w:rsidRDefault="004E5D09" w14:paraId="12F9FCBC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00F82884" w:rsidR="004E5D09" w:rsidSect="0054270A">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="326"/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C8AD838" w14:textId="77777777" w:rsidR="006D5BEA" w:rsidRDefault="006D5BEA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2088A1CC" w14:textId="77777777" w:rsidR="00EF4990" w:rsidRDefault="00EF4990" w:rsidP="00AB5256">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="269B72E0" w14:textId="77777777" w:rsidR="006D5BEA" w:rsidRDefault="006D5BEA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="73B4D2B1" w14:textId="77777777" w:rsidR="00EF4990" w:rsidRDefault="00EF4990" w:rsidP="00AB5256">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:altName w:val="Verdana"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="DejaVu Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="OpenSymbol">
-    <w:altName w:val="Yu Gothic"/>
+  <w:font w:name="Lohit Hindi">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4701068E" w14:textId="77777777" w:rsidR="00DC7639" w:rsidRDefault="00000000">
+  <w:p w14:paraId="206C6A43" w14:textId="77777777" w:rsidR="00AB5256" w:rsidRPr="00AB5256" w:rsidRDefault="00AB5256" w:rsidP="00AB5256">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...188 lines deleted...]
-    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6B000283" w14:textId="77777777" w:rsidR="00AB5256" w:rsidRPr="00AB5256" w:rsidRDefault="00AB5256" w:rsidP="00AB5256">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="659C0A5A" w14:textId="77777777" w:rsidR="00AB5256" w:rsidRPr="00AB5256" w:rsidRDefault="00AB5256" w:rsidP="00AB5256">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6DAFE6F1" w14:textId="77777777" w:rsidR="006D5BEA" w:rsidRDefault="006D5BEA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="55BD44E2" w14:textId="77777777" w:rsidR="00EF4990" w:rsidRDefault="00EF4990" w:rsidP="00AB5256">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5BAC0345" w14:textId="77777777" w:rsidR="006D5BEA" w:rsidRDefault="006D5BEA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="35ED8E05" w14:textId="77777777" w:rsidR="00EF4990" w:rsidRDefault="00EF4990" w:rsidP="00AB5256">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="376A039C" w14:textId="77777777" w:rsidR="00BA79DE" w:rsidRPr="00401520" w:rsidRDefault="00000000" w:rsidP="00BA79DE">
+    <w:p w14:paraId="0D638AE5" w14:textId="77777777" w:rsidR="00AB5256" w:rsidRPr="00F82884" w:rsidRDefault="00AB5256" w:rsidP="00BA79DE">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00401520">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F82884">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00401520">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00F82884">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2022/23, 25 295, nr. 1905</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="7919593A" w14:textId="77777777" w:rsidR="00BA79DE" w:rsidRPr="00401520" w:rsidRDefault="00000000" w:rsidP="00BA79DE">
+    <w:p w14:paraId="3ED41E5A" w14:textId="77777777" w:rsidR="00AB5256" w:rsidRPr="00F82884" w:rsidRDefault="00AB5256" w:rsidP="00BA79DE">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00401520">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F82884">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00401520">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00F82884">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2024/25, 36 600 XVI, nr. 93</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="5C80F2F1" w14:textId="77777777" w:rsidR="00BA79DE" w:rsidRPr="00401520" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6A9D2E25" w14:textId="77777777" w:rsidR="00AB5256" w:rsidRPr="00F82884" w:rsidRDefault="00AB5256">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00401520">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F82884">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00401520">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00F82884">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 29 247, nr. 464</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="59F4DE8B" w14:textId="77777777" w:rsidR="00A05CFF" w:rsidRPr="00401520" w:rsidRDefault="00000000" w:rsidP="00A05CFF">
+    <w:p w14:paraId="2B003E46" w14:textId="77777777" w:rsidR="00AB5256" w:rsidRPr="00F82884" w:rsidRDefault="00AB5256" w:rsidP="00A05CFF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00401520">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F82884">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00401520">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00F82884">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 29 247, nr. 464</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="220A4FEB" w14:textId="77777777" w:rsidR="00D45602" w:rsidRPr="00401520" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4361CE6F" w14:textId="62EA3DBA" w:rsidR="00AB5256" w:rsidRPr="00F82884" w:rsidRDefault="00AB5256">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00401520">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F82884">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00401520">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken II, 2025/2026, 36800-XVI, nr. 191</w:t>
+      <w:r w:rsidRPr="00F82884">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025/2026, 36800 XVI, nr. 191</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4E4F1128" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="00000000">
+  <w:p w14:paraId="6DBD6350" w14:textId="77777777" w:rsidR="00AB5256" w:rsidRPr="00AB5256" w:rsidRDefault="00AB5256" w:rsidP="00AB5256">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...911 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0348B2E7" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="00000000">
+  <w:p w14:paraId="7E43EBE6" w14:textId="77777777" w:rsidR="00AB5256" w:rsidRPr="00AB5256" w:rsidRDefault="00AB5256" w:rsidP="00AB5256">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...361 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0E09CC4B" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="00000000">
+  <w:p w14:paraId="50840B33" w14:textId="77777777" w:rsidR="00AB5256" w:rsidRPr="00AB5256" w:rsidRDefault="00AB5256" w:rsidP="00AB5256">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1043 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...326 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...4 lines deleted...]
-  <w:autoHyphenation/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009B2459"/>
-[...243 lines deleted...]
-    <w:rsid w:val="00FE4200"/>
+    <w:rsidRoot w:val="00AB5256"/>
+    <w:rsid w:val="003F56B2"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="0054270A"/>
+    <w:rsid w:val="005B4099"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00700475"/>
+    <w:rsid w:val="009E18C6"/>
+    <w:rsid w:val="00AB5256"/>
+    <w:rsid w:val="00BA07CD"/>
+    <w:rsid w:val="00EF4990"/>
+    <w:rsid w:val="00F007ED"/>
+    <w:rsid w:val="00F82884"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1E2C3D54"/>
+  <w14:docId w14:val="0842BA69"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{A755C07B-AF11-4063-93BE-1FAA73094639}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:kern w:val="3"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4298,51 +1098,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -4524,1126 +1324,1035 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00431A91"/>
-[...5 lines deleted...]
-      <w:sz w:val="18"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB5256"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB5256"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB5256"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB5256"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB5256"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB5256"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB5256"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB5256"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB5256"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00AB5256"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AB5256"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AB5256"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
-[...20 lines deleted...]
-    <w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AB5256"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
-[...3 lines deleted...]
-    <w:name w:val="Index"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AB5256"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AB5256"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AB5256"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AB5256"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AB5256"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-[...13 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB5256"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00AB5256"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB5256"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00AB5256"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB5256"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00AB5256"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB5256"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB5256"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB5256"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00AB5256"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AB5256"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="40"/>
-[...163 lines deleted...]
-    </w:pPr>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Slotzin">
     <w:name w:val="Huisstijl - Slotzin"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Huisstijl-Ondertekening"/>
-[...158 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00AB5256"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="18"/>
-    </w:rPr>
-[...194 lines deleted...]
-      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00431A91"/>
-[...4 lines deleted...]
-      <w:rFonts w:cs="Mangal"/>
+    <w:rsid w:val="00AB5256"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00431A91"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Mangal"/>
+    <w:rsid w:val="00AB5256"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00431A91"/>
+    <w:rsid w:val="00AB5256"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-[...12 lines deleted...]
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00801BF8"/>
-[...10 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+    <w:rsid w:val="00AB5256"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00801BF8"/>
-[...10 lines deleted...]
-    <w:link w:val="OnderwerpvanopmerkingChar"/>
+    <w:rsid w:val="00AB5256"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00801BF8"/>
-[...8 lines deleted...]
-    <w:link w:val="Onderwerpvanopmerking"/>
+    <w:rsid w:val="00AB5256"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...37 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00AB5256"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F82884"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>749</ap:Words>
-  <ap:Characters>4120</ap:Characters>
+  <ap:Words>768</ap:Words>
+  <ap:Characters>4229</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>34</ap:Lines>
+  <ap:Lines>35</ap:Lines>
   <ap:Paragraphs>9</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4860</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4988</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>