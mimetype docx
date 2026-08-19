--- v0 (2026-07-04)
+++ v1 (2026-08-19)
@@ -1,5049 +1,1147 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:sdt>
-[...55 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00DB7606" w:rsidR="00DB7606" w:rsidP="00DB7606" w:rsidRDefault="00FD1BAB" w14:paraId="1F964E25" w14:textId="28B60D4C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB7606">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB7606" w:rsidR="00DB7606">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB7606">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>477</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB7606" w:rsidR="00DB7606">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DB7606" w:rsidR="00DB7606">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Geneesmiddelenbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DB7606" w:rsidR="00DB7606" w:rsidP="00DB7606" w:rsidRDefault="00DB7606" w14:paraId="2A4B87CB" w14:textId="71C5D6C2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB7606">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB7606" w:rsidR="00FD1BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>986</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB7606">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
-        <w:t>Geachte voorzitter,</w:t>
-[...104 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DB7606">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brief van de minister van Volksgezondheid, Welzijn en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DB7606" w:rsidR="00DB7606" w:rsidP="00DB7606" w:rsidRDefault="00DB7606" w14:paraId="2B0110D6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB7606">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DB7606" w:rsidR="00FD1BAB" w:rsidP="00DB7606" w:rsidRDefault="00DB7606" w14:paraId="2FE31E87" w14:textId="00CE50C2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB7606">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 3 juli 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB7606" w:rsidR="00FD1BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00DB7606" w:rsidR="00FD1BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Graag informeert het kabinet de Kamer over de voortgang van de beleids- en wetswijzigingen rondom medicinale cannabis. Daarnaast informeert het kabinet de Kamer hierbij over de veranderingen in de toeleveringsketen van medicinale cannabis aan apotheken en apotheekhoudende huisartsen (hierna: apotheekhoudenden) in binnen- en buitenland.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DB7606" w:rsidR="00FD1BAB" w:rsidP="00DB7606" w:rsidRDefault="00FD1BAB" w14:paraId="3716E202" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DB7606" w:rsidR="00FD1BAB" w:rsidP="00DB7606" w:rsidRDefault="00FD1BAB" w14:paraId="03E92CB7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB7606">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Voortgang beleids- en wetsontwikkelingen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D3B01" w:rsidP="008C132D" w:rsidRDefault="00D45F96" w14:paraId="50037268" w14:textId="77777777">
-[...33 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00DB7606" w:rsidR="00FD1BAB" w:rsidP="00DB7606" w:rsidRDefault="00FD1BAB" w14:paraId="23650E9F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB7606">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op 21 februari 2025 heeft het (vorige) kabinet de Kamer voor het laatst geïnformeerd over de voortgang van de beleids- en wetswijzigingen rondom medicinale cannabis.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB7606">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DB7606">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Conform planning heeft het kabinet per 1 januari 2026 de mogelijkheden om te handelen met medicinale cannabis verder verruimd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DB7606" w:rsidR="00FD1BAB" w:rsidP="00DB7606" w:rsidRDefault="00FD1BAB" w14:paraId="76EEAEB1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DB7606" w:rsidR="00FD1BAB" w:rsidP="00DB7606" w:rsidRDefault="00FD1BAB" w14:paraId="3DB0C0B3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB7606">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het Bureau voor Medicinale Cannabis (BMC) is namens de minister van VWS verantwoordelijk voor de levering en productie van cannabis voor medicinale en wetenschappelijke doeleinden. Het BMC hanteert daarbij sinds september 2024 twee regimes van verhandeling. Regime 1 betreft cannabis die direct bij het BMC wordt afgenomen en die bestemd is voor apotheekhoudenden. Regime 2 betreft cannabis die marktpartijen met een ontheffing via het BMC aan elkaar leveren. Met het ingaan van de Beleidsregel Opiumontheffing 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB7606">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00DB7606">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is regime 2 verruimd, waardoor er nu meer mogelijkheid is voor verhandeling van medicinale cannabis tussen partijen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB7606">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0F172A"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze wijziging houdt de ‘gesloten keten’ van apotheektoelevering met cannabis flos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB7606">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00DB7606">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0F172A"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> door het BMC in stand.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB7606">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het BMC behoudt tot aan het wijzigen van de Opiumwet zijn handelsmonopolie op medicinale cannabis.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB7606">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00DB7606">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002160CC">
-[...436 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00DB7606" w:rsidR="00FD1BAB" w:rsidP="00DB7606" w:rsidRDefault="00FD1BAB" w14:paraId="40DD6B5E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DB7606" w:rsidR="00FD1BAB" w:rsidP="00DB7606" w:rsidRDefault="00FD1BAB" w14:paraId="096CD4E9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk231461928" w:id="0"/>
+    </w:p>
+    <w:p w:rsidRPr="00DB7606" w:rsidR="00FD1BAB" w:rsidP="00DB7606" w:rsidRDefault="00FD1BAB" w14:paraId="2F30A75E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB7606">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals in de eerdere brief vermeld is een wijziging van de Opiumwet nodig om een einde aan het handelsmonopolie van het BMC te maken en de verhandeling van medicinale cannabis aan apotheekhoudenden mogelijk te maken. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00DB7606">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De ambtelijke voorbereiding van deze wijziging is in een vergevorderd stadium. Het kabinet is voornemens nog dit jaar uitvoeringstoetsen aan te vragen bij de Inspectie Gezondheidszorg en Jeugd (IGJ) en bij het BMC. Ook bestaat het voornemen om voor het einde van dit jaar (online) bijeenkomsten met stakeholders te organiseren en een internetconsultatie te laten plaatsvinden. Zo kan worden gezorgd voor een goede aansluiting van de wetswijziging op de behoeften van de eindgebruiker en wordt gewaarborgd dat de partijen in de keten hun nieuwe rollen goed kunnen vervullen. De regering verwacht in de tweede helft van 2027 het wetsvoorstel aan de Kamer aan te bieden en streeft naar een inwerkingtreding van de wetswijziging per 1 juli 2028. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DB7606" w:rsidR="00FD1BAB" w:rsidP="00DB7606" w:rsidRDefault="00FD1BAB" w14:paraId="789187E1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DB7606" w:rsidR="00FD1BAB" w:rsidP="00DB7606" w:rsidRDefault="00FD1BAB" w14:paraId="0216AE90" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB7606">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Einde overeenkomst met Nederlandse teler</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F00F93" w:rsidP="008C132D" w:rsidRDefault="00D45F96" w14:paraId="00730A74" w14:textId="77777777">
-[...185 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00DB7606" w:rsidR="00FD1BAB" w:rsidP="00DB7606" w:rsidRDefault="00FD1BAB" w14:paraId="3B338C7A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB7606">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de brief van 21 februari 2025 heeft het kabinet de Kamer daarnaast geïnformeerd over het voornemen om vooruitlopend op de geplande wetswijziging de raamovereenkomst met de Nederlandse teler voor de levering van medicinale cannabis onder regime 1 te beëindigen. Inmiddels (per 1 januari 2026) is de raamovereenkomst tussen het BMC en de betreffende teler beëindigd. Als gevolg van de beëindiging van de raamovereenkomst zullen op korte termijn de leveringen van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB7606">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>betreffende teler aan het BMC stoppen. Het BMC heeft daarom een voorraad aangelegd van waaruit nog geruime tijd aan apotheekhoudenden geleverd kan worden. Alleen de bestellingen die voor het einde van de raamovereenkomst bij de teler zijn geplaatst worden in 2026 nog geleverd en komen bij deze voorraad. De voorraad is echter niet onbeperkt en de houdbaarheid van medicinale cannabis is eindig. Het BMC kan daarom niet gedurende de hele periode totdat de wetswijziging in werking is getreden vanuit de aangelegde voorraad blijven leveren. Dit heeft gevolgen voor zowel de levering in Nederland als voor de levering in het buitenland.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DB7606" w:rsidR="00FD1BAB" w:rsidP="00DB7606" w:rsidRDefault="00FD1BAB" w14:paraId="43A0E6B6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DB7606" w:rsidR="00FD1BAB" w:rsidP="00DB7606" w:rsidRDefault="00FD1BAB" w14:paraId="0EBF9C0D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB7606">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gevolgen voor de levering in Nederland</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DB7606" w:rsidR="00FD1BAB" w:rsidP="00DB7606" w:rsidRDefault="00FD1BAB" w14:paraId="67D26095" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB7606">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het BMC gaat in de loop van 2027 over op geïmporteerde medicinale cannabis om in Nederland te kunnen blijven leveren ten behoeve van apotheekhoudenden en onderzoekspartijen. De medicinale cannabis die door het BMC in het buitenland wordt aangekocht moet net als het huidige product voldoen aan de eisen van de Europese Farmacopee monografie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB7606">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00DB7606">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De geïmporteerde producten zullen voor wat betreft de verhouding van THC en CBD zoveel mogelijk aansluiten bij het huidige aanbod. Het Europese aanbestedingstraject ten behoeve van de import is inmiddels gestart. Om deze verandering in goede banen te leiden wordt nauw contact gehouden met betrokken partijen zoals voorschrijvers en apotheekhoudenden. Het BMC zal medicinale cannabis blijven importeren en op voorraad houden ten behoeve van levering aan zorg en onderzoek in Nederland totdat de geplande wetswijziging en de daaropvolgende implementatiefase gereed zijn. Op dat moment eindigt de rol van het BMC als importeur van medicinale cannabis en leverancier van de Nederlandse apotheekhoudenden en van onderzoekspartijen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DB7606" w:rsidR="00FD1BAB" w:rsidP="00DB7606" w:rsidRDefault="00FD1BAB" w14:paraId="0CD0275F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DB7606" w:rsidR="00FD1BAB" w:rsidP="00DB7606" w:rsidRDefault="00FD1BAB" w14:paraId="5A359CE1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB7606">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...27 lines deleted...]
-      <w:r w:rsidR="00752357">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Einde van de export van medicinale cannabis door het BMC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DB7606" w:rsidR="00FD1BAB" w:rsidP="00DB7606" w:rsidRDefault="00FD1BAB" w14:paraId="55D059D3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB7606">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De beëindiging van de raamovereenkomt met de Nederlandse teler heeft ook gevolgen voor de export van medicinale cannabis vanuit Nederland door het BMC. Een (groot) deel van de productie die de teler aan het BMC leverde was bestemd voor export door het BMC. Omdat het BMC binnenkort geen leveringen meer ontvangt van de Nederlandse teler, stopt het BMC eind 2026 met de export van medicinale cannabis. De levering aan Nederlandse patiënten heeft immers prioriteit. Het precieze moment waarop de export wordt beëindigd is afhankelijk van verschillende factoren, zoals de beschikbare voorraad en de houdbaarheid van het product. Momenteel worden overheden en andere partijen in EU-landen waaraan het BMC leverde nader geïnformeerd over de aankomende stopzetting van de export. Voor buitenlandse patiënten betekent dit dat zij geen toegang zullen hebben tot medicinale cannabis van het BMC en dat zij zullen moeten uitwijken naar andere leveranciers. Na de wetswijziging is er voor het BMC geen rol meer weggelegd als koper of verkoper van medicinale cannabis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DB7606" w:rsidR="00FD1BAB" w:rsidP="00DB7606" w:rsidRDefault="00FD1BAB" w14:paraId="3512D7AF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DB7606" w:rsidR="00FD1BAB" w:rsidP="00DB7606" w:rsidRDefault="00FD1BAB" w14:paraId="2EE91ADC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB7606">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het kabinet zal de Kamer blijven informeren in geval er ontwikkelingen te melden zijn over de beleids- en wetswijzigingen rondom medicinale cannabis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DB7606" w:rsidR="00FD1BAB" w:rsidP="00DB7606" w:rsidRDefault="00FD1BAB" w14:paraId="177A4AA4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DB7606" w:rsidR="00FD1BAB" w:rsidP="00DB7606" w:rsidRDefault="00DB7606" w14:paraId="6EA445ED" w14:textId="4CD2D251">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB7606">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB7606" w:rsidR="00FD1BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e minister van Volksgezondheid,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB7606">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...533 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00DB7606" w:rsidR="00FD1BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Welzijn en Sport,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DB7606" w:rsidR="00FD1BAB" w:rsidP="00DB7606" w:rsidRDefault="00FD1BAB" w14:paraId="65CBC68D" w14:textId="60BB927B">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB7606">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB7606" w:rsidR="00DB7606">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.T.M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB7606">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hermans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DB7606" w:rsidR="00FD1BAB" w:rsidP="00DB7606" w:rsidRDefault="00FD1BAB" w14:paraId="558D0B14" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-        </w:rPr>
-[...94 lines deleted...]
-      <w:pgNumType w:start="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DB7606" w:rsidR="004E5D09" w:rsidP="00DB7606" w:rsidRDefault="004E5D09" w14:paraId="4D5824CC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00DB7606" w:rsidR="004E5D09" w:rsidSect="00BA6071">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="326"/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15422078" w14:textId="77777777" w:rsidR="006222F9" w:rsidRDefault="006222F9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="015E8731" w14:textId="77777777" w:rsidR="001E079D" w:rsidRDefault="001E079D" w:rsidP="00FD1BAB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65331D4A" w14:textId="77777777" w:rsidR="006222F9" w:rsidRDefault="006222F9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="00071D6E" w14:textId="77777777" w:rsidR="001E079D" w:rsidRDefault="001E079D" w:rsidP="00FD1BAB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...33 lines deleted...]
-  </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...18 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="44F2DCB9" w14:textId="77777777" w:rsidR="00DC7639" w:rsidRDefault="00D45F96">
+  <w:p w14:paraId="5399F0BF" w14:textId="77777777" w:rsidR="00FD1BAB" w:rsidRPr="00FD1BAB" w:rsidRDefault="00FD1BAB" w:rsidP="00FD1BAB">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...188 lines deleted...]
-    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7E7701B8" w14:textId="77777777" w:rsidR="00FD1BAB" w:rsidRPr="00FD1BAB" w:rsidRDefault="00FD1BAB" w:rsidP="00FD1BAB">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="17F37816" w14:textId="77777777" w:rsidR="00FD1BAB" w:rsidRPr="00FD1BAB" w:rsidRDefault="00FD1BAB" w:rsidP="00FD1BAB">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57760F66" w14:textId="77777777" w:rsidR="006222F9" w:rsidRDefault="006222F9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3B82100D" w14:textId="77777777" w:rsidR="001E079D" w:rsidRDefault="001E079D" w:rsidP="00FD1BAB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="272FA441" w14:textId="77777777" w:rsidR="006222F9" w:rsidRDefault="006222F9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="516E29D6" w14:textId="77777777" w:rsidR="001E079D" w:rsidRDefault="001E079D" w:rsidP="00FD1BAB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="6155D85E" w14:textId="77777777" w:rsidR="007B6B48" w:rsidRPr="00BB5BA3" w:rsidRDefault="00D45F96" w:rsidP="007B6B48">
+    <w:p w14:paraId="78534D71" w14:textId="77777777" w:rsidR="00FD1BAB" w:rsidRPr="00DB7606" w:rsidRDefault="00FD1BAB" w:rsidP="007B6B48">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00BB5BA3">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB7606">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00BB5BA3">
-[...11 lines deleted...]
-        <w:t>Kamerstuk 29477, nr. 924.</w:t>
+      <w:r w:rsidRPr="00DB7606">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 29477, nr. 924.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="355A7B18" w14:textId="77777777" w:rsidR="007B6B48" w:rsidRPr="00BB5BA3" w:rsidRDefault="00D45F96">
+    <w:p w14:paraId="2ECED9CB" w14:textId="6F9D19AB" w:rsidR="00FD1BAB" w:rsidRPr="00DB7606" w:rsidRDefault="00FD1BAB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00BB5BA3">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB7606">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00BB5BA3">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00DB7606">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="007B6B48" w:rsidRPr="00BB5BA3">
+        <w:r w:rsidRPr="00DB7606">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="13"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>zoek.officielebekendmakingen.nl/stcrt-2025-39447.pdf</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00DB7606">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="6B31259A" w14:textId="77777777" w:rsidR="00E44F2F" w:rsidRPr="00BB5BA3" w:rsidRDefault="00D45F96" w:rsidP="00E44F2F">
+    <w:p w14:paraId="50861065" w14:textId="77777777" w:rsidR="00FD1BAB" w:rsidRPr="00DB7606" w:rsidRDefault="00FD1BAB" w:rsidP="00E44F2F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00BB5BA3">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB7606">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00BB5BA3">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00DB7606">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Gedroogde bloemtoppen van de cannabisplant.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="577C75A3" w14:textId="77777777" w:rsidR="006D3B01" w:rsidRPr="00553D12" w:rsidRDefault="00D45F96">
+    <w:p w14:paraId="422FCFC1" w14:textId="77777777" w:rsidR="00FD1BAB" w:rsidRPr="00DB7606" w:rsidRDefault="00FD1BAB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00BB5BA3">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB7606">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00BB5BA3">
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00DB7606">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De wijziging van de beleidsregel heeft geen gevolgen voor de verhandeling van cannabis ten behoeve van wetenschappelijke doeleinden. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="5CB9CF3F" w14:textId="77777777" w:rsidR="00D55065" w:rsidRPr="00BB5BA3" w:rsidRDefault="00D45F96">
+    <w:p w14:paraId="3F41E984" w14:textId="77777777" w:rsidR="00FD1BAB" w:rsidRPr="00DB7606" w:rsidRDefault="00FD1BAB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00BB5BA3">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB7606">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00BB5BA3">
-[...36 lines deleted...]
-        <w:t>.) 07/2024:3028.</w:t>
+      <w:r w:rsidRPr="00DB7606">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> European Pharmacopoeia (Ph. Eur.) 07/2024:3028.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="452344D9" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="00D45F96">
+  <w:p w14:paraId="7078FB6C" w14:textId="77777777" w:rsidR="00FD1BAB" w:rsidRPr="00FD1BAB" w:rsidRDefault="00FD1BAB" w:rsidP="00FD1BAB">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...893 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1476217B" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="00D45F96">
+  <w:p w14:paraId="2E9EE4C7" w14:textId="77777777" w:rsidR="00FD1BAB" w:rsidRPr="00FD1BAB" w:rsidRDefault="00FD1BAB" w:rsidP="00FD1BAB">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...349 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7943884E" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="00D45F96">
+  <w:p w14:paraId="6160F56B" w14:textId="77777777" w:rsidR="00FD1BAB" w:rsidRPr="00FD1BAB" w:rsidRDefault="00FD1BAB" w:rsidP="00FD1BAB">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1051 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
-</file>
-[...270 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...2 lines deleted...]
-  <w:defaultTabStop w:val="170"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009B2459"/>
-[...233 lines deleted...]
-    <w:rsid w:val="00FE4200"/>
+    <w:rsidRoot w:val="00FD1BAB"/>
+    <w:rsid w:val="00184F9B"/>
+    <w:rsid w:val="001E079D"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005618F3"/>
+    <w:rsid w:val="00572E86"/>
+    <w:rsid w:val="00584760"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00BA6071"/>
+    <w:rsid w:val="00C51E15"/>
+    <w:rsid w:val="00DB7606"/>
+    <w:rsid w:val="00F5368E"/>
+    <w:rsid w:val="00FD1BAB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="10087E8B"/>
+  <w14:docId w14:val="47D687E9"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{3956134D-E32B-427E-BEB3-B0B0B9865376}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:kern w:val="3"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5158,51 +1256,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -5384,1221 +1482,1050 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD5856"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="007B6B48"/>
+    <w:rsid w:val="00FD1BAB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Mangal"/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD1BAB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
-      <w:szCs w:val="29"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD1BAB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD1BAB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD1BAB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD1BAB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD1BAB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD1BAB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD1BAB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FD1BAB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD1BAB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD1BAB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
-[...20 lines deleted...]
-    <w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD1BAB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
-[...3 lines deleted...]
-    <w:name w:val="Index"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD1BAB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD1BAB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD1BAB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD1BAB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD1BAB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD1BAB"/>
     <w:pPr>
-      <w:suppressLineNumbers/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...4 lines deleted...]
-    <w:rsid w:val="00CD5856"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FD1BAB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD1BAB"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:ind w:left="-850"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FD1BAB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD1BAB"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FD1BAB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD1BAB"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD1BAB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD1BAB"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FD1BAB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD1BAB"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="40"/>
-[...163 lines deleted...]
-    </w:pPr>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Slotzin">
     <w:name w:val="Huisstijl - Slotzin"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Huisstijl-Ondertekening"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00FD1BAB"/>
     <w:pPr>
-      <w:spacing w:before="240"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...153 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="18"/>
-    </w:rPr>
-[...194 lines deleted...]
-      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004F57F1"/>
+    <w:rsid w:val="00FD1BAB"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="004F57F1"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Mangal"/>
+    <w:rsid w:val="00FD1BAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004F57F1"/>
+    <w:rsid w:val="00FD1BAB"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="29"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007B6B48"/>
-[...1 lines deleted...]
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+    <w:rsid w:val="00FD1BAB"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Onopgelostemelding">
-[...24 lines deleted...]
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E64966"/>
+    <w:rsid w:val="00FD1BAB"/>
     <w:pPr>
-      <w:widowControl/>
-[...3 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...8 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E64966"/>
-[...10 lines deleted...]
-    <w:hidden/>
+    <w:rsid w:val="00FD1BAB"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00882D60"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FD1BAB"/>
     <w:pPr>
-      <w:widowControl/>
-[...2 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...8 lines deleted...]
-    <w:link w:val="OnderwerpvanopmerkingChar"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D45B3D"/>
+    <w:rsid w:val="00FD1BAB"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB7606"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...3 lines deleted...]
-      <w:textAlignment w:val="baseline"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...49 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/stcrt-2025-39447.pdf" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>5180</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>961</ap:Words>
+  <ap:Characters>5287</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>43</ap:Lines>
+  <ap:Lines>44</ap:Lines>
   <ap:Paragraphs>12</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6109</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6236</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>