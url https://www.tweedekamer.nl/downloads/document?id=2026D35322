--- v0 (2026-07-04)
+++ v1 (2026-08-21)
@@ -1,5465 +1,2641 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00657EF2" w:rsidP="0030642A" w:rsidRDefault="00657EF2" w14:paraId="1ACFA266" w14:textId="7F6D682F">
-[...43 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="0043401D" w:rsidR="0043401D" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="58A68995" w14:textId="6D55A320">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043401D" w:rsidR="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>643</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043401D" w:rsidR="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0043401D" w:rsidR="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Informatie- en communicatietechnologie (ICT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="0043401D" w:rsidP="0043401D" w:rsidRDefault="0043401D" w14:paraId="75148AC1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043401D" w:rsidR="00AF4BB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1542</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Economische Zaken en Klimaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="0043401D" w14:paraId="2B62F73E" w14:textId="7582FA8A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="0043401D" w:rsidP="0043401D" w:rsidRDefault="0043401D" w14:paraId="6F33DBC9" w14:textId="742EDE2F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 3 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="23004D51" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="7DEBB381" w14:textId="0EB3CE5C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tijdens het commissiedebat Digitale infrastructuur en economie (Kamerstuk 26643, nr. 1519)  is toegezegd de Tweede Kamer per brief te informeren over een onderzoek naar de heterogeniteit van de cloudmarkt en te reageren op het manifest van de Open Cloud Alliantie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043401D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In deze Kamerbrief wordt de toezegging afgedaan en toegelicht welke beleidsacties het kabinet op nationaal niveau uitvoert voor een competitieve en goed werkende Nederlandse cloudmarkt. In separate Kamerbrieven wordt de Tweede Kamer geïnformeerd over het beleid ten aanzien van gebruik van cloudtechnologie door de overheid zelf middels de herziening van het rijksbreed cloudbeleid en over de Europese beleidsontwikkeling ten aanzien van de cloudmarkt door middel van een BNC-fiche over het recent verschenen Europese wetsvoorstel voor een Cloud &amp; AI Development Act.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="5652522D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="2F275AFF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Appreciatie van het manifest van de Open Cloud Alliantie </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F55DB" w:rsidP="0030642A" w:rsidRDefault="00D036A8" w14:paraId="022E85D5" w14:textId="68873AFA">
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="13DAA987" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Op 1 april 2026 heeft het kabinet het manifest “Een Open Cloud voor Nederland” van de Open Cloud Alliantie (OCA) ontvangen.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00697E11">
+      <w:r w:rsidRPr="0043401D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00697E11">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Het kabinet verwelkomt het initiatief van de OCA en de uitgesproken intentie tot samenwerking tussen de Nederlandse marktpartijen die gezamenlijk de OCA vormen. In deze brief deelt het kabinet een appreciatie van het manifest in twee delen: een appreciatie van de voorgestelde gezamenlijke aanpak van de ondertekenaars én een appreciatie van de acht aanbevelingen die de OCA aan het kabinet en de Tweede Kamer doet.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00697E11" w:rsidR="008F55DB" w:rsidP="0030642A" w:rsidRDefault="008F55DB" w14:paraId="4DD0EC1C" w14:textId="77777777">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="46A65F0F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="77999312" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...59 lines deleted...]
-          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Voorgestelde gezamenlijke aanpak van de ondertekenaars</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="59AC0476" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In het OCA-manifest spreken de ondertekenaars zich uit voor een gezamenlijke aanpak om continuïteit van dienstverlening en overstapmogelijkheden te bieden aan overheden die cloudtechnologie bij hen afnemen. Daartoe zal elk van de ondertekenaars een Europees, open en autonoom cloudplatform bieden, waarop afnemers kritieke systemen veilig kunnen laten draaien en gevoelige data kan worden opgeslagen. De ondertekenaars bieden ten dele gelijksoortige clouddienstverlening aan en zeggen toe te werken aan mogelijkheden om het overstappen tussen clouddiensten van OCA-leden te vereenvoudigen. Daarvoor zal de OCA een ‘uniforme stekker’ ontwikkelen. Deze stekker werkt als een interoperabel onderliggend technisch fundament waar cloudapplicaties van de ondertekenaars altijd op kunnen draaien. Dit zorgt ervoor dat een snelle en eenvoudige overstap naar een van de andere ondertekenaars mogelijk is in het geval van continuïteitsproblemen of bijvoorbeeld een overname door een partij van buiten de EU.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="37340480" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="619D6FF9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>De stekker is gebaseerd op inzichten en standaarden die voortvloeien uit Europese samenwerking en richt zich op drie principes:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00697E11" w:rsidR="00D036A8" w:rsidP="0030642A" w:rsidRDefault="00D036A8" w14:paraId="41EA726E" w14:textId="77777777">
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="6FDD9C9D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Open architectuur: de architectuur is modulair opgebouwd en bevat geen afhankelijkheid van één leverancier.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00697E11" w:rsidR="00D036A8" w:rsidP="0030642A" w:rsidRDefault="00D036A8" w14:paraId="5A34C498" w14:textId="77777777">
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="23CE283A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...11 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Open standaarden: interoperabiliteit doordat systemen van de ondertekenaars goed met elkaar communiceren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00697E11" w:rsidR="00D036A8" w:rsidP="0030642A" w:rsidRDefault="00D036A8" w14:paraId="3566E4DE" w14:textId="77777777">
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="36E9EFD8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Open source software: het platform is zoveel als mogelijk gebaseerd op open source software.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F55DB" w:rsidP="0030642A" w:rsidRDefault="008F55DB" w14:paraId="68B2F2AE" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="47A302D7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="53B0D5FC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Het kabinet onderschrijft de ambitie van de OCA om digitale afhankelijkheden terug te dringen en de concurrentiepositie van de Nederlandse cloudsector te versterken. In dat licht verwelkomt het kabinet het initiatief van de OCA en de uitgesproken intentie tot samenwerking tussen de Nederlandse marktpartijen die gezamenlijk de OCA vormen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00697E11" w:rsidR="00D036A8" w:rsidP="0030642A" w:rsidRDefault="00D036A8" w14:paraId="12AF84C0" w14:textId="77777777">
-[...70 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="420E0342" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="2E9FC53B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Cloudtechnologie is onmisbaar geworden in onze digitale economie en samenleving. Voor de levering hiervan zijn organisaties in Nederland in grote mate afhankelijk van een klein aantal niet-Europese cloudaanbieders, wat tegelijkertijd risico’s met zich meebrengt op het vlak van concurrentiepositie, digitale open strategische autonomie en continuïteit. Het kabinet onderkent deze risico’s en zet zich al geruime tijd in voor een beter functionerende cloudmarkt, met als centrale ambitie de ontwikkeling van een federatief Europees cloud-ecosysteem. In zo’n ecosysteem kunnen verschillende lokale cloud aanbieders hun diensten geïntegreerd aan de markt aanbieden én bestaat er concurrentie, interoperabiliteit en overstapmogelijkheden tussen de diensten van verschillende aanbieders. Voorbeelden van kabinetsinzet die daaraan bijdraagt zijn onder meer de Data Act, IPCEI-CIS, de Cloud &amp; AI Development Act (CADA), de Nederlandse Digitaliseringsstrategie (NDS) en mogelijke toekomstige IPCEI-projecten, zoals beschreven onder het kopje ‘Update digitale IPCEIs’ in deze brief.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="425E427F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="3529E8B7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Het kabinet is verheugd</w:t>
       </w:r>
-      <w:r w:rsidRPr="00697E11" w:rsidR="00D036A8">
-        <w:rPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om te zien dat de ondertekenaars op eigen initiatief samenwerking opzoeken om gezamenlijk marktproblemen te adresseren. De ontwikkeling naar meer samenwerking in de cloudsector is van groot belang. Het is dan ook positief om te zien dat de markt hier zelf ook belang aan hecht en er proactief aan werkt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00697E11" w:rsidR="008F55DB" w:rsidP="0030642A" w:rsidRDefault="008F55DB" w14:paraId="48D579C6" w14:textId="77777777">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="23D18182" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="4B9519F4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...18 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        </w:rPr>
         <w:t>Appreciatie van de aanbevelingen van de Open Cloud Alliantie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F55DB" w:rsidP="0030642A" w:rsidRDefault="008F55DB" w14:paraId="7803C7D7" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="32118088" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">In het manifest doet de OCA een achttal aanbevelingen aan het kabinet en de Tweede Kamer. Hieronder volgt per aanbeveling een appreciatie. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00697E11" w:rsidR="008F55DB" w:rsidP="0030642A" w:rsidRDefault="008F55DB" w14:paraId="441687BB" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00697E11" w:rsidR="008F55DB" w:rsidP="0030642A" w:rsidRDefault="008F55DB" w14:paraId="2F61D7E4" w14:textId="77777777">
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="647CA18B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="1C4E3DEB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Een heldere voorkeur uit te spreken voor Nederlandse en Europese cloudoplossingen bij overheidsopdrachten, conform de mogelijkheden die Europese aanbestedingsregels bieden voor nationale veiligheid en soevereiniteit. Werk dit uit naar het voorbeeld van het European Sovereignty Framework.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D036A8" w:rsidP="0030642A" w:rsidRDefault="00D036A8" w14:paraId="114F2D22" w14:textId="77777777">
-[...46 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="00AA33D8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="1C93A649" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Momenteel bestaat er geen uniform vastgelegde definitie en bijbehorende criteria voor een soevereine cloud. Verschillende aanbieders van clouddiensten bieden cloud proposities aan die ze ‘soeverein’ noemen. Bij gebrek aan een uniform vastgelegde definitie en bijbehorende criteria doen ze dat op basis van eigen criteria. Hierdoor is het voor afnemers niet transparant waaraan een soevereine propositie exact voldoet en welke waarborgen zo’n propositie biedt. Bovendien kan het leiden tot het op de markt aanbieden van zelfbenoemde soevereine proposities die in werkelijkheid niet de veiligheidswaarborgen bieden die afnemers verwachten, wat ‘sovereignty washing’ tot gevolg kan hebben. Het kabinet ziet dat er op het moment verscheidene initiatieven zijn om te komen tot het stellen van criteria die waarborgen moeten bieden voor de soevereiniteit en continuïteit van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>afgenomen clouddienstverlening. Deze initiatieven variëren van nationaal tot Europees en van privaat tot publiek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="675EF691" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="4125F8EC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Het Cloud Sovereignty Framework (CSF) van de Europese Commissie is één van deze initiatieven. Het CSF kan potentieel een goede basis bieden voor het beoordelen van de mate waarin cloudaanbieders aan de gewenste soevereiniteitswaarborgen van een individuele afnemer kunnen voldoen.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D036A8">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00D036A8">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tegelijkertijd heeft het kabinet ook in eerder schrijven</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D036A8">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="00D036A8">
-[...41 lines deleted...]
-      <w:r w:rsidR="00666365">
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aan de Tweede Kamer al aangegeven dat ze de Cloud &amp; AI Development Act (CADA) als het primaire regelgevende kader ziet voor het vaststellen van een definitie en criteria van cloud soevereiniteit en mogelijke Europese voorkeursprincipes voor aanbestedingen van clouddiensten. Het wetsvoorstel hiervoor is op 3 juni jl. gepubliceerd en bevat voorstellen voor het meewegen van Europese toegevoegde waarde in aanbestedingstrajecten voor clouddiensten en voor een gelaagd soevereiniteitsraamwerk dat overheden verplicht moeten toepassen bij inkoop van clouddiensten. De Kamer is op 26 juni jl. via een separaat BNC-fiche geïnformeerd over onze positie ten aanzien van de CADA.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043401D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="00D036A8">
-[...53 lines deleted...]
-    <w:p w:rsidRPr="00697E11" w:rsidR="008F55DB" w:rsidP="0030642A" w:rsidRDefault="008F55DB" w14:paraId="3755D9E3" w14:textId="554CF15C">
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In de aankomende periode zal in de EU onderhandeld worden over de exacte inhoud van het wetsvoorstel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="68CB489A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="654E1675" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        </w:rPr>
         <w:t>De bestaande informatiebeveiligingseisen te concretiseren, zodat hiervoor geselecteerde overheidsdata niet langer bij niet Europese partijen ondergebracht mag worden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D036A8" w:rsidP="0030642A" w:rsidRDefault="00F023AE" w14:paraId="4FDC2F9D" w14:textId="112A8C46">
-[...78 lines deleted...]
-    <w:p w:rsidRPr="00697E11" w:rsidR="008F55DB" w:rsidP="0030642A" w:rsidRDefault="008F55DB" w14:paraId="52A719D3" w14:textId="77777777">
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="7FC07E9C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In het herziene rijksbreed cloudbeleid is er meer aandacht voor de risico’s van het gebruik van leveranciers die (deels) onder een jurisdictie van buiten de Europese Economische Ruimte (EER) vallen. Op basis van een risico gebaseerde aanpak moeten overheidsorganisaties er voor zorg dragen dat data veilig verwerkt wordt. De keuze ten aanzien van de (herkomst van) de leverancier en een invloed vanuit een andere jurisdictie, moet daarin mede worden afgewogen. Dit kan betekenen dat in sommige gevallen een andere leverancierskeuze gemaakt moet worden om deze risico’s te kunnen vermijden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="16C62D65" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="4BC845F2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Ruimte te maken voor een marktplaats waarop uitsluitend Europese aanbieders van clouddiensten en cloudsoftware worden toegelaten en waar overheidsorganisaties gezamenlijk inkopen kunnen doen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004677EA" w:rsidP="0030642A" w:rsidRDefault="00D036A8" w14:paraId="63A50BED" w14:textId="737FD3FA">
-[...252 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="5D302EFA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Binnen de NDS prioriteit Cloud werkt het kabinet aan een centrale overheidsbrede marktplaats voor cloudtechnologieën, die vraag aan het juiste aanbod koppelt. De inzet is om te komen tot een centrale overheidsmarktplaats voor cloudtechnologieën, waar de vraag van overheidsorganisaties kan worden gekoppeld aan passend aanbod van clouddiensten van een verscheidenheid aan nationale en internationale cloudbedrijven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="1C871366" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="04FFFD16" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoe hoger het risicoprofiel van de betrokken processen en gegevens in een use case van public cloud gebruik is, hoe meer eisen gesteld worden aan de voorwaarden waaronder Nederlandse, Europese en – onder de gestelde voorwaarden – internationale leveranciers diensten mogen leveren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="6B9CDDFA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="7BFCA75E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Door centralisatie ontstaat een transparanter speelveld, waarin innovatie uit de markt beter kan worden benut en collectieve inkoopkracht wordt versterkt. Dit zal gebeuren op basis van standaarden en Europese ervaringen. In de uitwerking van de ontwikkeling van de centrale marktplaats gaat het kabinet in gesprek met partijen in de markt, waarbij het kabinet streeft naar een brede uitnodiging om een gelijk speelveld te hanteren. De centrale marktplaats wordt ontworpen en gerealiseerd in samenhang met de soevereine overheidscloud.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00697E11" w:rsidR="008F55DB" w:rsidP="0030642A" w:rsidRDefault="008F55DB" w14:paraId="00796D06" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00697E11" w:rsidR="008F55DB" w:rsidP="0030642A" w:rsidRDefault="008F55DB" w14:paraId="4D582E4F" w14:textId="77777777">
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="26ADC28D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="730D695F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Actief in te zetten op publiekprivate samenwerking om cloudcapaciteit te realiseren, bijvoorbeeld in de vorm van een samenwerkingsverband waarin overheidsdatacentra en Nederlandse/Europese marktpartijen gezamenlijk optrekken. Maak langdurige samenwerking mogelijk.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F55DB" w:rsidP="0030642A" w:rsidRDefault="00F200EA" w14:paraId="4AF57034" w14:textId="1AD77566">
-[...59 lines deleted...]
-      <w:r w:rsidR="008D1749">
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="64904CA8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Recent is uw Kamer door de staatssecretaris van BZK geïnformeerd over de stand van zaken omtrent van de uitgevoerde verkenning naar de soevereine overheidscloud in het kader van de NDS.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043401D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="00D036A8" w:rsidR="00D036A8">
-[...71 lines deleted...]
-    <w:p w:rsidRPr="00697E11" w:rsidR="008F55DB" w:rsidP="0030642A" w:rsidRDefault="008F55DB" w14:paraId="235F1956" w14:textId="77777777">
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het ontwerp van deze soevereine clouddienst wordt doorontwikkeld en zal binnenkort openbaar gemaakt worden zodat andere partijen kunnen bijdragen aan de doorontwikkeling en er zelf gebruik van kunnen maken. De regie blijft bij de overheid, maar marktpartijen en anderen, zoals onderwijs- en kennisinstellingen, worden nadrukkelijk uitgenodigd om bij te dragen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="0ED9BFA5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="5299E506" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Bij elke aanbesteding de juiste vragen te stellen: wat gebeurt er bij overname? Kan de data geëxporteerd worden in overeenstemming met NIS2 en data act wetgeving? Kunnen de applicaties overgezet worden? Voldoet de oplossing aan de drie uitgangspunten? Is er een uitgewerkte exitstrategie? Kortom: ontwikkel beleid en wetgeving dat ‘beschermd eigenaarschap’ mogelijk maakt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B501B" w:rsidP="0030642A" w:rsidRDefault="009B501B" w14:paraId="28AAC01B" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="74F3E6FA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Voor alle aanbestedingen van IT-dienstverlening, waaronder cloud, zijn bestaande procedures en voorwaarden zoals ARBIT</w:t>
       </w:r>
-      <w:r w:rsidRPr="00697E11">
+      <w:r w:rsidRPr="0043401D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="00697E11">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> van toepassing. Hier zijn onder andere informatiebeveiliging en exitclausules ook beschreven. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00697E11" w:rsidR="009B501B" w:rsidP="0030642A" w:rsidRDefault="009B501B" w14:paraId="3998A666" w14:textId="77777777">
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="4BF0EFD1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="752D0D73" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Ten aanzien van 'beschermd eigenaarschap' merkt het kabinet op dat er verschillende vormen van bestaan, zoals bijvoorbeeld steward ownership of gouden aandelen. Dergelijke constructies zijn mogelijk binnen de bestaande wet- en regelgeving en kunnen een rol spelen in het waarborgen van de continuïteit, veiligheid en strategische autonomie van bedrijven. Het kabinet is van mening dat het aan bedrijven zelf is om hun bedrijfsmodel en eigenaarschapsstructuur in te richten, rekening houdend met hun eigen missie, ambities en marktcontext. Het kabinet hecht waarde aan een open economie. Er bestaat daarom terughoudendheid ten aanzien van de inzet van constructies waarin door de overheid (gedeeltelijk) eigenaarschap wordt verkregen in elke marktpartij die clouddienstverlening levert aan overheden, zoals door middel van gouden aandelen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00697E11" w:rsidR="009B501B" w:rsidP="0030642A" w:rsidRDefault="009B501B" w14:paraId="64944D1D" w14:textId="77777777">
-[...62 lines deleted...]
-    <w:p w:rsidRPr="00697E11" w:rsidR="008F55DB" w:rsidP="0030642A" w:rsidRDefault="008F55DB" w14:paraId="2788B688" w14:textId="77777777">
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="5C69DD87" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="64645B7B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Niettemin hebben overheden, onder het herziene rijksbreed cloudbeleid, met de inzet van nauwkeurige exitplannen (inclusief terugvalopties bij alternatieve cloudaanbieders) instrumenten in handen om eisen te stellen aan eigenaarschap en gevolgen te verbinden aan (ongewenste) verandering van eigenaarschap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="79167CE9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="6EC2E0D1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...1 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>De inkoopkracht van de overheid gericht in te zetten voor het versterken van de Nederlandse en Europese IT sector, en waar nodig inkoopregels hierop aan te passen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B501B" w:rsidP="0030642A" w:rsidRDefault="009B501B" w14:paraId="605C196E" w14:textId="165BF9A7">
-[...281 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="45379A9A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het versterken van digitale autonomie is één van de doelstellingen van de NDS. Het bundelen van de inkoopkracht en IT-sourcing zijn interventies binnen de NDS die worden ingezet om hieraan bij te dragen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="0132D659" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="1655C3FD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Binnen het Rijk wordt momenteel ook kritisch gekeken naar de inkoopregelgeving en in hoeverre daarin aanpassingen nodig en mogelijk zijn. Er is binnen de aanbestedingswetgeving al ruimte, waarvan het voornemen is hier meer kennis over te delen. Een integrale aanpak is nodig, hier vormen de inkoopregels slechts een onderdeel van. Naast de inkoopregels moet ook rekening gehouden worden met de consequenties voor het primaire operationele proces, de scope van de opdracht en de beschikbare alternatieven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="734C8877" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="5A1C347A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In Europees verband is het kabinet terughoudend over een algemene inzet van een Europees voorkeursprincipe bij aanbesteden, maar ziet het meerwaarde in een gerichte inzet in strategische sectoren. Per sector wordt zorgvuldig afgewogen of de baten opwegen tegen de kosten, hierbij wordt ook gekeken naar de cloudsector. Het instrument moet in beginsel enkel worden ingezet om de weerbaarheid van de Unie te versterken. Een Europees voorkeursprincipe zou, samen met andere maatregelen, kunnen bijdragen aan het afbouwen van strategische afhankelijkheden. In het recent verschenen wetsvoorstel voor een Cloud &amp; AI Development Act doet de Europese Commissie een voorstel voor een vorm van een voorkeursprincipe waarbij in aanbestedingen de toegevoegde waarde voor het Europees cloud- en AI-ecosysteem kan worden meegewogen in de beoordeling van een ingediende offertes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="07161C7E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:kern w:val="2"/>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00697E11" w:rsidR="008F55DB" w:rsidP="0030642A" w:rsidRDefault="008F55DB" w14:paraId="36528765" w14:textId="333C6810">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="764FBE06" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Actief aan te sluiten bij Europese initiatieven en programma's, zodat Nederlandse keuzes bijdragen aan bredere Europese ambities op het gebied van standaardisatie en strategische onafhankelijkheid. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B501B" w:rsidP="0030642A" w:rsidRDefault="009B501B" w14:paraId="4DA56F57" w14:textId="77777777">
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="6C39EB7B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>De problematiek op de Nederlandse cloudmarkt is niet uniek. De lidstaten van de Europese Unie lopen tegen dezelfde problemen aan en kunnen deze niet zelfstandig oplossen. Het thema cloud staat dan ook bij diverse andere lidstaten en de Europese Commissie hoog op de agenda. Vanwege de grensoverstijgende aard van de marktproblematiek is het van essentieel belang om problemen waar mogelijk in Europees verband beleidsmatig aan te pakken. Gezamenlijke oplossingen dragen daarnaast bij aan een effectief functionerende Europese interne markt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00697E11" w:rsidR="009B501B" w:rsidP="0030642A" w:rsidRDefault="009B501B" w14:paraId="5EAD44C1" w14:textId="77777777">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="050BBEE7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="2EA76914" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">In dat verband verwelkomt het kabinet de agenda van de Europese Commissie op dit thema en is het proactief betrokken bij de vormgeving en uitvoering ervan. Onder de appreciatie van aanbeveling 1 en 6 is al gereflecteerd op de bijdrage die de Cloud &amp; AI Development Act kan leveren. Nederland is ook betrokken bij diverse stimuleringsinitiatieven. Zo doet Nederland middels drie nationale projecten (met 12 deelnemende Nederlandse bedrijven) mee met het Important Project of Common European Interest – Cloud </w:t>
       </w:r>
-      <w:r w:rsidRPr="00697E11">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Infrastructure and Services (IPCEI CIS), </w:t>
       </w:r>
-      <w:r w:rsidRPr="00697E11">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>waarin Europese lidstaten en bedrijven gezamenlijk €4 miljard investeren in het creëren van Europese alternatieven</w:t>
       </w:r>
-      <w:r w:rsidRPr="00697E11">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00697E11">
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Daarnaast is Nederland één van de oprichtende lidstaten en voorzitter van de EDIC Digitale Gemeenschapsgoederen. Het consortium is een samenwerking tussen Frankrijk, Duitsland, Italië en Nederland en richt zich op het versterken van de Europese digitale soevereiniteit door het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ontwikkelen van een sterke digitale infrastructuur binnen Europa.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043401D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidRPr="00697E11">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ook verkent het kabinet andere mogelijkheden in Europees verband om innovatie op het gebied van cloudtechnologie mogelijk te maken. Zo monitort het kabinet investeringsmogelijkheden op het gebied van cloudtechnologie in het Digital Europe Programme.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00697E11" w:rsidR="008F55DB" w:rsidP="0030642A" w:rsidRDefault="008F55DB" w14:paraId="72DAA615" w14:textId="77777777">
-[...29 lines deleted...]
-    <w:p w:rsidRPr="00697E11" w:rsidR="008F55DB" w:rsidP="0030642A" w:rsidRDefault="008F55DB" w14:paraId="4922716F" w14:textId="2AF4C71B">
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="6776F0D7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="4A51C86D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>Ministeries, uitvoeringsorganisaties, provincies, gemeenten en waterschappen te stimuleren gesprekken aan te gaan met zowel overheidsdatacenters als private clouddienstverleners over het terughalen van kritieke applicaties en data naar Nederland.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="3E82D63D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het gezamenlijk optrekken over alle overheidslagen heen en het intensiveren van de samenwerking met het bedrijfsleven zijn beide speerpunten van de Nederlandse Digitaliseringsstrategie (NDS). In het kader van digitale weerbaarheid en digitale autonomie wordt er actief gestuurd op het bewuster omgaan met kritieke data en applicaties en het verhogen van de wendbaarheid en verminderen van kwetsbaarheid hierin. Dit wordt overheidsbreed gecoördineerd vanuit de NDS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="3C61B76E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="0BC6C590" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Opvolging nationale beleidsacties uit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Kamerbrief Initiatiefnota Wolken aan de Horizon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="6395ED8B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>In de Kamerbrief Initiatiefnota Wolken aan de Horizon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kondigde het kabinet aan om naast de Europese beleidsinzet ten aanzien van de cloudmarkt ook enkele aanvullende nationale beleidsacties uit te voeren. Concreet betrof dit drie actielijnen: 1) gestructureerd contact met de Nederlandse cloudsector inrichten; 2) een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...106 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>guidance document</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ontwikkelen voor organisaties die een cloudmigratie overwegen; en 3) diepgaander onderzoek naar de positie en uitdagingen van de Nederlandse cloudsector.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="09C6CB3C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="2A6F7931" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>In december 2025 is de Kamer middels de Kamerbrief over moties en toezegging notaoverleg Wolken aan de Horizon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al geïnformeerd over invulling van de eerste actielijn ten aanzien van contact met de sector. In deze brief wordt gerapporteerd over de uitvoering van de tweede en derde actielijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="11890FB7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...233 lines deleted...]
-          <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="002F54C0" w:rsidR="008F55DB" w:rsidP="0030642A" w:rsidRDefault="008F55DB" w14:paraId="54922024" w14:textId="7BA1B411">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="522C9AD3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>Guidance document ‘Dataportabiliteit in de wolken’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="143C6519" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Het kabinet heeft zichzelf ten doel gesteld om met begeleidende documentatie nadere ondersteuning te bieden aan organisaties die een overstap naar de public cloud overwegen. Door het Nationaal Cyber Security Centrum (NCSC) is de afgelopen periode het kennisartikel ‘Dataportabiliteit in de wolken’ ontwikkeld.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit kennisproduct is ontwikkeld met als doel organisaties te ondersteunen bij het inrichten van dataportabiliteit, het vermogen om data te verplaatsen tussen verschillende (cloud)omgevingen. Dit is een strategie die een organisatie kan toepassen om een weloverwogen keuze te maken voor het gebruik van clouddiensten en aandacht te besteden aan aspecten als dataveiligheid, leveranciersafhankelijkheden, interoperabiliteit en bedrijfscontinuïteit. De insteek is dat deze organisaties de documentatie naar eigen inzicht kunnen raadplegen bij het vormgeven van hun migratieplannen. Het kennisartikel is onderdeel van een set relevante kennisartikelen, waarmee het NCSC organisaties informeert over verantwoorde migraties en toepassing van cloudtechnologie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="6BFF3EC1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="3A1767AD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>Onderzoek naar heterogeniteit van de cloudmarkt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="2EF1318A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de Kamerbrief over de initiatiefnota Wolken aan de Horizon heeft het kabinet de ambitie uitgesproken om diepgaand inzicht te verkrijgen in de uitdagingen van de Nederlandse cloudsector. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De markt voor cloudtechnologie kent een heterogene samenstelling: ‘de cloud’ is een complex en gelaagd systeem dat bestaat uit talloze bedrijven met uiteenlopende functionaliteiten, diensten en verdienmodellen. Er is daardoor geen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>one-size-fits-all</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beleidsaanpak mogelijk voor de hele cloudsector. Voor het ontwikkelen van effectief beleid ter verbetering van de concurrentiepositie van de Nederlandse cloudsector is een gedetailleerd beeld van de heterogeniteit en diversiteit van de sector een belangrijk startpunt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vorig jaar is in relatie tot de aangekondigde cloudmigratie van SIDN een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>quick scan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> onderzoek uitgevoerd over de Nederlandse cloudsector waarbij inzichtelijk is gemaakt hoe het aanbod van Europese cloudaanbieders zich verhoudt tot dat van drie grote Amerikaanse aanbieders.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze quickscan was beperkt in omvang en diepgang, waardoor behoefte bestond aan diepgaander onderzoek naar de markt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet heeft daarom KPMG opdracht gegeven tot het uitvoeren van een verdiepend onderzoek naar de heterogeniteit en diversiteit van de Nederlandse cloudsector. Dit onderzoek is recent afgerond, hieronder volgt een korte beschrijving van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>de resultaten van het onderzoek en een appreciatie van de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geïdentificeerde kansen en obstakels voor Nederlandse partijen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="76063EDD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="68A6AC47" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het onderzoek focust zich op lokale cloudaanbieders en bestaat uit twee onderdelen. Ten eerste is in het onderzoek een gedetailleerde en actuele marktsegmentatie van de cloud-sector opgesteld, met een overzicht van de actieve partijen per marktsegment. Ten tweede zijn op basis van de marktpositie van Nederlandse cloudleveranciers en de werking van de markt voor een drietal scenario’s relevante kansen en knelpunten voor de Nederlandse cloudmarkt geïdentificeerd. De bevindingen in beide onderdelen zijn gebaseerd op bronnenonderzoek, interviews en stakeholdersessies met marktpartijen en brancheverenigingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="5D2C13B5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="7EFCE084" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De insteek van de marktsegmentatie is om een verdieping te brengen ten opzichte van de gangbare indeling van de cloudmarkt in drie lagen (Software-as-a-Service, Platform-as-a-Service, en Infrastructure–as-a-Service). De cloudmarkt is een gelaagd ecosysteem van bedrijven, diensten en verdienmodellen, waarin zowel tussen aanbieders op verschillende lagen als tussen aanbieders binnen dezelfde laag grote verschillen bestaan in technische aspecten, verdienmodellen en de behoeften en obstakels die marktpartijen ervaren. Dat maakt dat er geen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>one-size-fits-all</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beleidsaanpak bestaat voor de gehele cloudsector. Om meer recht te doen aan de heterogeniteit binnen en tussen de lagen van de traditionele indeling van de cloudmarkt ontwikkelt het onderzoek een verdiepende marktsegmentatie, gebaseerd op de waardeketen van de cloudmarkt en bedrijfskenmerken van dienstverleners. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="463E1905" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="5752B267" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De waardeketen-aanpak laat zien welke opeenvolgende schakels in de keten waarde toevoegen bij het leveren van clouddiensten. Daarin zijn de volgende schakels geïdentificeerd: hardware (o.a. microchips, servers en netwerkcomponenten), datacenterservices, virtualisatiesoftware (software die fysieke infrastructuur beschikbaar maakt als virtuele cloudcapaciteit), fundamentele clouddiensten, applicaties (zoals cybersecurity software of kantoormanagement software) en specialistische dienstverlening (waaronder public cloud resellers en marktplaatsen die organisaties ondersteunen bij de afname en het gebruik van clouddiensten). De scope van het onderzoek richt zich op segmenten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>die direct onderdeel uitmaken van de cloudinfrastructuur en waarin Nederlandse en Europese marktpartijen een onderscheidende rol spelen. Daarom is, in afstemming met stakeholders, gekozen om in het onderzoek de focus te leggen op colocatie datacenters, virtualisatiesoftware, fundamentele clouddiensten, en een afgebakend deel van de specialistische dienstverlening, namelijk public cloud resellers en marktplaatsen. In totaal zijn daarbij 31 unieke colocatiepartijen in kaart gebracht en 195 unieke aanbieders van fundamentele clouddiensten. Van de Nederlandse aanbieders van fundamentele clouddiensten bieden 11 partijen een eigen public cloud aan. Er zijn – ten tijde van het onderzoek - geen Nederlandse partijen actief op de laag van virtualisatiesoftware.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="1A92EE3D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="11CA6551" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Het rapport heeft op basis van de marktsegmentatie in drie scenario’s kansen geïdentificeerd voor de Nederlandse cloudsector. In het eerste scenario verkennen de onderzoekers de bedrijfseconomische mogelijkheden voor Nederlandse cloudaanbieders binnen de ecosystemen van de niet-Europese hyperscalers die op dit moment een leidende rol spelen in de internationale cloudmarkt. Dit kan bijvoorbeeld door adviesdiensten over het aanbod van hyperscalers te leveren of door diensten te ontwikkelen die passen binnen of aansluiten op het aanbod van hyperscalers, bijvoorbeeld in aanpalende domeinen zoals AI-oplossingen, schaalbare business-2-business software, encryptie en quantum hardware. Hoewel het kabinet erkent dat een dergelijk businessmodel bedrijfseconomische kansen kan bieden voor Nederlandse bedrijven, lijkt de meerwaarde van dit scenario vanuit het perspectief van de digitale open strategische autonomie van Nederland minimaal en versterkt het de bestaande afhankelijkheden van een selecte groep niet-Europese aanbieders. Hoewel marktpartijen vanzelfsprekend vrij zijn om deze kansen te benutten en daarmee bij te dragen aan het verdienvermogen van Nederland, maakt de beperkte bijdrage aan onze digitale open strategische autonomie dat er voor het kabinet vanuit een beleidsmatig perspectief geen aanleiding is zelf beleid te ontwikkelen om de bedrijfseconomische kansen die dit scenario biedt te stimuleren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="1C9D8F06" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="63848E4D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het tweede scenario schetsen de onderzoekers de kansen die voortkomen uit het huidige politieke momentum voor de ontwikkeling van een soevereine cloudstack. De toegenomen maatschappelijke aandacht voor risico's op het gebied van dataveiligheid en continuïteit van bedrijfsprocessen zorgt ervoor dat onder afnemers van clouddiensten meer vraag ontstaat naar Europees aanbod van clouddiensten. Het kabinet onderschrijft het belang van een sterk Europees cloud ecosysteem, evenals de oproep voor ontwikkeling van voldoende lokale datacentercapaciteit en het versterken van samenwerking en federatieve oplossingen in de Nederlandse cloudsector. Een belangrijke ambitie voor het kabinet is het realiseren van een federatief en open Europees cloud-ecosysteem. In zo’n ecosysteem kunnen verschillende lokale cloudaanbieders hun diensten geïntegreerd aan de markt aanbieden én bestaat er concurrentie, interoperabiliteit en overstapmogelijkheden tussen de diensten van verschillende aanbieders. Ook voorkomt het dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>lock in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-risico’s en afhankelijkheden verschuiven van niet-Europese hyperscalers naar één of enkele grote Europese spelers. Met onder meer het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Important Project of Common European Interest on Cloud Infrastructure and Services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (IPCEI CIS) zet het kabinet actief in op de ontwikkeling van zo’n innovatief en federatief Europees cloud ecosysteem. Op deze manier wordt gewerkt aan het versterken van Europese technologische capaciteiten en het verminderen van strategische afhankelijkheden binnen de cloudwaardeketen. Het kabinet ziet kansen voor verdere samenwerking tussen marktpartijen om een groter deel van de cloudwaardeketen binnen Nederland en Europa te organiseren. Voor specifieke delen van het cloud ecosysteem, zoals virtualisatiesoftware, is nadere inzet nodig vanwege het ontbreken van Nederlandse of Europese alternatieven. Recent heeft het kabinet een onderzoek laten verrichten naar het aanbod van virtualisatiesoftware, met als doel keuzes te inventariseren die bijdragen aan de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>continuïteit, digitale autonomie en het verminderen van leveranciersafhankelijkheid ten aanzien van deze technologie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="6F5417DB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="08241E61" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>In het derde scenario komen de onderzoekers met voorstellen voor het verbeteren van de concurrentiepositie van Nederlandse cloudaanbieders ten opzichte van niet-Europese hyperscalers via aanbestedingsbeleid en wet- en regelgeving. De marktpositie van hyperscalers maakt dat het voor individuele Nederlandse cloudleveranciers erg lastig is om effectief te kunnen concurreren op schaal. Nederlandse leveranciers kunnen zich echter onderscheiden door het bieden van maatwerk en begeleiding. Ook zien de onderzoekers kansen in het aanbieden van diensten gericht op cloud-native applicaties en het concurreren op basisdiensten (e-mail, officesoftware, opslag, rekenkracht). Basisdiensten zijn in hoge mate uniform, waardoor de technische voordelen van hyperscalers minder meewegen in de koopbeslissing van afnemers. Als grote inkoper van clouddienstverlening kan de overheid zelf een rol spelen in het stimuleren van deze marktkansen. Het kabinet onderschrijft die rol en verkent de mogelijkheden daartoe actief. Daarnaast verwacht het kabinet dat ook het recent gepubliceerde wetsvoorstel voor een Cloud &amp; AI Development Act kan bijdragen aan het verbeteren van de positie van lokale aanbieders in aanbestedingstrajecten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="6CAE1F6A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...6 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="6EF81DD7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...293 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...153 lines deleted...]
-      <w:r w:rsidRPr="00B7721D">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Update nieuw Important Project of Common European Interest </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="3F9DB685" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet verkent de mogelijkheden voor mogelijke deelname van Nederlandse bedrijven en kennisinstellingen aan een nieuw </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Important Project of Common European Interest op het gebied van kunstmatige intelligentie (AI).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Om aan te sluiten bij het Europese proces is op 24 februari een interessepeiling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043401D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...414 lines deleted...]
-      <w:r w:rsidRPr="00D20E7E">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gestart, waarmee bedrijven en kennisinstellingen hun projecten hebben kunnen indienen. Deze peiling heeft geresulteerd in 62 voorstellen van 53 bedrijven en consortia. Van deze voorstellen hebben 49 projecten besloten deel te nemen aan het Europese matchmaking proces. Aanhaken op dit proces is van belang voor het aangaan van significante grensoverschrijdende samenwerkingsverbanden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="206FD812" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="7DC0F683" w14:textId="5E97F171">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet heeft nog geen definitief besluit genomen over deelname aan deze IPCEI en onderzoekt nog de mogelijkheden voor de benodigde middelen conform motie van het lid Koe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043401D" w:rsidR="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>koek.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043401D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...212 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="16"/>
       </w:r>
-      <w:r w:rsidRPr="00C04FA4">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Voor investeringen is geen budget gereserveerd op de begroting van het</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C04FA4">
-[...22 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ministerie van Economische Zaken en Klimaat. Bij een volgend budgettair besluitvormingsmoment zal worden bekeken of en hoe financiering beschikbaar kan worden gesteld voor deelname van Nederlandse bedrijven en kennisinstellingen aan de IPCEI AI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>. Het kabinet zal de Kamer in het najaar informeren over de voortgang.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF11DC" w:rsidP="0030642A" w:rsidRDefault="00EF11DC" w14:paraId="6788F86B" w14:textId="77777777"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="0091232B">
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="6EBE06D5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="0043401D" w:rsidP="0043401D" w:rsidRDefault="0043401D" w14:paraId="3A984869" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Economische Zaken en Klimaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00AF4BB7" w:rsidP="0043401D" w:rsidRDefault="00AF4BB7" w14:paraId="42DE9F35" w14:textId="7F1EB849">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>W.J.M. Aerdts</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A6510">
-[...19 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="0043401D" w:rsidP="0043401D" w:rsidRDefault="0043401D" w14:paraId="45575431" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0043401D" w:rsidR="00FE0FA3" w:rsidP="0043401D" w:rsidRDefault="00FE0FA3" w14:paraId="718E90CA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="0043401D" w:rsidR="00FE0FA3">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4029E2FA" w14:textId="77777777" w:rsidR="00024428" w:rsidRDefault="00024428">
+    <w:p w14:paraId="707E862F" w14:textId="77777777" w:rsidR="00903E88" w:rsidRDefault="00903E88" w:rsidP="00AF4BB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21F555E8" w14:textId="77777777" w:rsidR="00024428" w:rsidRDefault="00024428"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E2A7CDA" w14:textId="77777777" w:rsidR="00024428" w:rsidRDefault="00024428">
+    <w:p w14:paraId="1D30599E" w14:textId="77777777" w:rsidR="00903E88" w:rsidRDefault="00903E88" w:rsidP="00AF4BB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F0490BB" w14:textId="77777777" w:rsidR="00024428" w:rsidRDefault="00024428"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...15 lines deleted...]
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7F5CFA31" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="59A70354" w14:textId="77777777" w:rsidR="00AF4BB7" w:rsidRPr="00AF4BB7" w:rsidRDefault="00AF4BB7" w:rsidP="00AF4BB7">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="7C2FD6A3" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="2B7DFB22" w14:textId="77777777" w:rsidR="00AF4BB7" w:rsidRPr="00AF4BB7" w:rsidRDefault="00AF4BB7" w:rsidP="00AF4BB7">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="524A1A8F" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2A5D5EFA" w14:textId="77777777" w:rsidR="00AF4BB7" w:rsidRPr="00AF4BB7" w:rsidRDefault="00AF4BB7" w:rsidP="00AF4BB7">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7BC140C8" w14:textId="77777777" w:rsidR="00024428" w:rsidRDefault="00024428">
+    <w:p w14:paraId="35EDDBBB" w14:textId="77777777" w:rsidR="00903E88" w:rsidRDefault="00903E88" w:rsidP="00AF4BB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FDF2959" w14:textId="77777777" w:rsidR="00024428" w:rsidRDefault="00024428"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5646FE3D" w14:textId="77777777" w:rsidR="00024428" w:rsidRDefault="00024428">
+    <w:p w14:paraId="60F51A74" w14:textId="77777777" w:rsidR="00903E88" w:rsidRDefault="00903E88" w:rsidP="00AF4BB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C945E12" w14:textId="77777777" w:rsidR="00024428" w:rsidRDefault="00024428"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="55EF2348" w14:textId="77777777" w:rsidR="00D036A8" w:rsidRPr="0030642A" w:rsidRDefault="00D036A8" w:rsidP="00D036A8">
+    <w:p w14:paraId="3F957598" w14:textId="77777777" w:rsidR="00AF4BB7" w:rsidRPr="0043401D" w:rsidRDefault="00AF4BB7" w:rsidP="0043401D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0030642A">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0030642A">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="0030642A">
+        <w:r w:rsidRPr="0043401D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Toezegging TZ202604-186 bij Digitale infrastructuur en economie | Tweede Kamer der Staten-Generaal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="7BE008C4" w14:textId="77777777" w:rsidR="00D036A8" w:rsidRPr="0030642A" w:rsidRDefault="00D036A8" w:rsidP="00D036A8">
+    <w:p w14:paraId="63CD2B92" w14:textId="77777777" w:rsidR="00AF4BB7" w:rsidRPr="0043401D" w:rsidRDefault="00AF4BB7" w:rsidP="0043401D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0030642A">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0030642A">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="0030642A">
+        <w:r w:rsidRPr="0043401D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Open Cloud Alliantie – Een Open Cloud voor Nederland (april 2026).</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="50D3E354" w14:textId="77777777" w:rsidR="00D036A8" w:rsidRPr="0030642A" w:rsidRDefault="00D036A8" w:rsidP="00D036A8">
+    <w:p w14:paraId="510D7AB2" w14:textId="77777777" w:rsidR="00AF4BB7" w:rsidRPr="0043401D" w:rsidRDefault="00AF4BB7" w:rsidP="0043401D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0030642A">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0030642A">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Recent heeft de Commissie in een publicatie nadere informatie over de werking van het Cloud Sovereignty Framework gepubliceerd: </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="0030642A">
+        <w:r w:rsidRPr="0043401D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Sovereign Cloud Framework explained</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0030642A">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="6BC4EA0D" w14:textId="77777777" w:rsidR="00D036A8" w:rsidRPr="0030642A" w:rsidRDefault="00D036A8" w:rsidP="00D036A8">
+    <w:p w14:paraId="0D28E5C5" w14:textId="77777777" w:rsidR="00AF4BB7" w:rsidRPr="0043401D" w:rsidRDefault="00AF4BB7" w:rsidP="0043401D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0030642A">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0030642A">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zoals bijvoorbeeld in: </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidRPr="0030642A">
+        <w:r w:rsidRPr="0043401D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Antwoord op vragen van het lid El Boujdaini over het bericht 'US orders diplomats to fight data sovereignty initiatives' | Tweede Kamer der Staten-Generaal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="4DA1DE07" w14:textId="5D235467" w:rsidR="00666365" w:rsidRPr="0030642A" w:rsidRDefault="00666365">
+    <w:p w14:paraId="750367A4" w14:textId="77777777" w:rsidR="00AF4BB7" w:rsidRPr="0043401D" w:rsidRDefault="00AF4BB7" w:rsidP="0043401D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0030642A">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0030642A">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidRPr="0030642A">
+        <w:r w:rsidRPr="0043401D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>BNC-fiche Cloud &amp; AI Development Act | Tweede Kamer der Staten-Generaal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="6425BBE6" w14:textId="13ED9B57" w:rsidR="008D1749" w:rsidRPr="0030642A" w:rsidRDefault="008D1749">
+    <w:p w14:paraId="1EABFDCF" w14:textId="77777777" w:rsidR="00AF4BB7" w:rsidRPr="0043401D" w:rsidRDefault="00AF4BB7" w:rsidP="0043401D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0030642A">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0030642A">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken 2025/26, 26 643, nr. 1537.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="6AA1BEE9" w14:textId="77777777" w:rsidR="009B501B" w:rsidRPr="0030642A" w:rsidRDefault="009B501B" w:rsidP="009B501B">
+    <w:p w14:paraId="4734B229" w14:textId="77777777" w:rsidR="00AF4BB7" w:rsidRPr="0043401D" w:rsidRDefault="00AF4BB7" w:rsidP="0043401D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0030642A">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0030642A">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidRPr="0030642A">
+        <w:r w:rsidRPr="0043401D">
           <w:rPr>
-            <w:rFonts w:eastAsia="Aptos"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="467886"/>
-            <w:szCs w:val="13"/>
+            <w:sz w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>wetten.nl - Regeling - Besluit vaststelling Algemene Rijksvoorwaarden bij IT-overeenkomsten 2022 (ARBIT-2022) - BWBR0047124</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="2FFE328E" w14:textId="77777777" w:rsidR="009B501B" w:rsidRPr="0030642A" w:rsidRDefault="009B501B" w:rsidP="009B501B">
+    <w:p w14:paraId="4BA39F11" w14:textId="77777777" w:rsidR="00AF4BB7" w:rsidRPr="0043401D" w:rsidRDefault="00AF4BB7" w:rsidP="0043401D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0030642A">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0030642A">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> https://www.rijksoverheid.nl/actueel/nieuws/2025/10/30/frankrijk-duitsland-italie-en-nederland-starten-consortium-voor-digitale-gemeenschapsgoederen</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="34316895" w14:textId="77777777" w:rsidR="009B501B" w:rsidRPr="0030642A" w:rsidRDefault="009B501B" w:rsidP="009B501B">
+    <w:p w14:paraId="5F1A36A6" w14:textId="77777777" w:rsidR="00AF4BB7" w:rsidRPr="0043401D" w:rsidRDefault="00AF4BB7" w:rsidP="0043401D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0030642A">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0030642A">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="0030642A">
+        <w:r w:rsidRPr="0043401D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Kamerbrief Initiatiefnota Wolken aan de horizon | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="6685E21C" w14:textId="77777777" w:rsidR="009B501B" w:rsidRPr="0030642A" w:rsidRDefault="009B501B" w:rsidP="009B501B">
+    <w:p w14:paraId="0BAF7897" w14:textId="77777777" w:rsidR="00AF4BB7" w:rsidRPr="0043401D" w:rsidRDefault="00AF4BB7" w:rsidP="0043401D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0030642A">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0030642A">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="0030642A">
+        <w:r w:rsidRPr="0043401D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Kamerbrief over moties en toezegging notaoverleg Wolken aan de Horizon | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="5ACCE77A" w14:textId="77777777" w:rsidR="009B501B" w:rsidRPr="0030642A" w:rsidRDefault="009B501B" w:rsidP="009B501B">
+    <w:p w14:paraId="65B1FD1D" w14:textId="77777777" w:rsidR="00AF4BB7" w:rsidRPr="0043401D" w:rsidRDefault="00AF4BB7" w:rsidP="0043401D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0030642A">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0030642A">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
-        <w:r w:rsidRPr="0030642A">
+        <w:r w:rsidRPr="0043401D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Dataportabiliteit in de wolken | NCSC</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="01D9103C" w14:textId="77777777" w:rsidR="009B501B" w:rsidRPr="0030642A" w:rsidRDefault="009B501B" w:rsidP="009B501B">
+    <w:p w14:paraId="78482D94" w14:textId="77777777" w:rsidR="00AF4BB7" w:rsidRPr="0043401D" w:rsidRDefault="00AF4BB7" w:rsidP="0043401D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0030642A">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0030642A">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="0030642A">
+        <w:r w:rsidRPr="0043401D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Cloud | NCSC</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="51A5DB5D" w14:textId="77777777" w:rsidR="00793D2A" w:rsidRPr="0030642A" w:rsidRDefault="00793D2A" w:rsidP="00793D2A">
+    <w:p w14:paraId="04098420" w14:textId="77777777" w:rsidR="00AF4BB7" w:rsidRPr="0043401D" w:rsidRDefault="00AF4BB7" w:rsidP="0043401D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0030642A">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0030642A">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="0030642A">
+        <w:r w:rsidRPr="0043401D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Kamerbrief besluit SIDN migratie .nl domeinregistratiesysteem naar AWS | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="62DD5E77" w14:textId="77777777" w:rsidR="00793D2A" w:rsidRPr="0030642A" w:rsidRDefault="00793D2A" w:rsidP="00793D2A">
+    <w:p w14:paraId="7C1E6EC0" w14:textId="77777777" w:rsidR="00AF4BB7" w:rsidRPr="0043401D" w:rsidRDefault="00AF4BB7" w:rsidP="0043401D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0030642A">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0030642A">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Dit onderzoek, genaamd ‘Op Weg naar Weerbare Virtualisatie’, wordt middels een separate Kamerbrief met de Tweede Kamer gedeeld.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="535986D9" w14:textId="77777777" w:rsidR="00793D2A" w:rsidRPr="0030642A" w:rsidRDefault="00793D2A" w:rsidP="00793D2A">
+    <w:p w14:paraId="368BC59E" w14:textId="77777777" w:rsidR="00AF4BB7" w:rsidRPr="0043401D" w:rsidRDefault="00AF4BB7" w:rsidP="0043401D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="0030642A">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0030642A">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="0030642A">
+        <w:r w:rsidRPr="0043401D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Interessepeiling IPCEI Artificial Intelligence (AI) | RVO.nl</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0030642A">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="0030642A">
+        <w:r w:rsidRPr="0043401D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Staatscourant, nr. 7919</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0030642A">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w14:paraId="2C971FC7" w14:textId="113DBFD6" w:rsidR="00793D2A" w:rsidRPr="0030642A" w:rsidRDefault="00793D2A" w:rsidP="00793D2A">
+    <w:p w14:paraId="2B2920A2" w14:textId="77777777" w:rsidR="00AF4BB7" w:rsidRPr="0043401D" w:rsidRDefault="00AF4BB7" w:rsidP="0043401D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0030642A">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043401D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0030642A">
-[...39 lines deleted...]
-        <w:t>1319</w:t>
+      <w:r w:rsidRPr="0043401D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken 2024/25, 26 643, nr. 1319</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...97 lines deleted...]
-  <w:p w14:paraId="427D069F" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="028CA579" w14:textId="77777777" w:rsidR="00AF4BB7" w:rsidRPr="00AF4BB7" w:rsidRDefault="00AF4BB7" w:rsidP="00AF4BB7">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...109 lines deleted...]
-  <w:p w14:paraId="6D462106" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="00D0609E">
+  <w:p w14:paraId="7B751340" w14:textId="77777777" w:rsidR="00AF4BB7" w:rsidRPr="00AF4BB7" w:rsidRDefault="00AF4BB7" w:rsidP="00AF4BB7">
     <w:pPr>
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="366DE5C8" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="000049FB">
-[...366 lines deleted...]
-  <w:p w14:paraId="6AEF625A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="056281A3" w14:textId="77777777" w:rsidR="00AF4BB7" w:rsidRPr="00AF4BB7" w:rsidRDefault="00AF4BB7" w:rsidP="00AF4BB7">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...448 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D5E727F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A5AE8458"/>
     <w:lvl w:ilvl="0" w:tplc="9B52FDF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="962242D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="4C62C458">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5501,51 +2677,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="89D099DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="71E61AC8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="193B16C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4D66B68C"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5614,1341 +2790,232 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...425 lines deleted...]
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="1" w16cid:durableId="18314414">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1249775248">
-[...20 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="1546215842">
+  <w:num w:numId="2" w16cid:durableId="699549087">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="179467778">
-[...20 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...659 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00AF4BB7"/>
+    <w:rsid w:val="001F731B"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="004155A8"/>
+    <w:rsid w:val="0043401D"/>
+    <w:rsid w:val="00903E88"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00AF4BB7"/>
+    <w:rsid w:val="00BD2442"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="35177929"/>
+  <w14:docId w14:val="23677700"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{7B0ABC77-2AEC-46A8-8944-5918BBE9C40D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6970,74 +3037,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -7186,1128 +3254,1021 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00AF4BB7"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00AF4BB7"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00AF4BB7"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00AF4BB7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF4BB7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF4BB7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF4BB7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF4BB7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF4BB7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...337 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00AF4BB7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AF4BB7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AF4BB7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AF4BB7"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Standaardinspringing">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AF4BB7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ondertitel">
-[...12 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AF4BB7"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
-    <w:name w:val="Ondertitel Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Ondertitel"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AF4BB7"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AF4BB7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AF4BB7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00AF4BB7"/>
     <w:pPr>
-      <w:pBdr>
-[...2 lines deleted...]
-      <w:spacing w:after="300"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-      <w:spacing w:val="5"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00AF4BB7"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-      <w:spacing w:val="5"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nadruk">
-    <w:name w:val="Emphasis"/>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF4BB7"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="20"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00AF4BB7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00D1197D"/>
+    <w:rsid w:val="00AF4BB7"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
-    <w:name w:val="Voettekst Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00AF4BB7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="008F55DB"/>
+    <w:rsid w:val="00AF4BB7"/>
     <w:pPr>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF4BB7"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF4BB7"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00AF4BB7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF4BB7"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00AF4BB7"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AF4BB7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AF4BB7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008F55DB"/>
+    <w:rsid w:val="00AF4BB7"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AF4BB7"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AF4BB7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AF4BB7"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AF4BB7"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="GevolgdeHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009B501B"/>
+    <w:rsid w:val="00AF4BB7"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstopmerking">
-[...4 lines deleted...]
-    <w:rsid w:val="00863F4E"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0043401D"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...63 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/2025/12/09/kamerbrief-moties-en-toezegging-notaoverleg-wolken-aan-de-horizon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/stcrt-2026-7919.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commission.europa.eu/news-and-media/news/sovereign-cloud-framework-explained-2026-06-01_en" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/2025/01/17/kamerbrief-initiatiefnota-wolken-aan-de-horizon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rvo.nl/subsidies-financiering/ipcei/interessepeiling-ipcei-ai" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.opencloudalliantie.nl/wp-content/uploads/2026/04/OCA%E2%80%94Manifest%E2%80%94Digitaal-2026.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/toezeggingen/detail?id=TZ202604-186&amp;did=TZ202604-186" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0047124/2022-09-10" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/2025/01/17/kamerbrief-besluit-sidn-migratie-nl-domeinregistratiesysteem-naar-aws" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/brieven_regering/detail?id=2026Z14772&amp;did=2026D33068" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncsc.nl/cloud" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/kamervragen/detail?id=2026Z03911&amp;did=2026D18691" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncsc.nl/cloud/dataportabiliteit-in-de-wolken" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>11</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>24574</ap:Characters>
+  <ap:Pages>9</ap:Pages>
+  <ap:Words>4500</ap:Words>
+  <ap:Characters>24753</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>204</ap:Lines>
-  <ap:Paragraphs>57</ap:Paragraphs>
+  <ap:Lines>206</ap:Lines>
+  <ap:Paragraphs>58</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>28984</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>29195</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>