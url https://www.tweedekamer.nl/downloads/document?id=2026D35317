--- v0 (2026-07-04)
+++ v1 (2026-08-23)
@@ -1,4412 +1,23144 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00980A6D" w:rsidR="00CE78E9" w:rsidP="00980A6D" w:rsidRDefault="00684BAF" w14:paraId="3BC97EC4" w14:textId="77777777">
-[...4 lines deleted...]
-        <w:br/>
+    <w:p w:rsidRPr="003D5908" w:rsidR="003D5908" w:rsidP="003D5908" w:rsidRDefault="00202731" w14:paraId="26B5D5A7" w14:textId="350C30EF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Voorzienings- en leveringszekerheid energie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00980A6D" w:rsidR="007F3645" w:rsidP="00980A6D" w:rsidRDefault="00684BAF" w14:paraId="3C10FF31" w14:textId="4E2433B2">
+    <w:p w:rsidRPr="003D5908" w:rsidR="003D5908" w:rsidP="003D5908" w:rsidRDefault="003D5908" w14:paraId="661D7F99" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-          <w:szCs w:val="18"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00980A6D">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> over de betaalbaarheid van energie (2026D27224, ingezonden 1 juni 2026). </w:t>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>515</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Preventie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bestrijding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>stille</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>armoede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sociale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitsluiting</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00980A6D" w:rsidR="00423A19" w:rsidP="00980A6D" w:rsidRDefault="00423A19" w14:paraId="731ADA68" w14:textId="77777777"/>
-[...5 lines deleted...]
-        <w:t>Stientje van Veldhoven-van der Meer</w:t>
+    <w:p w:rsidRPr="003D5908" w:rsidR="003D5908" w:rsidP="003D5908" w:rsidRDefault="003D5908" w14:paraId="68EA4314" w14:textId="117F9255">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="00202731">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>719</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Klimaat en Groene Groei</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00980A6D" w:rsidR="006E1962" w:rsidP="00980A6D" w:rsidRDefault="006E1962" w14:paraId="561A3B44" w14:textId="1A4390AD">
-[...1 lines deleted...]
-        <w:t>Minister van Klimaat en Groene Groei</w:t>
+    <w:p w:rsidRPr="003D5908" w:rsidR="003D5908" w:rsidP="003D5908" w:rsidRDefault="003D5908" w14:paraId="46FC7D3F" w14:textId="53E7B070">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00980A6D" w:rsidR="00EF6D37" w:rsidP="00980A6D" w:rsidRDefault="00EF6D37" w14:paraId="7CF68249" w14:textId="77777777"/>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00980A6D">
+    <w:p w:rsidRPr="003D5908" w:rsidR="003D5908" w:rsidP="003D5908" w:rsidRDefault="003D5908" w14:paraId="2F22123B" w14:textId="212A6665">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 3 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003D5908" w:rsidR="00202731" w:rsidP="003D5908" w:rsidRDefault="00202731" w14:paraId="67F5C702" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003D5908" w:rsidR="003D5908" w:rsidP="003D5908" w:rsidRDefault="00202731" w14:paraId="2B7AB3F9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hierbij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>antwoorden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deelnemers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Verantwoordingsdag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(V-100)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>betaalbaarheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(2026D27224,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ingezonden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>juni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003D5908" w:rsidR="00202731" w:rsidP="003D5908" w:rsidRDefault="00202731" w14:paraId="7C7116C8" w14:textId="6036A592">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003D5908" w:rsidR="003D5908" w:rsidP="003D5908" w:rsidRDefault="003D5908" w14:paraId="20003CFD" w14:textId="4E34C409">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Klimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Groene</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Groei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003D5908" w:rsidR="00202731" w:rsidP="003D5908" w:rsidRDefault="00202731" w14:paraId="5A6398F0" w14:textId="33AE1ECC">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Veldhoven-van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>der</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Meer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003D5908" w:rsidR="00202731" w:rsidP="003D5908" w:rsidRDefault="00202731" w14:paraId="26CEEE74" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003D5908" w:rsidR="003D5908" w:rsidP="003D5908" w:rsidRDefault="003D5908" w14:paraId="5033C0FC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003D5908" w:rsidR="00202731" w:rsidP="003D5908" w:rsidRDefault="00202731" w14:paraId="6B9E91C2" w14:textId="2A39FD65">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00980A6D" w:rsidR="00A117E9" w:rsidP="00980A6D" w:rsidRDefault="006E1962" w14:paraId="47230E00" w14:textId="502EDB86">
+    <w:p w:rsidRPr="003D5908" w:rsidR="00202731" w:rsidP="003D5908" w:rsidRDefault="00202731" w14:paraId="56C846DC" w14:textId="0148F563">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00980A6D">
-        <w:rPr>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>2026D27224</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Vragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>V-100</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>betaalbaarheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>energie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00980A6D" w:rsidR="005F0D54" w:rsidP="00980A6D" w:rsidRDefault="006E1962" w14:paraId="6B4C8F64" w14:textId="36CE045C">
-      <w:r w:rsidRPr="00980A6D">
+    <w:p w:rsidRPr="003D5908" w:rsidR="003D5908" w:rsidP="003D5908" w:rsidRDefault="00202731" w14:paraId="4B1D043E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5908">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00980A6D" w:rsidR="00747885">
+      <w:r w:rsidRPr="003D5908">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00980A6D" w:rsidR="00A117E9">
-        <w:t>In Nederland leven 510.000 huishoudens in energiearmoede. Welke lessen zijn er te trekken uit het beleid dat de afgelopen vijf jaar is ingezet voor de afname van energiearmoede bij huishoudens? En hoe gaat u deze lessen gebruiken om de energietransitie voor deze huishoudens betaalbaar te maken? </w:t>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>leven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>510.000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>huishoudens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energiearmoede.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Welke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lessen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>trekken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beleid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>afgelopen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vijf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ingezet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>afname</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energiearmoede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>huishoudens?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>En</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hoe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lessen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebruiken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energietransitie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>huishoudens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>betaalbaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maken?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00980A6D" w:rsidR="00A117E9" w:rsidP="00980A6D" w:rsidRDefault="00980A6D" w14:paraId="21DE3BE0" w14:textId="20C6BFA6">
+    <w:p w:rsidRPr="003D5908" w:rsidR="00202731" w:rsidP="003D5908" w:rsidRDefault="00202731" w14:paraId="043185F1" w14:textId="2BE9B41F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1320"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00980A6D">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00980A6D" w:rsidR="005F0D54" w:rsidP="00980A6D" w:rsidRDefault="00684BAF" w14:paraId="10AB0E6F" w14:textId="45F7EAF9">
-      <w:r w:rsidRPr="00980A6D">
+    <w:p w:rsidRPr="003D5908" w:rsidR="00202731" w:rsidP="003D5908" w:rsidRDefault="00202731" w14:paraId="7AEC2685" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5908">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00980A6D" w:rsidR="005B1E54" w:rsidP="00980A6D" w:rsidRDefault="005B1E54" w14:paraId="53661335" w14:textId="10ED7312">
+    <w:p w:rsidRPr="003D5908" w:rsidR="00202731" w:rsidP="003D5908" w:rsidRDefault="00202731" w14:paraId="508EB074" w14:textId="3AE1F8CF">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00980A6D">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00980A6D">
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>TNO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>CBS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>rapporteren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jaarlijkse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Monitor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Energiearmoede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00980A6D">
-[...7 lines deleted...]
-        <w:t>De Monitor Energiearmoede 2024 laat zien dat het aantal huishoudens in energiearmoede tussen 2019 en 2024 gestaag daalt. Tussen 2023 en 2024 heeft er een stijging plaatsgevonden door het aflopen van een aantal crisismaatregelen.</w:t>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontwikkelingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>rondom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energiearmoede.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Monitor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Energiearmoede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>laat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>zien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>aantal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>huishoudens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>energiearmoede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tussen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>2019</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>gestaag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>daalt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Tussen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>stijging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>plaatsgevonden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>aflopen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>aantal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>crisismaatregelen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00980A6D" w:rsidR="005B1E54" w:rsidP="00980A6D" w:rsidRDefault="005B1E54" w14:paraId="0DFBBFF5" w14:textId="77777777">
+    <w:p w:rsidRPr="003D5908" w:rsidR="00202731" w:rsidP="003D5908" w:rsidRDefault="00202731" w14:paraId="0D1440F7" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00980A6D" w:rsidR="005B1E54" w:rsidP="00980A6D" w:rsidRDefault="005B1E54" w14:paraId="0DFFDC78" w14:textId="28FA87EE">
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00980A6D" w:rsidR="009B00C0">
+    <w:p w:rsidRPr="003D5908" w:rsidR="00202731" w:rsidP="003D5908" w:rsidRDefault="00202731" w14:paraId="5D0CE9A5" w14:textId="044AB4B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>analyse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>TNO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>laat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>zien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>effectieve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanpak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energiearmoede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gericht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>moet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondersteuning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>huishoudens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>betalen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energierekening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>korte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>termijn,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>combinatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verduurzaming</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>woning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zodat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>rekening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>structureel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verlaagd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>minder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kwetsbaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>prijsfluctuaties.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gezamenlijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanpak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>medeoverheden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nodig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>om</w:t>
       </w:r>
-      <w:r w:rsidRPr="00980A6D">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00980A6D">
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>huishoudens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energiearmoede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>goed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beeld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hebben</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doelgroep</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>effectief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bereiken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voorjaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>€</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>300</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>miljoen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vrijgemaakt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>snellere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>isolatie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hierbij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>andere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>€</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>80</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>miljoen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bestemd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>extra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inzet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energiecoaches</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-fixers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Energiehuis.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Energiehuis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maakt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mensen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>makkelijker</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>woning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebouw</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verduurzamen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Straks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>één</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>punt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>terecht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>begrijpelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>informatie,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondersteuning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>advies.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>digitale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondersteuning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gecombineerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hulp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vanuit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gemeenten,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bijvoorbeeld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>via</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energiecoaches,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>experts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energiefixers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00980A6D">
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00980A6D" w:rsidR="005B1E54" w:rsidP="00980A6D" w:rsidRDefault="005B1E54" w14:paraId="2BB99F7E" w14:textId="77777777">
+    <w:p w:rsidRPr="003D5908" w:rsidR="00202731" w:rsidP="003D5908" w:rsidRDefault="00202731" w14:paraId="536C3555" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00980A6D" w:rsidR="005B1E54" w:rsidP="00980A6D" w:rsidRDefault="005B1E54" w14:paraId="50E27ED0" w14:textId="2E3D89C2">
+    <w:p w:rsidRPr="003D5908" w:rsidR="003D5908" w:rsidP="003D5908" w:rsidRDefault="00202731" w14:paraId="0CB8E303" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00980A6D">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Ook is het belangrijk om kennis over een effectieve aanpak te blijven verbeteren. De ministeries van KGG, VRO en SZW zijn per 2026 in samenwerking met TNO en onder leiding van RVO een Nationaal Energiearmoede Observatorium (NEO) gestart, ter opvolging van het eerdere Landelijk Onderzoeksprogramma Energiearmoede. Dit programma borgt de kennisfunctie, versterkt datagedreven besluitvorming, houdt contact met een breed netwerk en sluit aan bij de eisen die vanuit de EU zijn opgesteld zoals aangegeven in de Energy Efficiency Directive.    </w:t>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>belangrijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>kennis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>effectieve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>aanpak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>blijven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>verbeteren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ministeries</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>KGG,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>VRO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>SZW</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>per</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>samenwerking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>TNO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>onder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>leiding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>RVO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Nationaal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Energiearmoede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Observatorium</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(NEO)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>gestart,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>opvolging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>eerdere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Landelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Onderzoeksprogramma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Energiearmoede.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>programma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>borgt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>kennisfunctie,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>versterkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>datagedreven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>besluitvorming,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>houdt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>contact</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>breed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>netwerk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>sluit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>eisen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>vanuit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>opgesteld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>zoals</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>aangegeven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Energy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Efficiency</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Directive.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00980A6D" w:rsidR="00FA4716" w:rsidP="00980A6D" w:rsidRDefault="00FA4716" w14:paraId="2872D9A9" w14:textId="77777777">
+    <w:p w:rsidRPr="003D5908" w:rsidR="00202731" w:rsidP="003D5908" w:rsidRDefault="00202731" w14:paraId="3049C2F0" w14:textId="1E85C3E5">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00980A6D" w:rsidR="00A117E9" w:rsidP="00980A6D" w:rsidRDefault="00A117E9" w14:paraId="6FD1A3BF" w14:textId="38AFD48F">
-[...1 lines deleted...]
-        <w:t>2 </w:t>
+    <w:p w:rsidRPr="003D5908" w:rsidR="003D5908" w:rsidP="003D5908" w:rsidRDefault="00202731" w14:paraId="2D86B592" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00980A6D" w:rsidR="00A117E9" w:rsidP="00980A6D" w:rsidRDefault="00A117E9" w14:paraId="5883C3A2" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t>Welke aanvullende maatregelen neemt u om bestaande regelingen toegankelijker te maken voor huishoudens die ondersteuning nodig hebben bij het gebruik van subsidies, bijvoorbeeld subsidies om te isoleren? </w:t>
+    <w:p w:rsidRPr="003D5908" w:rsidR="003D5908" w:rsidP="003D5908" w:rsidRDefault="00202731" w14:paraId="7F87A6D3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Welke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanvullende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maatregelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>neemt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bestaande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>regelingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toegankelijker</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>huishoudens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondersteuning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nodig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hebben</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebruik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>subsidies,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bijvoorbeeld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>subsidies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>isoleren?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00980A6D" w:rsidR="00A117E9" w:rsidP="00980A6D" w:rsidRDefault="00A117E9" w14:paraId="51F4F165" w14:textId="77777777">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="003D5908" w:rsidR="003D5908" w:rsidP="003D5908" w:rsidRDefault="003D5908" w14:paraId="0D6CC62E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00980A6D" w:rsidR="00A117E9" w:rsidP="00980A6D" w:rsidRDefault="00A117E9" w14:paraId="26A6F1BB" w14:textId="77777777">
-      <w:r w:rsidRPr="00980A6D">
+    <w:p w:rsidRPr="003D5908" w:rsidR="00202731" w:rsidP="003D5908" w:rsidRDefault="00202731" w14:paraId="0500DCE1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00980A6D" w:rsidR="00A117E9" w:rsidP="00980A6D" w:rsidRDefault="00FA4716" w14:paraId="3CDD9DD6" w14:textId="1BB902E1">
-      <w:r w:rsidRPr="00980A6D">
+    <w:p w:rsidRPr="003D5908" w:rsidR="003D5908" w:rsidP="003D5908" w:rsidRDefault="00202731" w14:paraId="6AB1E44E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>De</w:t>
       </w:r>
-      <w:r w:rsidRPr="00980A6D" w:rsidR="00A117E9">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00980A6D" w:rsidR="00A117E9">
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ministeries</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>EZK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>BZK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondersteunen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>isolatiemaatregelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>via</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Investeringssubsidie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>duurzame</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energiebesparing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(ISDE)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Subsidieregeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verduurzaming</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verenigingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eigenaars</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(SVVE).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ieder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>samenspraak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitvoerder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>RVO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gewogen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>regelingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>begrijpelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toegankelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>iedereen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Mogelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanpassingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>ISDE</w:t>
       </w:r>
-      <w:r w:rsidRPr="00980A6D" w:rsidR="005B1E54">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00980A6D" w:rsidR="00A117E9">
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>SVVE</w:t>
       </w:r>
-      <w:r w:rsidRPr="00980A6D" w:rsidR="005B1E54">
-[...3 lines deleted...]
-        <w:t>. Ieder jaar wordt in samenspraak met uitvoerder RVO gewogen of de regelingen begrijpelijk en toegankelijk zijn voor iedereen. Mogelijke aanpassingen in de ISDE en SVVE voor 2027 worden momenteel uitgewerkt en vervolgens geconsulteerd. </w:t>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>momenteel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitgewerkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vervolgens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>geconsulteerd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00980A6D" w:rsidR="00A117E9" w:rsidP="00980A6D" w:rsidRDefault="00A117E9" w14:paraId="1CFCF509" w14:textId="77777777">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="003D5908" w:rsidR="003D5908" w:rsidP="003D5908" w:rsidRDefault="003D5908" w14:paraId="58BBE225" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00980A6D" w:rsidR="00A117E9" w:rsidP="00980A6D" w:rsidRDefault="00A117E9" w14:paraId="2F510907" w14:textId="6FAD9A62">
-[...7 lines deleted...]
-        <w:t>. Gemeenten kunnen in de lokale aanpak mede namens de woningeigenaar de ISDE aanvragen, zodat de lokale subsidies direct gecombineerd kunnen worden met de landelijke subsidie en de woningeigenaar ontzorgd wordt. </w:t>
+    <w:p w:rsidRPr="003D5908" w:rsidR="003D5908" w:rsidP="003D5908" w:rsidRDefault="00202731" w14:paraId="13AC52C6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>regelingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gericht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inkomens.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aantrekkelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>leningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>via</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nationaal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Warmtefonds,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energiecoaches</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-fixers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>SPUK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lokale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanpak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waarmee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lokale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>subsidieregelingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>opgezet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>woningeigenaren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>VvE’s,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>extra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ondersteuning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hardste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nodig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>woningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>slechte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>labels.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Gemeenten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lokale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanpak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>namens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>woningeigenaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ISDE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanvragen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zodat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lokale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>subsidies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>direct</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gecombineerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>landelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>subsidie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>woningeigenaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontzorgd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00980A6D" w:rsidR="00A117E9" w:rsidP="00980A6D" w:rsidRDefault="00A117E9" w14:paraId="52D41235" w14:textId="77777777">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="003D5908" w:rsidR="003D5908" w:rsidP="003D5908" w:rsidRDefault="003D5908" w14:paraId="7A2C0AA9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00980A6D" w:rsidR="00A117E9" w:rsidP="00980A6D" w:rsidRDefault="00A117E9" w14:paraId="2CCB4BBA" w14:textId="09DA9838">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00980A6D" w:rsidR="004B1937">
+    <w:p w:rsidRPr="003D5908" w:rsidR="003D5908" w:rsidP="003D5908" w:rsidRDefault="00202731" w14:paraId="6959BC2D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gewerkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Energiehuis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>centrale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>punt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>iedereen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>terecht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>voor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00980A6D">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00980A6D" w:rsidR="004B1937">
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>betrouwbare,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onafhankelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>informatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>advies.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bestaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>al</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>plekken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(zoals</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energieloketten)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mensen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>terecht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hulp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>bij</w:t>
       </w:r>
-      <w:r w:rsidRPr="00980A6D">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">het zoeken van informatie en hulp wordt gestroomlijnd zodat burgers makkelijker hierin de weg kunnen vinden om zelf de nodige maatregelen te kunnen treffen. </w:t>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>subsidieaanvraag,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>instrumenten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nog</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(voldoende)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verbonden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Energiehuis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zorgt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zoeken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>informatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hulp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gestroomlijnd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zodat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>burgers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>makkelijker</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hierin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>weg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vinden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zelf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nodige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maatregelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>treffen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00980A6D" w:rsidR="00A117E9" w:rsidP="00980A6D" w:rsidRDefault="00A117E9" w14:paraId="0E24FB8F" w14:textId="77777777">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="003D5908" w:rsidR="003D5908" w:rsidP="003D5908" w:rsidRDefault="003D5908" w14:paraId="381B29F7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00980A6D" w:rsidR="00A117E9" w:rsidP="00980A6D" w:rsidRDefault="00A117E9" w14:paraId="3BD36063" w14:textId="15C51202">
-[...1 lines deleted...]
-        <w:t>3 </w:t>
+    <w:p w:rsidRPr="003D5908" w:rsidR="003D5908" w:rsidP="003D5908" w:rsidRDefault="00202731" w14:paraId="1A514776" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00980A6D" w:rsidR="00A117E9" w:rsidP="00980A6D" w:rsidRDefault="00A117E9" w14:paraId="37257BB9" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t>De komende jaren wordt het elektriciteitsnet uitgebreid, maar jongeren maken zich zorgen over de kosten die nodig zijn voor deze uitbreidingen. Kunt u inzichtelijk maken voor welke groepen toekomstige gebruikers netcapaciteit wordt uitgebreid? </w:t>
+    <w:p w:rsidRPr="003D5908" w:rsidR="003D5908" w:rsidP="003D5908" w:rsidRDefault="00202731" w14:paraId="4A9C2DB1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>komende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jaren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>elektriciteitsnet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitgebreid,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jongeren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zich</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zorgen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kosten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nodig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitbreidingen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kunt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inzichtelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>welke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>groepen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toekomstige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebruikers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>netcapaciteit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitgebreid?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00980A6D" w:rsidR="00A117E9" w:rsidP="00980A6D" w:rsidRDefault="00A117E9" w14:paraId="3408462B" w14:textId="77777777">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="003D5908" w:rsidR="003D5908" w:rsidP="003D5908" w:rsidRDefault="003D5908" w14:paraId="0A58692D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00980A6D" w:rsidR="00A117E9" w:rsidP="00980A6D" w:rsidRDefault="00A117E9" w14:paraId="55829116" w14:textId="77777777">
-      <w:r w:rsidRPr="00980A6D">
+    <w:p w:rsidRPr="003D5908" w:rsidR="00202731" w:rsidP="003D5908" w:rsidRDefault="00202731" w14:paraId="4BFF0FE6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00980A6D" w:rsidR="00A117E9" w:rsidP="00980A6D" w:rsidRDefault="00A117E9" w14:paraId="3C78B0EB" w14:textId="2C9BA323">
-[...21 lines deleted...]
-      <w:r w:rsidRPr="00980A6D" w:rsidR="00C823B7">
+    <w:p w:rsidRPr="003D5908" w:rsidR="003D5908" w:rsidP="003D5908" w:rsidRDefault="00202731" w14:paraId="30D7C94C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Elektriciteitsnetten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verzwaard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aangelegd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>huidige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>basis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>scenario's</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toekomstige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>alle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebruikers,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jongeren,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ouderen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bedrijven,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dienstverleners</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>etc.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>investeringen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vinden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>weg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tweejaarlijkse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>investeringsplannen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beoordeeld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ACM.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Alle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kosten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>daarmee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gemoeid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>goedgekeurd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ACM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tientallen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jaren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>afgeschreven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nadat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebruik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>genomen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Via</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nettarieven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zowel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>huidige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toekomstige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>generaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hieraan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bij.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Jongeren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>profiteren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>daarbij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>investeringen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>eerdere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jaren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gedaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>netten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>liggen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003D5908" w:rsidR="003D5908" w:rsidP="003D5908" w:rsidRDefault="003D5908" w14:paraId="25C7719C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003D5908" w:rsidR="00202731" w:rsidP="003D5908" w:rsidRDefault="00202731" w14:paraId="3E25AF77" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003D5908" w:rsidR="003D5908" w:rsidP="003D5908" w:rsidRDefault="00202731" w14:paraId="0577DE9E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Burgers,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jongeren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>specifiek,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ervaren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lastig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>flexibel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energieverbruik.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Vaak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hebben</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>werkgever</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gewoon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verwacht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tussen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>acht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>negen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beginnen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lastig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mensen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>flexibel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>elektriciteitsverbruik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>daarmee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energiekosten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verlagen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Welke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>rol</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ziet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>werkgevers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>grotere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>flexibiliteit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mogelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maken?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>En</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ziet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>rol</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>werkgevers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hierin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>stimuleren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dergelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontwikkeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>af</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dwingen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003D5908" w:rsidR="003D5908" w:rsidP="003D5908" w:rsidRDefault="003D5908" w14:paraId="4512D2B9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003D5908" w:rsidR="00202731" w:rsidP="003D5908" w:rsidRDefault="00202731" w14:paraId="0F2A0174" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003D5908" w:rsidR="003D5908" w:rsidP="003D5908" w:rsidRDefault="00202731" w14:paraId="0C913415" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>regering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wil</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>huishoudens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tijdsafhankelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nettarieven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>stimuleren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>elektriciteitsverbruik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mogelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verschuiven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>momenten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waarop</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>rustiger</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>net.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gekozen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>begrijpelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tariefmodel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beperkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aantal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tariefniveaus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>per</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dag,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voldoende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>perspectief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verbruik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>passen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>schatting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zo’n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>60%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>huishoudens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>staat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>erop</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vooruit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gaan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vooral</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>huishoudens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>relatief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>laag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energieverbruik,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meeste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jongeren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>scharen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003D5908" w:rsidR="003D5908" w:rsidP="003D5908" w:rsidRDefault="00202731" w14:paraId="59E73E4B" w14:textId="7635E4A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Flexibel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>werken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(zoals</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>thuiswerken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mogelijkheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>werktijden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>passen)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>burgers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>helpen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>elektriciteitsverbruik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>flexibel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zetten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>echter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nooit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>afdwingbaar.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>overheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>stimuleren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>slimme</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>apparatuur,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>afstand</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanstuurbaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hiermee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>huishoudens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>elektrische</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>apparatuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>flexibel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inzetten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>thuis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003D5908" w:rsidR="003D5908" w:rsidP="003D5908" w:rsidRDefault="003D5908" w14:paraId="4D0F90D6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003D5908" w:rsidR="003D5908" w:rsidP="003D5908" w:rsidRDefault="00202731" w14:paraId="30A04B22" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003D5908" w:rsidR="003D5908" w:rsidP="003D5908" w:rsidRDefault="00202731" w14:paraId="39E30754" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hoe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>effecten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>volgende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>generaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meegenomen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>keuzes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energiesysteem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toekomst?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wanneer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>keuzes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gemaakt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hoe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energiesysteem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toekomst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zien?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebeurt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>keuzes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gemaakt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003D5908" w:rsidR="003D5908" w:rsidP="003D5908" w:rsidRDefault="003D5908" w14:paraId="6F376454" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003D5908" w:rsidR="00202731" w:rsidP="003D5908" w:rsidRDefault="00202731" w14:paraId="025B526B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003D5908" w:rsidR="003D5908" w:rsidP="003D5908" w:rsidRDefault="00202731" w14:paraId="55E8FCC3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Keuzes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontwikkeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energiesysteem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>erop</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gericht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ons</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energiesysteem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>weerbaar,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>betaalbaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>duurzaam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maken,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toekomstige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>generaties.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>belang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toekomstige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>generaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meegenomen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>bij</w:t>
       </w:r>
-      <w:r w:rsidRPr="00980A6D">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Jongeren profiteren daarbij dus ook van de investeringen die in eerdere jaren zijn gedaan in de netten die er nu liggen. </w:t>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>systeemkeuzes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>werken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vanuit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lange</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>termijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>perspectief.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Keuzes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontwikkelrichting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energiesysteem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gemaakt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nationaal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Plan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Energiesysteem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(NPE).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>NPE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beginsel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>elke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vastgesteld.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>NPE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kijkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vooruit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontwikkeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energiesysteem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2050.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meegenomen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>welke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>keuzes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nodig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tijd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>transitiepad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tijdig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>efficiënt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>realiseren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>betekent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energiesysteem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>volledig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>klimaatneutraal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>moet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2050.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>keuzes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nodig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>transitie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>realiseren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tijdig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gemaakt,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>langer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gewenst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>afhankelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>blijven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>fossiele</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energie,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hogere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>afhankelijkheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>andere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>landen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hogere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitstoot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gevolg.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>komt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zomer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>actualisatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>NPE.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>borgen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>juiste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>keuzes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tijdig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gemaakt,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>actualisatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>NPE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beleidsagenda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>opgenomen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>belangrijkste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>keuzes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>komende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kabinetsperiode.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00980A6D" w:rsidR="00A117E9" w:rsidP="00980A6D" w:rsidRDefault="00A117E9" w14:paraId="5B63A018" w14:textId="77777777">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="003D5908" w:rsidR="003D5908" w:rsidP="003D5908" w:rsidRDefault="003D5908" w14:paraId="38255E0E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00980A6D" w:rsidR="00A117E9" w:rsidP="00980A6D" w:rsidRDefault="00A117E9" w14:paraId="15E17613" w14:textId="452B0D3B">
-[...1 lines deleted...]
-        <w:t>4</w:t>
+    <w:p w:rsidRPr="003D5908" w:rsidR="00202731" w:rsidP="003D5908" w:rsidRDefault="00202731" w14:paraId="34C1A879" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00980A6D" w:rsidR="00A117E9" w:rsidP="00980A6D" w:rsidRDefault="00A117E9" w14:paraId="033920FE" w14:textId="360917C3">
-[...1 lines deleted...]
-        <w:t>Burgers, en jongeren specifiek, ervaren dat het lastig is om flexibel om te gaan met hun energieverbruik. Vaak hebben zij een werkgever die gewoon verwacht dat ze tussen acht en negen uur beginnen. Daarom is het lastig voor deze mensen om flexibel om te gaan met het elektriciteitsverbruik om daarmee de energiekosten te verlagen. Welke rol ziet u voor werkgevers om grotere flexibiliteit mogelijk te maken? En ziet u voor het kabinet een rol om werkgevers hierin te stimuleren of een dergelijke ontwikkeling af te dwingen? </w:t>
+    <w:p w:rsidRPr="003D5908" w:rsidR="003D5908" w:rsidP="003D5908" w:rsidRDefault="00202731" w14:paraId="081B61DB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebeuren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>financiële</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lasten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebruik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energie)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jongeren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zouden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gevolgen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>klimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energietransitie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>afremt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gevolg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vastgelopen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>discussie?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00980A6D" w:rsidR="00A117E9" w:rsidP="00980A6D" w:rsidRDefault="00A117E9" w14:paraId="41B353DD" w14:textId="77777777">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="003D5908" w:rsidR="003D5908" w:rsidP="003D5908" w:rsidRDefault="003D5908" w14:paraId="18322806" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00980A6D" w:rsidR="00A117E9" w:rsidP="00980A6D" w:rsidRDefault="00A117E9" w14:paraId="13BBAD13" w14:textId="77777777">
-      <w:r w:rsidRPr="00980A6D">
+    <w:p w:rsidRPr="003D5908" w:rsidR="00202731" w:rsidP="003D5908" w:rsidRDefault="00202731" w14:paraId="30E22817" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00980A6D" w:rsidR="00A117E9" w:rsidP="00980A6D" w:rsidRDefault="00C823B7" w14:paraId="17A529D8" w14:textId="2F328A01">
-      <w:r w:rsidRPr="00980A6D">
+    <w:p w:rsidRPr="003D5908" w:rsidR="003D5908" w:rsidP="003D5908" w:rsidRDefault="00202731" w14:paraId="58DD1213" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wanneer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>discussies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energietransitie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>langdurig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vastlopen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>noodzakelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>keuzes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitgesteld,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>leiden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vertraging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>investeringen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energie-infrastructuur,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>duurzame</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energieproductie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verduurzaming</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>woningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bedrijven.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jongeren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toekomstige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>generaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>betekent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kosten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energietransitie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uiteindelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hoger</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitvallen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maatschappelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kosten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verduurzamen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toekomstige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>generaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>erg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hoog</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>daarom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energietransitie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maatschappelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zeer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wenselijk.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Uitstel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>duurzame</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>investeringen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ertoe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>leiden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>langer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebruik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gemaakt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>fossiele</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energiebronnen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waarvan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>prijzen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>afhankelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>internationale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>markten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>geopolitieke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontwikkelingen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Europese</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Unie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bovendien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>langzaam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verduurzaamt,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>loopt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ETS-prijs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waardoor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kosten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>fossiele</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>brandstoffen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toenemen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>noodzakelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>investeringen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>later</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kortere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>periode</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>moeten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gerealiseerd,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maatschappelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kosten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verhogen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003D5908" w:rsidR="003D5908" w:rsidP="003D5908" w:rsidRDefault="003D5908" w14:paraId="2F695C77" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003D5908" w:rsidR="003D5908" w:rsidP="003D5908" w:rsidRDefault="00202731" w14:paraId="4F96C70B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>klimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>belangrijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitstoot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>broeikasgassen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wereldwijd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tijdig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voldoende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>teruggedrongen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>noodzakelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>benodigde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>stappen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitstoot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>terug</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dringen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>streeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ernaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tijdig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>duidelijkheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bieden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>richting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toekomstige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energiesysteem,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zodat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>investeringen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gedaan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lasten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>risico's</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>huidige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toekomstige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>generaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zoveel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mogelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beperkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003D5908" w:rsidR="003D5908" w:rsidP="003D5908" w:rsidRDefault="003D5908" w14:paraId="1BF94F37" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003D5908" w:rsidR="00202731" w:rsidP="003D5908" w:rsidRDefault="00202731" w14:paraId="1A70FABD" w14:textId="6ABE51E0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003D5908" w:rsidR="003D5908" w:rsidP="003D5908" w:rsidRDefault="00202731" w14:paraId="1947BF2E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mogelijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>manieren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kaart</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>brengen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>welke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>keuzes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Klimaatfonds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gemaakt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hoeveel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>financiële</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ruimte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nog</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beschikbaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hoe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kunnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aspecten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>al</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inzichtelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gemaakt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003D5908" w:rsidR="00202731" w:rsidP="003D5908" w:rsidRDefault="00202731" w14:paraId="40BEECEA" w14:textId="284C7C42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003D5908" w:rsidR="003D5908" w:rsidP="003D5908" w:rsidRDefault="00202731" w14:paraId="338E92CD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003D5908" w:rsidR="003D5908" w:rsidP="003D5908" w:rsidRDefault="00202731" w14:paraId="76E69741" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Klimaat-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energiefonds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jaarlijkse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>cyclus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>reguliere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>financiële</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>besluitvorming</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>volgt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(Voorjaarsnota</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Prinsjesdag).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>twee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>momenten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gerapporteerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>fonds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>respectievelijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ontwerp-Meerjarenprogramma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>definitieve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Meerjarenprogramma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>erop.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Meerjarenprogramma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>andere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>overzicht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gegeven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>werking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>fonds,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>financiële</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>standen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>resterende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>middelen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ingediende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maatregelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beoordelingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>daarvan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tevens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Meerjarenprogramma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>reflecties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Planbureau</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Leefomgeving</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(PBL)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sociaaleconomische</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>reflectie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>TNO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gevoegd,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>externe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toetsingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vormen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>afwegingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>binnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verdeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>middelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>fonds.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>moment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bevindt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zich</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nagenoeg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>alleen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nog</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vrij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>besteedbare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ruimte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>perceel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kernenergie,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bestemd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>benodigd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ambities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kernenergie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kabinet.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maart</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jl.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontwerp-Meerjarenprogramma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Klimaat-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Energiefonds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(KEF)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>naar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tweede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kamer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verzonden,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waarin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>weergegeven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003D5908" w:rsidR="003D5908" w:rsidP="003D5908" w:rsidRDefault="003D5908" w14:paraId="2D00BC4E" w14:textId="37CAB74B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003D5908" w:rsidR="00202731" w:rsidP="003D5908" w:rsidRDefault="00202731" w14:paraId="1121ABB4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003D5908" w:rsidR="003D5908" w:rsidP="003D5908" w:rsidRDefault="00202731" w14:paraId="71BFE105" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bereid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>volgende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>begrotingscyclus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jaren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>daarna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>–gezien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>versnippering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Klimaatfondsuitgaven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meerdere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>departementen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>komen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>rapportagekader</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waarin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>financiële</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gevolgen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>brede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>welvaartseffecten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>intergenerationele</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>effecten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>alle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitgaven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Klimaatfonds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>samenhangend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>transparant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>weergegeven?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003D5908" w:rsidR="003D5908" w:rsidP="003D5908" w:rsidRDefault="003D5908" w14:paraId="7D9768E5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003D5908" w:rsidR="00202731" w:rsidP="003D5908" w:rsidRDefault="00202731" w14:paraId="71B98E9B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003D5908" w:rsidR="00202731" w:rsidP="003D5908" w:rsidRDefault="00202731" w14:paraId="76A0BB3A" w14:textId="4BB788E0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>De</w:t>
       </w:r>
-      <w:r w:rsidRPr="00980A6D" w:rsidR="00A117E9">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00980A6D" w:rsidR="004B1937">
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>begrotingsstukken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(zoals</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>begrotingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jaarverslagen)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>KEF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gebonden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Rijksbegrotingsvoorschriften</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(RBV).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>betekent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verantwoording</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>klimaatuitgaven,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>waaronder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>KEF-middelen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>meerdere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>stukken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>met</w:t>
       </w:r>
-      <w:r w:rsidRPr="00980A6D" w:rsidR="00A117E9">
-        <w:t xml:space="preserve"> tijdsafhankelijke nettarieven stimuleren om hun elektriciteitsverbruik waar mogelijk te verschuiven naar de momenten waarop het rustiger is op het net. Er is gekozen voor een begrijpelijk tariefmodel met een beperkt aantal tariefniveaus per dag, met voldoende perspectief om het verbruik aan te passen. Naar schatting zal zo’n 60% van de huishoudens in staat zijn erop vooruit te gaan. Dat zijn vooral huishoudens met een relatief laag energieverbruik, waar de meeste jongeren onder te scharen zijn.  </w:t>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>format</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>weergegeven.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>cijfermatige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>verantwoording</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vindt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zowel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>plaats</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>begroting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jaarverslag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>KEF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>via</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>departementale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>begrotingen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>integraal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>overzicht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maatregelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>middelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>KEF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gegeven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>middels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Meerjarenprogramma,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zoals</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toegelicht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bredere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>welvaartseffecten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maatregelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>fonds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>behandeld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jaarlijkse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sociaaleconomische</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>reflectie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>TNO.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Integraal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inzicht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gehele</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>klimaat-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>energiebeleid,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>breder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>alleen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maatregelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gefinancierd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>KEF,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>slot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gegeven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jaarlijkse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Klimaat-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Energienota.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gelijktijdig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Miljoenennota</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908" w:rsidR="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gepubliceerd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00980A6D" w:rsidR="00A117E9" w:rsidP="00980A6D" w:rsidRDefault="00A117E9" w14:paraId="364304CF" w14:textId="3F37ED3B">
-[...14 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="003D5908" w:rsidR="00FE0FA3" w:rsidP="003D5908" w:rsidRDefault="00FE0FA3" w14:paraId="0F3BA812" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00980A6D" w:rsidR="00A117E9" w:rsidP="00980A6D" w:rsidRDefault="00A117E9" w14:paraId="441C3BA9" w14:textId="77777777">
-[...183 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:sectPr w:rsidRPr="003D5908" w:rsidR="00FE0FA3" w:rsidSect="00A30B54">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7CAB8A9B" w14:textId="77777777" w:rsidR="00DE4DB8" w:rsidRDefault="00DE4DB8">
+    <w:p w14:paraId="136855B9" w14:textId="77777777" w:rsidR="00B04E1A" w:rsidRDefault="00B04E1A" w:rsidP="00202731">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BF14F66" w14:textId="77777777" w:rsidR="00DE4DB8" w:rsidRDefault="00DE4DB8"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A3D83DC" w14:textId="77777777" w:rsidR="00DE4DB8" w:rsidRDefault="00DE4DB8">
+    <w:p w14:paraId="2908530C" w14:textId="77777777" w:rsidR="00B04E1A" w:rsidRDefault="00B04E1A" w:rsidP="00202731">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54F88EAC" w14:textId="77777777" w:rsidR="00DE4DB8" w:rsidRDefault="00DE4DB8"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...49 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="32964F73" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="34A63570" w14:textId="77777777" w:rsidR="00202731" w:rsidRPr="00202731" w:rsidRDefault="00202731" w:rsidP="00202731">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="40C2BAC8" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="6F5B3D30" w14:textId="77777777" w:rsidR="00202731" w:rsidRPr="00202731" w:rsidRDefault="00202731" w:rsidP="00202731">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="09846AF1" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7B82406A" w14:textId="77777777" w:rsidR="00202731" w:rsidRPr="00202731" w:rsidRDefault="00202731" w:rsidP="00202731">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4EFD9876" w14:textId="77777777" w:rsidR="00DE4DB8" w:rsidRDefault="00DE4DB8">
+    <w:p w14:paraId="786A1A83" w14:textId="77777777" w:rsidR="00B04E1A" w:rsidRDefault="00B04E1A" w:rsidP="00202731">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71CEB816" w14:textId="77777777" w:rsidR="00DE4DB8" w:rsidRDefault="00DE4DB8"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1BD8EAA3" w14:textId="77777777" w:rsidR="00DE4DB8" w:rsidRDefault="00DE4DB8">
+    <w:p w14:paraId="15F0331D" w14:textId="77777777" w:rsidR="00B04E1A" w:rsidRDefault="00B04E1A" w:rsidP="00202731">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BAE3FAF" w14:textId="77777777" w:rsidR="00DE4DB8" w:rsidRDefault="00DE4DB8"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="28B3FF8F" w14:textId="77777777" w:rsidR="005B1E54" w:rsidRDefault="005B1E54" w:rsidP="005B1E54">
+    <w:p w14:paraId="02E1EE29" w14:textId="4C32B5AC" w:rsidR="00202731" w:rsidRPr="003D5908" w:rsidRDefault="00202731" w:rsidP="003D5908">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003D5908">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001460B4">
+      <w:r w:rsidR="003D5908" w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>https://www.tno.nl/nl/newsroom/2025/07/energiearmoede-2024-gestegen-6-1-procent/</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="1C5FCEEB" w14:textId="77777777" w:rsidR="005B1E54" w:rsidRDefault="005B1E54" w:rsidP="005B1E54">
+    <w:p w14:paraId="307A3BF0" w14:textId="05BF3762" w:rsidR="00202731" w:rsidRPr="003D5908" w:rsidRDefault="00202731" w:rsidP="003D5908">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003D5908">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F935A7">
+      <w:r w:rsidR="003D5908" w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>https://www.rijksoverheid.nl/actueel/nieuws/2026/06/22/meer-vaart-in-isoleren-woningen-via-nationaal-isolatieoffensief-en-energiehuis</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="1166CD32" w14:textId="76BCC6F4" w:rsidR="004B1937" w:rsidRDefault="004B1937">
+    <w:p w14:paraId="5C5A4400" w14:textId="528CFF1D" w:rsidR="00202731" w:rsidRPr="003D5908" w:rsidRDefault="00202731" w:rsidP="003D5908">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003D5908">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Kamerstukken I 2026, nr. 14560</w:t>
+      <w:r w:rsidR="003D5908" w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Kamerstukken</w:t>
+      </w:r>
+      <w:r w:rsidR="003D5908" w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="003D5908" w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2026,</w:t>
+      </w:r>
+      <w:r w:rsidR="003D5908" w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="003D5908" w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>14560</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...98 lines deleted...]
-  <w:p w14:paraId="1EA91B3A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00217880" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="7D93F4AE" w14:textId="77777777" w:rsidR="00202731" w:rsidRPr="00202731" w:rsidRDefault="00202731" w:rsidP="00202731">
     <w:pPr>
-      <w:spacing w:line="0" w:lineRule="atLeast"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...535 lines deleted...]
-  <w:p w14:paraId="5DB096FF" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="26C836AA" w14:textId="77777777" w:rsidR="00202731" w:rsidRPr="00202731" w:rsidRDefault="00202731" w:rsidP="00202731">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1847 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F4A6D4B" w14:textId="77777777" w:rsidR="00202731" w:rsidRPr="00202731" w:rsidRDefault="00202731" w:rsidP="00202731">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...639 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00202731"/>
+    <w:rsid w:val="00202731"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="003D5908"/>
+    <w:rsid w:val="0085455C"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00A30B54"/>
+    <w:rsid w:val="00B04E1A"/>
+    <w:rsid w:val="00D2192B"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00E0357E"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6E5B95EE"/>
+  <w14:docId w14:val="5FBE7FCE"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{9DDB03B7-8E22-47A6-A9ED-EAFCC4764DD7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4428,74 +23160,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4644,1102 +23377,1003 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00202731"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00202731"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00202731"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00202731"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00202731"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00202731"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00202731"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00202731"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00202731"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...335 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00202731"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00202731"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00202731"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00202731"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Standaardinspringing">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00202731"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ondertitel">
-[...12 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00202731"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
-    <w:name w:val="Ondertitel Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Ondertitel"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00202731"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00202731"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00202731"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00202731"/>
     <w:pPr>
-      <w:pBdr>
-[...2 lines deleted...]
-      <w:spacing w:after="300"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-      <w:spacing w:val="5"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00202731"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-      <w:spacing w:val="5"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nadruk">
-    <w:name w:val="Emphasis"/>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00202731"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="20"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00202731"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00D1197D"/>
+    <w:rsid w:val="00202731"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
-    <w:name w:val="Voettekst Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00202731"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00202731"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00202731"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00202731"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00202731"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00202731"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00202731"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="00202731"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Zwaar">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="00E166B8"/>
+    <w:rsid w:val="00202731"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...59 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005B1E54"/>
+    <w:rsid w:val="00202731"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00202731"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00202731"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00202731"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00202731"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D5908"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC9A63.E2C7FFB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>10605</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1963</ap:Words>
+  <ap:Characters>10800</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>88</ap:Lines>
+  <ap:Lines>90</ap:Lines>
   <ap:Paragraphs>25</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>12508</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>12738</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>