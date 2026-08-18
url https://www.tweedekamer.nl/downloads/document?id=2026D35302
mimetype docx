--- v0 (2026-07-04)
+++ v1 (2026-08-18)
@@ -1,6737 +1,1532 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 24.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00D0379F" w:rsidP="00040B4A" w14:paraId="27FDF82C" w14:textId="77777777"/>
-[...4 lines deleted...]
-        <w:t>De WNT</w:t>
+    <w:p w:rsidRPr="00DE043A" w:rsidR="00DE043A" w:rsidRDefault="008416C4" w14:paraId="4A070F9E" w14:textId="45FBD55B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE043A" w:rsidR="00DE043A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>111</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE043A" w:rsidR="00DE043A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DE043A" w:rsidR="00DE043A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Topinkomens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE043A" w:rsidR="00DE043A" w:rsidP="00D31852" w:rsidRDefault="00DE043A" w14:paraId="0A2D90C5" w14:textId="101E82E6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE043A" w:rsidR="008416C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>135</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brief van de staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE043A" w:rsidR="00DE043A" w:rsidP="00DE043A" w:rsidRDefault="00DE043A" w14:paraId="6434FAC1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE043A" w:rsidR="008416C4" w:rsidP="00DE043A" w:rsidRDefault="00DE043A" w14:paraId="2A681597" w14:textId="3C1AFBFC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 3 juli 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE043A" w:rsidR="008416C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00DE043A" w:rsidR="008416C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>De WNT normeert en maximeert de salarissen en ontslagvergoedingen van een specifieke groep, de zogenoemde topfunctionarissen, in de (semi)publieke sector. De achterliggende gedachte van de WNT is dat organisaties die een publieke taak hebben en die bekostigd worden met gemeenschapsgeld, hun bestuurders ordentelijk horen te betalen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE043A" w:rsidR="008416C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00DE043A" w:rsidR="008416C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Een ordentelijke beloning is evenwichtig, maatschappelijk verantwoord en niet exorbitant. Het bezoldigingsregime van de WNT geldt alleen voor de hoogste leidinggevenden en toezichthouders binnen de publieke en semipublieke sector, de zogeheten topfunctionarissen. Het maximumsalaris voor topfunctionarissen op grond van de WNT is opgebouwd uit diverse inkomensbestanddelen en bedraagt voor 2026 € 262.000.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE043A" w:rsidR="008416C4" w:rsidP="008416C4" w:rsidRDefault="008416C4" w14:paraId="76110E34" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE043A" w:rsidR="008416C4" w:rsidP="008416C4" w:rsidRDefault="008416C4" w14:paraId="075AE49E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op 21 mei 2025 nam uw Kamer de motie van de leden Van Baarle (DENK) en Van Nispen (SP) aan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="000B184F">
-[...42 lines deleted...]
-        <w:t xml:space="preserve">verzoekt de regering te onderzoeken hoe </w:t>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De motie verzoekt de regering te onderzoeken hoe </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk212111092" w:id="0"/>
-      <w:r w:rsidRPr="00274D47" w:rsidR="00E436D1">
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">een effectievere naleving van de WNT kan worden afgedwongen </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00274D47" w:rsidR="00E436D1">
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>door sancties te stellen op het overtreden van de norm voor topinkomens in de (semi)publieke sector.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D0379F" w:rsidR="00D0379F" w:rsidP="00D0379F" w14:paraId="5F840579" w14:textId="77777777"/>
-[...41 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00DE043A" w:rsidR="008416C4" w:rsidP="008416C4" w:rsidRDefault="008416C4" w14:paraId="45014176" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE043A" w:rsidR="008416C4" w:rsidP="008416C4" w:rsidRDefault="008416C4" w14:paraId="5C393152" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Met deze brief informeer ik uw Kamer over de uitvoering van deze motie. In deze brief wordt achtereenvolgens ingegaan op het onderzoek, de conclusies en de aanbeveling van het kabinet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE043A" w:rsidR="008416C4" w:rsidP="008416C4" w:rsidRDefault="008416C4" w14:paraId="1925EE62" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE043A" w:rsidR="008416C4" w:rsidP="008416C4" w:rsidRDefault="008416C4" w14:paraId="5F36E60A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Het onderzoek</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00777B62" w:rsidP="003873A3" w14:paraId="5646B18A" w14:textId="77777777"/>
-[...75 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w:rsidRPr="00DE043A" w:rsidR="008416C4" w:rsidP="008416C4" w:rsidRDefault="008416C4" w14:paraId="5823EF90" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE043A" w:rsidR="008416C4" w:rsidP="008416C4" w:rsidRDefault="008416C4" w14:paraId="75AA50A9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het onderzoek richt zich, conform de motie, op de vraag of het mogelijk en wenselijk is om het handhavingsregime van de WNT aan te vullen met sancties in het geval van een ongeoorloofde overschrijding van het bezoldigingsmaximum of de maximale ontslaguitkering (hierna: vastgestelde overtredingen van de WNT-normering).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het onderzoek is uitgevoerd door BZK in samenwerking met de bij de WNT betrokken vakdepartementen van OCW, VWS en VRO en de toezichthouders op de WNT. Het onderzoek is gebaseerd op de gegevens over overtredingen in de WNT-jaarrapportages</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidR="00E17F7D">
-[...13 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, de tweede wetsevaluatie van de WNT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidR="001174D3">
-[...11 lines deleted...]
-      <w:r w:rsidR="00E17F7D">
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en op schriftelijke input vanuit de andere ministeries en de toezichthouders op basis van een voorgelegde vragenlijst.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007F2312" w:rsidR="00274D47" w:rsidP="003873A3" w14:paraId="6D618895" w14:textId="77777777">
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00DE043A" w:rsidR="008416C4" w:rsidP="008416C4" w:rsidRDefault="008416C4" w14:paraId="21E54C12" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE043A" w:rsidR="008416C4" w:rsidP="008416C4" w:rsidRDefault="008416C4" w14:paraId="74A41EEF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Conclusies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE043A" w:rsidR="008416C4" w:rsidP="008416C4" w:rsidRDefault="008416C4" w14:paraId="5743B334" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE043A" w:rsidR="008416C4" w:rsidP="008416C4" w:rsidRDefault="008416C4" w14:paraId="5B3EBFCF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aantal vastgestelde onverschuldigde betalingen (stabiel) laag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE043A" w:rsidR="008416C4" w:rsidP="008416C4" w:rsidRDefault="008416C4" w14:paraId="115153F3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE043A" w:rsidR="008416C4" w:rsidP="008416C4" w:rsidRDefault="008416C4" w14:paraId="780E4C65" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Uit intern onderzoek door BZK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blijkt dat in de periode 2013-2023 sprake is van in totaal 184 vastgestelde overtredingen van de WNT-normering. Dat zijn gemiddeld 17 overtredingen per jaar. Bij het grootste deel, 89 overtredingen, gaat het om een onverschuldigde betaling (hierna: overschrijding) van maximaal 10.000 euro (laagste is circa 49 euro). Bij 69 overschrijdingen ligt de onverschuldigde betaling tussen de 10.000 en 60.000 euro. 13 overschrijdingen bevinden zich tussen 60.000 en 110.000 euro. En in 13 gevallen bedraagt de overschrijding meer dan 110.000 (hoogste is ca. 472.000 euro).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE043A" w:rsidR="008416C4" w:rsidP="008416C4" w:rsidRDefault="008416C4" w14:paraId="5795A498" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE043A" w:rsidR="008416C4" w:rsidP="008416C4" w:rsidRDefault="008416C4" w14:paraId="22D83642" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bij het merendeel van de vastgestelde overschrijdingen van de WNT-normering zijn geen formele handhavingsmaatregelen noodzakelijk. De onverschuldigde betaling wordt meestal door de partijen zelf ongedaan gemaakt naar aanleiding van het oordeel van de toezichthouder. Het zwaarste sanctiemiddel, de last onder dwangsom, is slechts bij 8 overtredingen opgelegd in de periode 2013-2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE043A" w:rsidR="008416C4" w:rsidP="008416C4" w:rsidRDefault="008416C4" w14:paraId="5BA6500D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE043A" w:rsidR="008416C4" w:rsidP="008416C4" w:rsidRDefault="008416C4" w14:paraId="1659E6E8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De WNT blijkt dus doeltreffend te zijn als het gaat om het tegengaan van bezoldigingen en uitkeringen wegens beëindiging dienstverband boven het maximum. Daarnaast blijkt uit de jaarrapportages dat het opleggen van een herstelmaatregel in de vorm een last onder dwangsom alleen bij hoge uitzondering nodig is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE043A" w:rsidR="008416C4" w:rsidP="008416C4" w:rsidRDefault="008416C4" w14:paraId="11FC0024" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE043A" w:rsidR="008416C4" w:rsidP="008416C4" w:rsidRDefault="008416C4" w14:paraId="0B9E1EDA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zwaardere bewijslast bestuursorgaan bij bestuurlijke boete</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE043A" w:rsidR="008416C4" w:rsidP="008416C4" w:rsidRDefault="008416C4" w14:paraId="4C124665" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE043A" w:rsidR="008416C4" w:rsidP="008416C4" w:rsidRDefault="008416C4" w14:paraId="7423692E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op voorhand merk ik op dat toezichthouders niet beschikken over informatie met betrekking tot de opzet en verwijtbaarheid van vastgestelde overtredingen van de WNT-normering, omdat die aspecten niet relevant zijn voor de WNT en dus ook niet zijn beoordeeld in toezichtsonderzoeken en bij handhavingsbesluiten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE043A" w:rsidR="008416C4" w:rsidP="008416C4" w:rsidRDefault="008416C4" w14:paraId="0D86F769" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een bestuurlijke boete kan niet zonder meer bij een vermoeden van een overtreding worden opgelegd. Het bestuursorgaan moet de overtreding van de WNT-normering bewijzen. Dit gaat verder dan ‘aannemelijk’ maken zoals nu gebruikelijk is bij de handhaving van de WNT. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE043A" w:rsidR="008416C4" w:rsidP="008416C4" w:rsidRDefault="008416C4" w14:paraId="0DCE27A0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE043A" w:rsidR="008416C4" w:rsidP="008416C4" w:rsidRDefault="008416C4" w14:paraId="38D2EC9B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wanneer wordt vastgesteld dat sprake is van een onverschuldigde betaling, is voor het opleggen van een bestuurlijke boete, anders dan nu het geval is, van belang in welke mate de topfunctionaris of WNT-instelling verwijtbaar heeft gehandeld. Het gaat dan om de mate waarin een gedraging aan de topfunctionaris of WNT-instelling kan worden toegerekend. In het kader van de evenredigheidstoets wordt de hoogte van de boete afgestemd op de verwijtbaarheid van de gedraging. Uitgangspunt daarbij is dat alleen indien opzet kan worden bewezen, dit kan leiden tot een zodanige verwijtbaarheid dat deze het opleggen van het maximumboetebedrag rechtvaardigt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE043A" w:rsidR="008416C4" w:rsidP="008416C4" w:rsidRDefault="008416C4" w14:paraId="0ECBDB17" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE043A" w:rsidR="008416C4" w:rsidP="008416C4" w:rsidRDefault="008416C4" w14:paraId="3DA0C098" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nut en noodzaak en proportionaliteit bestuurlijke boete niet aanwezig</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE043A" w:rsidR="008416C4" w:rsidP="008416C4" w:rsidRDefault="008416C4" w14:paraId="5B096CBF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE043A" w:rsidR="008416C4" w:rsidP="008416C4" w:rsidRDefault="008416C4" w14:paraId="139DB9F3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het handhavingsregime van de WNT wordt door de voor de handhaving van de WNT verantwoordelijke ministeries en toezichthouders als effectief beoordeeld. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE043A" w:rsidR="008416C4" w:rsidP="008416C4" w:rsidRDefault="008416C4" w14:paraId="24F35B99" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Daarnaast is het, gelet op het beperkt aantal vastgestelde overtredingen van de WNT-normering en het ontbreken van draagvlak bij de departementen, twijfelachtig of de benodigde financiële middelen voor de benodigde juridische, toezichthoudende en handhavingscapaciteit in verhouding staan tot het verwachte effect.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE043A" w:rsidR="008416C4" w:rsidP="008416C4" w:rsidRDefault="008416C4" w14:paraId="270DB887" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sinds de invoering van de WNT is sprake van een stabiel aantal topfunctionarissen wiens bezoldiging of ontslaguitkering de normering ongeoorloofd overschrijdt en er is geen reden om aan te nemen dat de invoering van bestuurlijke boetes tot een daling van dat aantal zal leiden, waardoor de nut en noodzaak en proportionaliteit van invoeren van strafsancties niet kan worden aangetoond of zelfs afwezig is. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE043A" w:rsidR="008416C4" w:rsidP="008416C4" w:rsidRDefault="008416C4" w14:paraId="546CD282" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE043A" w:rsidR="008416C4" w:rsidP="008416C4" w:rsidRDefault="008416C4" w14:paraId="6DD4994B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...189 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...175 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Niet-beoogde neveneffecten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00744861" w:rsidP="00744861" w14:paraId="46A56540" w14:textId="77777777"/>
-[...35 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00DE043A" w:rsidR="008416C4" w:rsidP="008416C4" w:rsidRDefault="008416C4" w14:paraId="1009CACF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE043A" w:rsidR="008416C4" w:rsidP="008416C4" w:rsidRDefault="008416C4" w14:paraId="62B624B7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een bestuurlijke boete gaat ook ten koste van de uitvoering van de publieke taken van de met publieke middelen bekostigde instellingen en vormt daarmee geen doelmatige besteding van overheidsmiddelen. De departementen verwachten tevens dat invoering van bestuurlijke boetes zal leiden tot meer conflicten tussen partijen en de toezichthouder (resulterend in een toename van het aantal bezwaar- en beroepsprocedures) en tot een afnemend draagvlak voor de WNT bij de partijen in het veld (WNT-instellingen, topfunctionarissen, accountants). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE043A" w:rsidR="008416C4" w:rsidP="008416C4" w:rsidRDefault="008416C4" w14:paraId="00AB5F32" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE043A" w:rsidR="008416C4" w:rsidP="008416C4" w:rsidRDefault="008416C4" w14:paraId="496FA50E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Aanbeveling</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00287F6C" w:rsidP="003873A3" w14:paraId="2E49F8C3" w14:textId="77777777">
-[...108 lines deleted...]
-      <w:r w:rsidR="007B7D93">
+    <w:p w:rsidRPr="00DE043A" w:rsidR="008416C4" w:rsidP="008416C4" w:rsidRDefault="008416C4" w14:paraId="5B1BE426" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE043A" w:rsidR="008416C4" w:rsidP="008416C4" w:rsidRDefault="008416C4" w14:paraId="580C77D8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het is niet te verwachten dat met de uitbreiding van het handhavingsregime met een bestuurlijke boete de naleving van het bezoldigingsmaximum en het maximum voor een uitkering wegens beëindiging dienstverbanden (nog verder) wordt bevorderd. Er is naar de mening van het kabinet geen sprake van een ernstig probleem bij de naleving van de WNT dat aangepakt zou moeten worden met bestuurlijke boetes of andere sancties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE043A" w:rsidR="008416C4" w:rsidP="008416C4" w:rsidRDefault="008416C4" w14:paraId="715E84D7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE043A" w:rsidR="008416C4" w:rsidP="00DE043A" w:rsidRDefault="008416C4" w14:paraId="354BF2E3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De conclusie van het kabinet uit deze analyse sluit hier dan ook op aan. De invoering van de bestuurlijke boete in de WNT bij vastgestelde, niet-gerechtvaardigde onverschuldigde betaling is weliswaar technisch en theoretisch mogelijk middels wetswijziging, maar is niet noodzakelijk en zeer waarschijnlijk niet proportioneel, niet doelmatig en niet doeltreffend.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C22A92" w:rsidR="00E436D1" w:rsidP="00E436D1" w14:paraId="08FC255F" w14:textId="77777777">
-[...19 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00DE043A" w:rsidR="008416C4" w:rsidP="00DE043A" w:rsidRDefault="008416C4" w14:paraId="3DB1B44C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE043A" w:rsidR="004E5D09" w:rsidP="00DE043A" w:rsidRDefault="008416C4" w14:paraId="2548A39E" w14:textId="06CEF715">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="007B7D93">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00DE043A" w:rsidR="00DE043A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> van der Burg</w:t>
       </w:r>
-      <w:r w:rsidR="006672DD">
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00274D47">
-[...4 lines deleted...]
-      <w:pgMar w:top="3966" w:right="2822" w:bottom="1081" w:left="1580" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:sectPr w:rsidRPr="00DE043A" w:rsidR="004E5D09">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="616CC784" w14:textId="77777777" w:rsidR="00632DF8" w:rsidRDefault="00632DF8" w:rsidP="008416C4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="14FF90C2" w14:textId="77777777" w:rsidR="00632DF8" w:rsidRDefault="00632DF8" w:rsidP="008416C4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...21 lines deleted...]
-    <w:altName w:val="Arial"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A042029" w:usb3="00000000" w:csb0="800001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Times New Roman"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Helvetica">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A042029" w:usb3="00000000" w:csb0="800001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Narrow">
-    <w:panose1 w:val="020B0606020202030204"/>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...8 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
-[...18 lines deleted...]
-    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00730197" w14:paraId="0550E223" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6D3E38E8" w14:textId="77777777" w:rsidR="008416C4" w:rsidRPr="008416C4" w:rsidRDefault="008416C4" w:rsidP="008416C4">
     <w:pPr>
-      <w:pStyle w:val="MarginlessContainer"/>
-      <w:spacing w:after="1108" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1019CEEB" w14:textId="77777777" w:rsidR="008416C4" w:rsidRPr="008416C4" w:rsidRDefault="008416C4" w:rsidP="008416C4">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="78581283" w14:textId="77777777" w:rsidR="008416C4" w:rsidRPr="008416C4" w:rsidRDefault="008416C4" w:rsidP="008416C4">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...3 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="3DDBE2F7" w14:textId="77777777" w:rsidR="00632DF8" w:rsidRDefault="00632DF8" w:rsidP="008416C4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="67FF940C" w14:textId="77777777" w:rsidR="00632DF8" w:rsidRDefault="00632DF8" w:rsidP="008416C4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="052C496B" w14:textId="6D1FB882" w:rsidR="008416C4" w:rsidRPr="00DE043A" w:rsidRDefault="008416C4" w:rsidP="000B184F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2010-2011, 32 600, nr. 3, p. 6</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="000B184F" w:rsidRPr="00274D47" w:rsidP="000B184F" w14:paraId="65259C03" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="0F093BCE" w14:textId="77777777" w:rsidR="008416C4" w:rsidRPr="00DE043A" w:rsidRDefault="008416C4" w:rsidP="00D0379F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00274D47">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-        <w:t>11, 32600, nr. 3, p. 6</w:t>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tweede Kamer, vergaderjaar 2024–2025, 31 490, nr. 375.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w:rsidR="00D0379F" w:rsidRPr="00D07A64" w:rsidP="00D0379F" w14:paraId="6EDF1ED7" w14:textId="77777777">
-[...12 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="70480E92" w14:textId="77777777" w:rsidR="008416C4" w:rsidRPr="00DE043A" w:rsidRDefault="008416C4">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D07A64">
-[...12 lines deleted...]
-        <w:t>Tweede Kamer, vergaderjaar 2024–2025, 31 490, nr. 375.</w:t>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Met ontslaguitkering wordt bedoeld een uitkering wegens beëindiging van het dienstverband.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w:rsidR="00233A65" w:rsidRPr="00D07A64" w14:paraId="00AF12B3" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="1763F4D9" w14:textId="77777777" w:rsidR="008416C4" w:rsidRPr="00DE043A" w:rsidRDefault="008416C4">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D07A64">
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> wordt bedoeld een uitkering wegens beëindiging van het dienstverband.</w:t>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Die jaarlijks aan uw Kamer worden gestuurd, meest recent 19 december 2025, TK 2025–2026, 30 111, nr. 132.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w:rsidR="00576D9D" w:rsidRPr="00D07A64" w14:paraId="576D026A" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="70B4DB68" w14:textId="77777777" w:rsidR="008416C4" w:rsidRPr="00DE043A" w:rsidRDefault="008416C4">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D07A64">
-[...60 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2020-2021, 30 111, nr. 125.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w:rsidR="004F708E" w:rsidRPr="00D07A64" w14:paraId="0C028EDA" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="655215EC" w14:textId="77777777" w:rsidR="008416C4" w:rsidRPr="00DE043A" w:rsidRDefault="008416C4">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D07A64">
-[...44 lines deleted...]
-        <w:t>maximum, Intern onderzoek Eenheid Toezicht WNT, 18 december 2025.</w:t>
+      <w:r w:rsidRPr="00DE043A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Onderzoeksresultaten aantal recidive en overschrijdingen WNT-maximum, Intern onderzoek Eenheid Toezicht WNT, 18 december 2025.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00730197" w14:paraId="28252D62" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="506FCEEE" w14:textId="77777777" w:rsidR="008416C4" w:rsidRPr="008416C4" w:rsidRDefault="008416C4" w:rsidP="008416C4">
     <w:pPr>
-      <w:pStyle w:val="MarginlessContainer"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...418 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00730197" w14:paraId="0A3A9F7B" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1365D6B3" w14:textId="77777777" w:rsidR="008416C4" w:rsidRPr="008416C4" w:rsidRDefault="008416C4" w:rsidP="008416C4">
     <w:pPr>
-      <w:pStyle w:val="MarginlessContainer"/>
-      <w:spacing w:after="7222" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1439 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7B5C79FE" w14:textId="77777777" w:rsidR="008416C4" w:rsidRPr="008416C4" w:rsidRDefault="008416C4" w:rsidP="008416C4">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...962 lines deleted...]
-    <w:nsid w:val="04CA78F0"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69A36C64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DA601C7E"/>
-    <w:lvl w:ilvl="0">
+    <w:tmpl w:val="BBD693BE"/>
+    <w:lvl w:ilvl="0" w:tplc="5C5EDD1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="82800134" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="724899C8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="11289654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="BD0E5DD6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="6CA8C54A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="1FC424C8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="7D34AF68" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="C8C6CE1A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17">
-[...1742 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="320818590">
+  <w:num w:numId="1" w16cid:durableId="1609388153">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...190 lines deleted...]
-    <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00730197"/>
-[...424 lines deleted...]
-    <w:rsid w:val="2B8754CA"/>
+    <w:rsidRoot w:val="008416C4"/>
+    <w:rsid w:val="002F3C95"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005847CF"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00632DF8"/>
+    <w:rsid w:val="008416C4"/>
+    <w:rsid w:val="00AE0E6D"/>
+    <w:rsid w:val="00DE043A"/>
+    <w:rsid w:val="00DE7E32"/>
+    <w:rsid w:val="00F94D98"/>
+    <w:rsid w:val="00FA1DD8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="6F9F70D5"/>
-  <w15:docId w15:val="{419CACB6-3A85-4D35-BA54-688DABD6CCB3}"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="51D348B7"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{640A9365-9641-4300-A130-05C2A22988EE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7063,3546 +1858,844 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="008416C4"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008416C4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008416C4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008416C4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008416C4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008416C4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008416C4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008416C4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008416C4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MarginlessContainer">
-[...6 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="008416C4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008416C4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008416C4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008416C4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008416C4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008416C4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008416C4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008416C4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008416C4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="008416C4"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...222 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="008416C4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="008416C4"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="9"/>
       </w:numPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="008416C4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="008416C4"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="008416C4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="008416C4"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="008416C4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="008416C4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="008416C4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="008416C4"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:aliases w:val="Voetnootteksta,Fodnotetekst Tegn Tegn Tegn Tegn Tegn Tegn Tegn Char Char,Fodnotetekst Tegn Tegn Tegn Tegn Tegn Tegn Tegn Char Char Char Char,Fodnotetekst Tegn Tegn Tegn Tegn Tegn Tegn Tegn,fn"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008416C4"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...11 lines deleted...]
-    <w:rPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:aliases w:val="Voetnootteksta Char,Fodnotetekst Tegn Tegn Tegn Tegn Tegn Tegn Tegn Char Char Char,Fodnotetekst Tegn Tegn Tegn Tegn Tegn Tegn Tegn Char Char Char Char Char,Fodnotetekst Tegn Tegn Tegn Tegn Tegn Tegn Tegn Char,fn Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008416C4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...2769 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008416C4"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006672DD"/>
+    <w:rsid w:val="008416C4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006672DD"/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:rsid w:val="008416C4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006672DD"/>
+    <w:rsid w:val="008416C4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006672DD"/>
-[...14 lines deleted...]
-    <w:unhideWhenUsed/>
+    <w:rsid w:val="008416C4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00494B6D"/>
+    <w:rsid w:val="00DE043A"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...219 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -10617,65 +2710,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -10696,81 +2789,96 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>4</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>5951</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>1108</ap:Words>
+  <ap:Characters>6095</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>49</ap:Lines>
+  <ap:Lines>50</ap:Lines>
   <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7018</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7189</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2025-12-22T13:17:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...4 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>