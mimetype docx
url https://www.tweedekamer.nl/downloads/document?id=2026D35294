--- v0 (2026-07-04)
+++ v1 (2026-08-19)
@@ -1,2868 +1,1225 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00895E2A" w:rsidP="00895E2A" w:rsidRDefault="00232D84" w14:paraId="301E1277" w14:textId="7AA84C16">
-[...39 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="008F5E98" w:rsidR="008F5E98" w:rsidRDefault="00FF2789" w14:paraId="4E9EAF71" w14:textId="723D6160">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F5E98" w:rsidR="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>643</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F5E98" w:rsidR="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008F5E98" w:rsidR="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Informatie- en communicatietechnologie (ICT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008F5E98" w:rsidR="008F5E98" w:rsidP="004474D9" w:rsidRDefault="008F5E98" w14:paraId="7F115C2C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F5E98" w:rsidR="00FF2789">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1541</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Economische Zaken en Klimaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008F5E98" w:rsidR="00FF2789" w:rsidP="00895E2A" w:rsidRDefault="008F5E98" w14:paraId="430A63D7" w14:textId="73EFBDBD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008F5E98" w:rsidR="008F5E98" w:rsidP="00895E2A" w:rsidRDefault="008F5E98" w14:paraId="250714B0" w14:textId="1A0E52B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 3 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008F5E98" w:rsidR="00FF2789" w:rsidP="008F5E98" w:rsidRDefault="00FF2789" w14:paraId="58B9420A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008F5E98" w:rsidR="00FF2789" w:rsidP="008F5E98" w:rsidRDefault="00FF2789" w14:paraId="5DEAA00E" w14:textId="00A518E9">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met deze brief informeer ik u, mede namens de staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties, over de herziening van het rijksbreed cloudbeleid die in de Ministerraad van 3 juli jl. is vastgesteld. Bijgevoegd vindt u ook het herziene document. In deze brief informeer ik u over de aanleiding van de herziening, de belangrijkste aanscherpingen en de vervolgstappen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008F5E98" w:rsidR="00FF2789" w:rsidP="008F5E98" w:rsidRDefault="00FF2789" w14:paraId="0D0B1E78" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008F5E98" w:rsidR="00FF2789" w:rsidP="008F5E98" w:rsidRDefault="00FF2789" w14:paraId="7E9C8BDA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Het gebruik van verschillende vormen van cloud binnen de rijksoverheid neemt toe. Mede naar aanleiding van twee onderzoeken,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008F5E98">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
-[...57 lines deleted...]
-        <w:t xml:space="preserve">verdere beperking ten aanzien van de </w:t>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gewijzigde geopolitieke verhoudingen en ontwikkelingen in de cloudmarkt is de noodzaak ontstaan om tot een herziening van het rijksbreed cloudbeleid te komen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008F5E98" w:rsidR="00FF2789" w:rsidP="008F5E98" w:rsidRDefault="00FF2789" w14:paraId="56AE151E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008F5E98" w:rsidR="00FF2789" w:rsidP="008F5E98" w:rsidRDefault="00FF2789" w14:paraId="6F6D0187" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het herziene rijksbrede cloudbeleid gaat uit van het huidige gebruik van clouddiensten door de rijksoverheid, en geeft richting door middel van een aantal aanscherpingen. Die aanscherpingen hebben betrekking op de uitbreiding van het aantal overheidsorganisaties die onder het cloudbeleid gaan vallen, een scherpere formulering voor de exit-strategie, een verdere beperking ten aanzien van de </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk233351615" w:id="0"/>
-      <w:r>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">landen waar data mag worden verwerkt </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
-[...17 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en een aantal toepassingen die niet langer van publieke cloud gebruik kunnen maken. Het is te voorzien dat door de zwaardere eisen organisaties (nog) niet direct aan het cloudbeleid zullen voldoen. Daarom bevat het cloudbeleid een overgangstermijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008F5E98" w:rsidR="00FF2789" w:rsidP="008F5E98" w:rsidRDefault="00FF2789" w14:paraId="43E08BE2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008F5E98" w:rsidR="00FF2789" w:rsidP="008F5E98" w:rsidRDefault="00FF2789" w14:paraId="1863300D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk233811042" w:id="1"/>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor de herziening van het cloudbeleid zijn in het coalitieakkoord geen extra middelen beschikbaar gesteld. Daarnaast kent de Rijksoverheid een rijksbrede taakstellingen uit het coalitieakkoord, die de komende jaren impact hebben op de beschikbare capaciteit en middelen. Dit betekent dat het herziene cloudbeleid ingepast moet worden binnen de bestaande IV-mogelijkheden en de huidige kaders van de departementale begrotingen. Hierdoor kan de implementatie langere tijd in beslag nemen, moeten scherpe keuzes gemaakt worden en moet waar nodig herprioritering plaatsvinden. De overgangstermijn geeft ook de kans om, waar mogelijk, te profiteren van het groeiende aanbod van soevereine cloudoplossingen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C05327" w:rsidP="00895E2A" w:rsidRDefault="00C05327" w14:paraId="0A124A7C" w14:textId="77777777"/>
-[...53 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="008F5E98" w:rsidR="00FF2789" w:rsidP="008F5E98" w:rsidRDefault="00FF2789" w14:paraId="3037191F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008F5E98" w:rsidR="00FF2789" w:rsidP="008F5E98" w:rsidRDefault="00FF2789" w14:paraId="4CCB8F28" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik geef u hieronder een overzicht van de belangrijkste aanscherpingen in het beleid, een verwijzing naar de paragraaf waar dit in het cloudbeleid terug te vinden is en de overwegingen om deze aanscherping te doen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008F5E98" w:rsidR="00FF2789" w:rsidP="008F5E98" w:rsidRDefault="00FF2789" w14:paraId="383FC3A7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008F5E98" w:rsidR="00FF2789" w:rsidP="008F5E98" w:rsidRDefault="00FF2789" w14:paraId="0141BA82" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Aanscherpingen </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00895E2A" w:rsidP="00895E2A" w:rsidRDefault="00895E2A" w14:paraId="0A780BDD" w14:textId="6FA32C9F">
-[...129 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="008F5E98" w:rsidR="00FF2789" w:rsidP="008F5E98" w:rsidRDefault="00FF2789" w14:paraId="519CC2BA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Sectie 1) De werking van het cloudbeleid wordt aangepast. Het aangescherpte beleid zal gelden voor de gehele rijksoverheid, met uitzondering van de Hoge Colleges van Staat en het ministerie van Defensie. Hoge Colleges van Staat en andere overheidsorganisaties wordt geadviseerd om het beleid te volgen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008F5E98" w:rsidR="00FF2789" w:rsidP="008F5E98" w:rsidRDefault="00FF2789" w14:paraId="05E72793" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008F5E98" w:rsidR="00FF2789" w:rsidP="008F5E98" w:rsidRDefault="00FF2789" w14:paraId="0FE5F4B8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Sectie 1) Voor bestaand cloudgebruik dat nu niet voldoet aan de eisen van het herziene rijkscloudbeleid, geldt een overgangstermijn van 4 jaar na vaststelling van dit beleid. Bestaande overeenkomsten met een langere looptijd mogen gerespecteerd worden. In de gevallen waar migratie of aanpassing hoge kosten of risico’s met zich meebrengen, mag de aanpassing of migratie worden ingepast op een logisch moment in de levenscyclus van de betrokken toepassing. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:br/>
-      </w:r>
-[...53 lines deleted...]
-        </w:numPr>
+        <w:t>Deze overgangstermijn is ingevoerd om organisaties de gelegenheid te geven de aanpassingen en eventuele migraties goed in te passen in de bestaande meerjarenplannen. De overgangsperiode geeft ruimte aan de overheid en de markt om meer soevereine cloudvoorzieningen te realiseren. Op deze wijze worden desinvesteringen en verdringingseffecten op reeds geplande aanpassingen voorkomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008F5E98" w:rsidR="00FF2789" w:rsidP="008F5E98" w:rsidRDefault="00FF2789" w14:paraId="03E9E0CF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008F5E98" w:rsidR="00FF2789" w:rsidP="008F5E98" w:rsidRDefault="00FF2789" w14:paraId="3E620DE3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk233352187" w:id="2"/>
-      <w:r>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>(Sectie 3.1) Bij het maken van een integrale risicoafweging wanneer sprake is van materieel cloudgebruik wordt extra aandacht gevraagd voor de mogelijke risico’s van een te grote leveranciersafhankelijkheid en die van andere jurisdicties. Dat laatste komt voor wanneer leveranciers (deels) onder een andere jurisdictie dan de Nederlandse of één van de EU of Europese Economische Ruimte (EER)-lidstaten valt.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w:rsidR="00895E2A" w:rsidP="00895E2A" w:rsidRDefault="00895E2A" w14:paraId="4824B185" w14:textId="77777777">
-[...15 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="008F5E98" w:rsidR="00FF2789" w:rsidP="008F5E98" w:rsidRDefault="00FF2789" w14:paraId="52BB8924" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008F5E98" w:rsidR="00FF2789" w:rsidP="008F5E98" w:rsidRDefault="00FF2789" w14:paraId="7F891572" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(Sectie 3.2) De huidige exit-strategieën hebben vaak vooral betrekking op de eis dat een cloudleverancier bij een exit de data overhandigt en, na vertrek, deze zal vernietigen. In het herziene beleid wordt nu ook het opstellen van een meer gedetailleerd exitplan verplicht. Dit plan moet zowel betrekking hebben op een reguliere en geplande exit alsook op een situatie waarbij de clouddienst op korte termijn niet meer beschikbaar is of al uitgevallen is. Het gevraagde exitplan zorgt voor meer inzage in de benodigde doorlooptijd en kritische randvoorwaarden bij een exit. Het noodplan geeft inzage in de mate waarin een overheidsorganisatie in staat is bij verstoringen in de digitale keten toch te functioneren. Deze aanscherping past ook goed binnen de aanbevelingen van het rapport “Van kwetsbaar naar weerbaar”.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008F5E98" w:rsidR="00FF2789" w:rsidP="008F5E98" w:rsidRDefault="00FF2789" w14:paraId="4908C1C8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008F5E98" w:rsidR="00FF2789" w:rsidP="008F5E98" w:rsidRDefault="00FF2789" w14:paraId="6FFEE9CC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(Sectie 3.3) Materieel cloudgebruik en de bijbehorende risicoanalyse en exitplannen moet gemeld worden bij CIO Rijk. Deze centrale melding stelt CIO Rijk in staat haar monitorende rol ten aanzien van cloudgebruik en de daaruit voortkomende risico’s uit te voeren. De uiteindelijke besluitvorming en acceptatie van risico’s blijft de verantwoordelijkheid van de betrokken bewindspersoon of bestuurder van de overheidsorganisatie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008F5E98" w:rsidR="00FF2789" w:rsidP="008F5E98" w:rsidRDefault="00FF2789" w14:paraId="215C36A4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008F5E98" w:rsidR="00FF2789" w:rsidP="008F5E98" w:rsidRDefault="00FF2789" w14:paraId="69A8EB0C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Sectie 4) Bij gebruik van publieke cloud is opslag en verwerking beperkt tot de landen van de EER en worden data versleuteld (behalve wanneer het openbare data betreft). </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk233277885" w:id="3"/>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarmee beschouw ik de motie </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Rajkowski (VVD) als afgedaan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008F5E98" w:rsidR="00FF2789" w:rsidP="008F5E98" w:rsidRDefault="00FF2789" w14:paraId="104E116A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008F5E98" w:rsidR="00FF2789" w:rsidP="008F5E98" w:rsidRDefault="00FF2789" w14:paraId="1DFED21F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(Sectie 4.3) Voor kritieke en essentiële entiteiten, in het kader van respectievelijk de Wet weerbaarheid kritieke entiteiten en de Cyberbeveiligingswet, wordt afgeraden om voor de ondersteuning van de kerntaken afhankelijk te zijn van een leverancier die deels onder een andere jurisdictie dan de Nederlandse of een van de EU of EER -lidstaten valt. Daarmee wordt ook invulling gegeven aan de motie van de leden Thijssen (PRO) en Bruyning (NSC).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008F5E98" w:rsidR="00FF2789" w:rsidP="008F5E98" w:rsidRDefault="00FF2789" w14:paraId="53CFB518" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008F5E98" w:rsidR="00FF2789" w:rsidP="008F5E98" w:rsidRDefault="00FF2789" w14:paraId="62633EA5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Sectie 4.5) Voor e-mail- en documentbeheer wordt afgeraden deze in de publieke cloud te verwerken. Bestaande publieke cloudoplossingen zullen, met een overgangstermijn, worden gemigreerd. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk233352649" w:id="4"/>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>E-mail en documenten bevatten een grote hoeveelheid overheidsinformatie die, zelfs wanneer individuele e-mails of documenten niet hoog gerubriceerd zijn, door de combinatie van hun inhoud en grote hoeveelheid toch een risico kunnen vormen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Daarnaast is de bedrijfsvoering vaak in grote mate afhankelijk van dit e-mail en documentbeheer. Met deze aanpassing beschouw ik de motie van de leden Kathmann (PRO) en Six Dijkstra (NSC) als afgedaan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008F5E98" w:rsidR="00FF2789" w:rsidP="008F5E98" w:rsidRDefault="00FF2789" w14:paraId="1467337C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008F5E98" w:rsidR="00FF2789" w:rsidP="008F5E98" w:rsidRDefault="00FF2789" w14:paraId="562ED2F8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>aanscherping past ook goed binnen de aanbevelingen van het rapport “Van kwetsbaar naar weerbaar”.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F9667A">
+        <w:t xml:space="preserve">(Sectie 4.6) Gebruik van publieke cloud voor verwerking van bijzondere persoonsgegevens wordt afgeraden en wanneer dit toch noodzakelijk is, moeten Privacy Enhancing Technologies worden toegepast. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008F5E98" w:rsidR="00FF2789" w:rsidP="008F5E98" w:rsidRDefault="00FF2789" w14:paraId="5D605367" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008F5E98" w:rsidR="00FF2789" w:rsidP="008F5E98" w:rsidRDefault="00FF2789" w14:paraId="536C720E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(Sectie 5.2) Het gebruik van publieke clouddiensten blijft niet toegestaan voor staatsgeheime gerubriceerde informatie en voor te beschermen belangen (TBB) niveau 1 tot en met 3. Bij gebruik van externe leveranciers moeten deze voldoen aan de eisen van de Algemene Beveiligingseisen Rijksoverheid (ABRO 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F5E98">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-        </w:rPr>
-[...205 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidR="001D56B9">
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00895E2A" w:rsidP="00895E2A" w:rsidRDefault="00895E2A" w14:paraId="164C73EA" w14:textId="77777777"/>
-[...29 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="008F5E98" w:rsidR="00FF2789" w:rsidP="008F5E98" w:rsidRDefault="00FF2789" w14:paraId="0260628C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008F5E98" w:rsidR="00FF2789" w:rsidP="008F5E98" w:rsidRDefault="00FF2789" w14:paraId="46B15812" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(Sectie 5.4) Basisregistraties van de rijksoverheid mogen publieke cloud toepassen voor redenen van performance en schaalbaarheid. De brondata mogen niet in de publieke cloud worden beheerd. Daarmee blijft de beschikbaarheid van deze registraties in eigen hand.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008F5E98" w:rsidR="00FF2789" w:rsidP="008F5E98" w:rsidRDefault="00FF2789" w14:paraId="1C8C81C3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008F5E98" w:rsidR="00FF2789" w:rsidP="008F5E98" w:rsidRDefault="00FF2789" w14:paraId="555ACA70" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E7F20">
-        <w:rPr>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vooruitblik </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00895E2A" w:rsidP="00895E2A" w:rsidRDefault="00895E2A" w14:paraId="3AA62B5C" w14:textId="20327F61">
-[...48 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="008F5E98" w:rsidR="00FF2789" w:rsidP="008F5E98" w:rsidRDefault="00FF2789" w14:paraId="17151829" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De herziening van het rijksbreed cloudbeleid valt samen met meerdere trajecten in andere overheidslagen. Als verdere uitwerking van het herziene cloudbeleid zal het implementatiekader risicoafweging cloudgebruik van een update worden voorzien. Daarnaast is het de ambitie om te komen tot een integraal afwegingskader risicobeoordeling voor digitale diensten. De uitvoeringsorganisaties zullen betrokken worden bij de herziening van het implementatiekader om hun perspectief voldoende mee te wegen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008F5E98" w:rsidR="00FF2789" w:rsidP="008F5E98" w:rsidRDefault="00FF2789" w14:paraId="1F4C9ED5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008F5E98" w:rsidR="00FF2789" w:rsidP="008F5E98" w:rsidRDefault="00FF2789" w14:paraId="59762539" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast wil ik op korte termijn met de medeoverheden aan de slag om te komen tot een overkoepelend overheidsbreed cloudbeleid. De problematiek en uitdagingen op het niveau van gemeenten, provincies en waterschappen is immers niet anders. Een overkoepelend overheidsbreed cloudbeleid draagt bij aan verdere standaardisatie binnen de overheid, wat weer bevorderlijk is voor een gelijk beschermingsniveau, mogelijkheden tot bundeling van inkoopkracht en de rol van de overheid als ‘launching customer’. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008F5E98" w:rsidR="00FF2789" w:rsidP="008F5E98" w:rsidRDefault="00FF2789" w14:paraId="247EDF5D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008F5E98" w:rsidR="00FF2789" w:rsidP="008F5E98" w:rsidRDefault="00FF2789" w14:paraId="324BBC97" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast zal de impact van EU-regelgeving, zoals voorgesteld in de Cloud and AI Development Act (CADA) ook een impact hebben op het toekomstige beleid. Voor wat betreft het CADA is 26 juni jl. een BNC-fiche gepubliceerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB61EF">
-[...8 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w:rsidRPr="008F5E98" w:rsidR="00FF2789" w:rsidP="008F5E98" w:rsidRDefault="00FF2789" w14:paraId="1E8EC37A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003E7F20" w:rsidR="00895E2A" w:rsidP="00895E2A" w:rsidRDefault="00895E2A" w14:paraId="6EE17D4B" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="008F5E98" w:rsidR="008F5E98" w:rsidP="008F5E98" w:rsidRDefault="008F5E98" w14:paraId="0F62C06A" w14:textId="2EADE5DA">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Economische Zaken en Klimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008F5E98" w:rsidR="00FF2789" w:rsidP="008F5E98" w:rsidRDefault="00FF2789" w14:paraId="4711F73A" w14:textId="61EE25C7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>W.J.M. Aerdts</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
-        <w:t>S</w:t>
-[...18 lines deleted...]
-      <w:pgNumType w:start="1"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008F5E98" w:rsidR="00FE0FA3" w:rsidP="008F5E98" w:rsidRDefault="00FE0FA3" w14:paraId="174642B1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="008F5E98" w:rsidR="00FE0FA3" w:rsidSect="00D06938">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0164233C" w14:textId="77777777" w:rsidR="002F1579" w:rsidRDefault="002F1579">
+    <w:p w14:paraId="53504175" w14:textId="77777777" w:rsidR="006F24FE" w:rsidRDefault="006F24FE" w:rsidP="00FF2789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79A85C48" w14:textId="77777777" w:rsidR="002F1579" w:rsidRDefault="002F1579"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E41F6DD" w14:textId="77777777" w:rsidR="002F1579" w:rsidRDefault="002F1579">
+    <w:p w14:paraId="1FE38DD3" w14:textId="77777777" w:rsidR="006F24FE" w:rsidRDefault="006F24FE" w:rsidP="00FF2789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73A8809B" w14:textId="77777777" w:rsidR="002F1579" w:rsidRDefault="002F1579"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...62 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7C23806A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="4316E581" w14:textId="77777777" w:rsidR="00FF2789" w:rsidRPr="00FF2789" w:rsidRDefault="00FF2789" w:rsidP="00FF2789">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="18B89648" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="28EE6E23" w14:textId="77777777" w:rsidR="00FF2789" w:rsidRPr="00FF2789" w:rsidRDefault="00FF2789" w:rsidP="00FF2789">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="7C6A1388" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0C06EDDA" w14:textId="77777777" w:rsidR="00FF2789" w:rsidRPr="00FF2789" w:rsidRDefault="00FF2789" w:rsidP="00FF2789">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70184C95" w14:textId="77777777" w:rsidR="002F1579" w:rsidRDefault="002F1579">
+    <w:p w14:paraId="65889635" w14:textId="77777777" w:rsidR="006F24FE" w:rsidRDefault="006F24FE" w:rsidP="00FF2789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F3EE880" w14:textId="77777777" w:rsidR="002F1579" w:rsidRDefault="002F1579"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A5F16EC" w14:textId="77777777" w:rsidR="002F1579" w:rsidRDefault="002F1579">
+    <w:p w14:paraId="04BE213A" w14:textId="77777777" w:rsidR="006F24FE" w:rsidRDefault="006F24FE" w:rsidP="00FF2789">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CFF16C7" w14:textId="77777777" w:rsidR="002F1579" w:rsidRDefault="002F1579"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="08BC79A7" w14:textId="77777777" w:rsidR="00895E2A" w:rsidRPr="00232D84" w:rsidRDefault="00895E2A" w:rsidP="00895E2A">
+    <w:p w14:paraId="60F80A8C" w14:textId="77777777" w:rsidR="00FF2789" w:rsidRPr="008F5E98" w:rsidRDefault="00FF2789" w:rsidP="008F5E98">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00232D84">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5E98">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00232D84">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Betreffende </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00232D84">
+        <w:r w:rsidRPr="008F5E98">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>‘Bevindingen onderzoeksopdracht ‘Evaluatie public cloudbeleid Rijksoverheid’’</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00232D84">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> door de Auditdienst Rijk en het rapport </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="00232D84">
+        <w:r w:rsidRPr="008F5E98">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>‘Het Rijk in de cloud’</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00232D84">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> van de Algemene Rekenkamer. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="45DA8FB6" w14:textId="77777777" w:rsidR="00F9667A" w:rsidRPr="00232D84" w:rsidRDefault="00F9667A" w:rsidP="00F9667A">
+    <w:p w14:paraId="26B98593" w14:textId="77777777" w:rsidR="00FF2789" w:rsidRPr="008F5E98" w:rsidRDefault="00FF2789" w:rsidP="008F5E98">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00232D84">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5E98">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00232D84">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="00232D84">
+        <w:r w:rsidRPr="008F5E98">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Rapport “Van Kwetsbaar naar Weerbaar”</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="2F44980D" w14:textId="77777777" w:rsidR="00895E2A" w:rsidRPr="00232D84" w:rsidRDefault="00895E2A" w:rsidP="00895E2A">
+    <w:p w14:paraId="364618FE" w14:textId="77777777" w:rsidR="00FF2789" w:rsidRPr="008F5E98" w:rsidRDefault="00FF2789" w:rsidP="008F5E98">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00232D84">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5E98">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00232D84">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2022/23, 26 643, nr. 975.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="64067109" w14:textId="77777777" w:rsidR="00895E2A" w:rsidRPr="00232D84" w:rsidRDefault="00895E2A" w:rsidP="00895E2A">
+    <w:p w14:paraId="3A3991C7" w14:textId="77777777" w:rsidR="00FF2789" w:rsidRPr="008F5E98" w:rsidRDefault="00FF2789" w:rsidP="008F5E98">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00232D84">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5E98">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00232D84">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2024/25, 36 574, nr. 13.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="7A713556" w14:textId="77777777" w:rsidR="00895E2A" w:rsidRPr="00232D84" w:rsidRDefault="00895E2A" w:rsidP="00895E2A">
+    <w:p w14:paraId="4D9A6066" w14:textId="77777777" w:rsidR="00FF2789" w:rsidRPr="008F5E98" w:rsidRDefault="00FF2789" w:rsidP="008F5E98">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00232D84">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5E98">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00232D84">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2024/25, 36 740 VII, nr. 20.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="67540315" w14:textId="77777777" w:rsidR="001D56B9" w:rsidRPr="00232D84" w:rsidRDefault="001D56B9" w:rsidP="001D56B9">
+    <w:p w14:paraId="3671127B" w14:textId="77777777" w:rsidR="00FF2789" w:rsidRPr="008F5E98" w:rsidRDefault="00FF2789" w:rsidP="008F5E98">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00232D84">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5E98">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00232D84">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidRPr="00232D84">
+        <w:r w:rsidRPr="008F5E98">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://open.overheid.nl/details/a13699d9-fcf4-43ef-b282-ece9519e9b81</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00232D84">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="3FAC3F05" w14:textId="3172D6A6" w:rsidR="00EB61EF" w:rsidRPr="00232D84" w:rsidRDefault="00EB61EF">
+    <w:p w14:paraId="2ADEC1F7" w14:textId="77777777" w:rsidR="00FF2789" w:rsidRPr="008F5E98" w:rsidRDefault="00FF2789" w:rsidP="008F5E98">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00232D84">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5E98">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00232D84">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="008F5E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamsterstukken 2025/26, 22 112, nr. 4395</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...99 lines deleted...]
-  <w:p w14:paraId="2200BC8A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="17C022F1" w14:textId="77777777" w:rsidR="00FF2789" w:rsidRPr="00FF2789" w:rsidRDefault="00FF2789" w:rsidP="00FF2789">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...48 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...109 lines deleted...]
-  <w:p w14:paraId="780028A8" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="00D0609E">
+  <w:p w14:paraId="193FEC26" w14:textId="77777777" w:rsidR="00FF2789" w:rsidRPr="00FF2789" w:rsidRDefault="00FF2789" w:rsidP="00FF2789">
     <w:pPr>
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3924A86C" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="000049FB">
-[...380 lines deleted...]
-  <w:p w14:paraId="2F899E83" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5A8D07D4" w14:textId="77777777" w:rsidR="00FF2789" w:rsidRPr="00FF2789" w:rsidRDefault="00FF2789" w:rsidP="00FF2789">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="85B357A2"/>
-[...782 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B875CF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9F5E4EC8"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -2907,1326 +1264,230 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...415 lines deleted...]
-  <w:num w:numId="16" w16cid:durableId="671300338">
+  <w:num w:numId="1" w16cid:durableId="1857116423">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1857116423">
-[...8 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...689 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00FF2789"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="003F61B9"/>
+    <w:rsid w:val="006F24FE"/>
+    <w:rsid w:val="008F5E98"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00D06938"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00E0357E"/>
+    <w:rsid w:val="00F546BA"/>
+    <w:rsid w:val="00FE0FA3"/>
+    <w:rsid w:val="00FF2789"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="274683DC"/>
+  <w14:docId w14:val="4D0E609B"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{7802981A-CD0D-40FF-90F5-F0837C60AEFD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4248,74 +1509,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4464,1198 +1726,1007 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00FF2789"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00FF2789"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00FF2789"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00FF2789"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF2789"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF2789"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF2789"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF2789"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF2789"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...336 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FF2789"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF2789"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF2789"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF2789"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF2789"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF2789"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF2789"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF2789"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF2789"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF2789"/>
     <w:pPr>
-      <w:ind w:left="720"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FF2789"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00FF2789"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00FF2789"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF2789"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FF2789"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF2789"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF2789"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00FF2789"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-      <w:contextualSpacing/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:rPr>
-[...28 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="Voettekst Char"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00DE555F"/>
-[...8 lines deleted...]
-    <w:name w:val="Koptekst Char1"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FF2789"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Koptekst"/>
-[...14 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF2789"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:kern w:val="32"/>
-[...6 lines deleted...]
-    <w:name w:val="Kop 2 Char1"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00FF2789"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FF2789"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Kop2"/>
-[...30 lines deleted...]
-    <w:rsid w:val="00DE555F"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FF2789"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B17AFE"/>
+    <w:rsid w:val="00FF2789"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-[...12 lines deleted...]
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B17AFE"/>
+    <w:rsid w:val="00FF2789"/>
     <w:pPr>
-      <w:autoSpaceDN w:val="0"/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="baseline"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...7 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B17AFE"/>
-[...8 lines deleted...]
-    <w:hidden/>
+    <w:rsid w:val="00FF2789"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...13 lines deleted...]
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E067C7"/>
+    <w:rsid w:val="00FF2789"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...21 lines deleted...]
-    <w:name w:val="Unresolved Mention"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...10 lines deleted...]
-    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="00FF2789"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00450F97"/>
+    <w:rsid w:val="008F5E98"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/2025/09/12/rapport-van-kwetsbaar-naar-weerbaar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rekenkamer.nl/documenten/2025/01/15/het-rijk-in-de-cloud" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/2024/07/03/onderzoeksrapport-bevindingen-onderzoeksopdracht-evaluatie-public-cloudbeleid-rijksoverheid" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/details/a13699d9-fcf4-43ef-b282-ece9519e9b81" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>4</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>7204</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>1338</ap:Words>
+  <ap:Characters>7363</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>60</ap:Lines>
-  <ap:Paragraphs>16</ap:Paragraphs>
+  <ap:Lines>61</ap:Lines>
+  <ap:Paragraphs>17</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8497</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8684</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>